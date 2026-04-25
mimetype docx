--- v0 (2026-03-14)
+++ v1 (2026-04-25)
@@ -195,1078 +195,1078 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and correction of translational motion in SPECT with exponential data consistency conditions</w:t>
+                <w:t xml:space="preserve">First evaluation of color K-edge image quality using spectral photon-counting CT combined with two contrast agents: A phantom study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">My Hoang Hoa Bui</w:t>
+                <w:t xml:space="preserve">Ramata Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ane Etxebeste</w:t>
+                <w:t xml:space="preserve">Angèle Houmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian A Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Gutwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/adb09a⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2025.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925766v1</w:t>
+                <w:t xml:space="preserve">hal-05399449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evaluation of color K-edge image quality using spectral photon-counting CT combined with two contrast agents: A phantom study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramata Coulibaly</w:t>
+                <w:t xml:space="preserve">Detection and correction of translational motion in SPECT with exponential data consistency conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Hoang Hoa Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian A Hernandez</w:t>
+                <w:t xml:space="preserve">Ane Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Gutwinska</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (5), pp.055003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2025.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/adb09a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399449v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion and secondary imaging</w:t>
+                <w:t xml:space="preserve">Extension of the cone‐beam CT field‐of‐view using two complementary short scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Landry</w:t>
+                <w:t xml:space="preserve">Gabriele Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Dedes</w:t>
+                <w:t xml:space="preserve">Giovanni Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Antoine Collins-Fekete</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guido Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad88d3⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (5), pp.3391-3404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.16869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816040v1</w:t>
+                <w:t xml:space="preserve">hal-04320045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the cone‐beam CT field‐of‐view using two complementary short scans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion and secondary imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Belotti</w:t>
+                <w:t xml:space="preserve">Charles-Antoine Collins-Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Fattori</w:t>
+                <w:t xml:space="preserve">Nils Krah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Baroni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikael Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51 (5), pp.3391-3404. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (24), pp.240301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mp.16869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad88d3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320045v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Mid-P strategy” versus “internal target volume strategy in locally advanced non small cell lung cancer: Clinical results from the randomized non-comparative phase II study Mid-P</w:t>
+                <w:t xml:space="preserve">Combining Wave and Particle Effects in the Simulation of X-ray Phase Contrast—A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Claude</w:t>
+                <w:t xml:space="preserve">Emilie Pietersoone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Schiffler</w:t>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Isnardi</w:t>
+                <w:t xml:space="preserve">Emmanuel Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Metzger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110435⟩</w:t>
+              <w:t xml:space="preserve">Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/instruments8010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746294v1</w:t>
+                <w:t xml:space="preserve">hal-04442808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Review on Learning-based Spectral CT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simulation of diffraction and scattering using the Wigner distribution function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pietersoone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2023.3314131⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (19), pp.5431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ol.523608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073231v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Wave and Particle Effects in the Simulation of X-ray Phase Contrast—A Review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Systematic Review on Learning-based Spectral CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Sai Sundar Kandarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Perelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengzhou Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/instruments8010008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.133--137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2023.3314131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442808v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073231v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of diffraction and scattering using the Wigner distribution function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Mid-P strategy” versus “internal target volume strategy in locally advanced non small cell lung cancer: Clinical results from the randomized non-comparative phase II study Mid-P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Rit</w:t>
+                <w:t xml:space="preserve">Line Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schiffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Langer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanina Isnardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (19), pp.5431. </w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.110435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ol.523608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704935v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of cone‐beam CT artifacts in a robotic CBCT device using saddle trajectories with integrated infrared tracking</w:t>
               </w:r>
@@ -1278,51 +1278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengtao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1380,616 +1380,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric impact of 3D motion-compensated SPECT reconstruction for SIRT planning</w:t>
+                <w:t xml:space="preserve">Image reconstruction from truncated fan-beam projections along a circular trajectory using the virtual fan-beam method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vergnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Robert</w:t>
+                <w:t xml:space="preserve">Mathurin Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40658-023-00525-y⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (24), pp.245004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad00fd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03984638v1</w:t>
+                <w:t xml:space="preserve">hal-04236821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tomographic reconstruction algorithm for cross-sectional imaging of IMRT beams from six projections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image quality improvement of a one-step spectral CT reconstruction on a prototype photon-counting scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Rodesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odran Pivot</w:t>
+                <w:t xml:space="preserve">Jérôme Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pittet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Philippe Douek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 68 (9), pp.095015. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/acc925⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 69 (1), pp.015005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad11a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061147v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image quality improvement of a one-step spectral CT reconstruction on a prototype photon-counting scanner</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Equal parallel and cone-beam projections: a curious property of D-symmetric object functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 69 (1), pp.015005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad11a3⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 68 (17), pp.175048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ace94f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362389v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equal parallel and cone-beam projections: a curious property of D-symmetric object functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">A tomographic reconstruction algorithm for cross-sectional imaging of IMRT beams from six projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 68 (17), pp.175048. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ace94f⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 68 (9), pp.095015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/acc925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170369v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image reconstruction from truncated fan-beam projections along a circular trajectory using the virtual fan-beam method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dosimetric impact of 3D motion-compensated SPECT reconstruction for SIRT planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathurin Charles</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68 (24), pp.245004. </w:t>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad00fd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40658-023-00525-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236821v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The INFN proton computed tomography system for relative stopping power measurements: calibration and verification</w:t>
               </w:r>
@@ -2148,51 +2148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Rabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Janssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Parodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2295,51 +2295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Farace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Righetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (12), pp.124001. </w:t>
@@ -2390,77 +2390,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cone-beam pair-wise data consistency conditions in helical CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (10), pp.2853-2864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2488,1978 +2488,1978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility study of a proton CT system based on 4D-tracking and residual energy determination via time-of-flight</w:t>
+                <w:t xml:space="preserve">Anthropomorphic lung phantom based validation of in-room proton therapy 4D-CBCT image correction for dose calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Ulrich-Pur</w:t>
+                <w:t xml:space="preserve">David Bondesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bergauer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Irmler</w:t>
+                <w:t xml:space="preserve">Arturs Meijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Rabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac628b⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.74-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2020.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625782v1</w:t>
+                <w:t xml:space="preserve">hal-03029930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative stopping power resolution in time-of-flight proton CT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Data-Driven Respiration-Gated SPECT for Liver Radioembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Testa</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac7191⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (7), pp.778-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2021.3137990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677847v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the impact of a scanner prototype on proton CT and helium CT image quality and dose efficiency with Monte Carlo simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">The role of Monte Carlo simulation in understanding the performance of proton computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannis Dickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Krah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feriel Khellaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac4fa4⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2020.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583696v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative accuracy and resolution assessment of two prototype proton computed tomography scanners</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Sarosiek</w:t>
+                <w:t xml:space="preserve">A novel QA phantom based on scintillating fiber ribbons with implementation of 2D dose tomography for small‐field radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ribouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Jalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaali Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 49 (7), pp.4671-4681. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.15657⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 50 (1), pp.619-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.15902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637368v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region-of-Interest CT Reconstruction using Object Extent and Singular Value Decomposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Projection deconvolution for proton CT using the spatially variant path uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Khellaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6 (5), pp.537-551. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2021.3091288⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 6 (8), pp.847-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2022.3167334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275441v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Monte Carlo simulation in understanding the performance of proton computed tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nils Krah</w:t>
+                <w:t xml:space="preserve">Feasibility study of a proton CT system based on 4D-tracking and residual energy determination via time-of-flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ulrich-Pur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Burker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Hirtl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Irmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2020.06.006⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (9), pp.095005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac628b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920133v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel QA phantom based on scintillating fiber ribbons with implementation of 2D dose tomography for small‐field radiotherapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative stopping power resolution in time-of-flight proton CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Testa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.15902⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (16), pp.165004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac7191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768308v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection deconvolution for proton CT using the spatially variant path uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the impact of a scanner prototype on proton CT and helium CT image quality and dose efficiency with Monte Carlo simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Götz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannis Dickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Khellaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2022.3167334⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac4fa4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656408v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image quality of dual-energy cone-beam CT with total nuclear variation regularization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative accuracy and resolution assessment of two prototype proton computed tomography scanners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Drosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Götz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Schröder</w:t>
+                <w:t xml:space="preserve">J. Dickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uros Stankovic</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Sarosiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2057-1976/ac4e2e⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (7), pp.4671-4681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.15657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548732v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning‐based segmentation in prostate radiation therapy using Monte Carlo simulated cone‐beam CT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Region-of-Interest CT Reconstruction using Object Extent and Singular Value Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Coussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Abbani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Franklin Okoli</w:t>
+                <w:t xml:space="preserve">Michel Defrise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.15946⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (5), pp.537-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2021.3091288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763981v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275441v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiny changes in tomographic system matrices can cause large changes in reconstruction quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Image quality of dual-energy cone-beam CT with total nuclear variation regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uros Stankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Desbat</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Jakob Sonke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac65d5⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.025012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2057-1976/ac4e2e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637819v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropomorphic lung phantom based validation of in-room proton therapy 4D-CBCT image correction for dose calculation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep learning‐based segmentation in prostate radiation therapy using Monte Carlo simulated cone‐beam CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturs Meijers</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nelly Abbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moritz Rabe</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Okoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2020.09.004⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (11), pp.6930-6944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.15946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029930v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Respiration-Gated SPECT for Liver Radioembolization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tiny changes in tomographic system matrices can cause large changes in reconstruction quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Khellaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (7), pp.778-787. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2021.3137990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac65d5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515752v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of proton dose calculation on scatter corrected 4D cone beam computed tomography using a porcine lung phantom</w:t>
+                <w:t xml:space="preserve">Material Decomposition in Spectral CT using deep learning: A Sim2Real transfer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henning Peter Schmitz</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Juan F P J Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriya Pronina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Rodesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac16e9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.25632-25647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3056150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328275v2</w:t>
+                <w:t xml:space="preserve">hal-02952707v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material Decomposition in Spectral CT using deep learning: A Sim2Real transfer approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of proton dose calculation on scatter corrected 4D cone beam computed tomography using a porcine lung phantom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeriya Pronina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Henning Peter Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Rabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bondesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Rodesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.25632-25647. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (17), pp.175022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3056150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac16e9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952707v3</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328275v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection-based dynamic tomography</w:t>
               </w:r>
@@ -4471,64 +4471,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66, pp.215018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4562,103 +4562,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-adaptive calculation of the most likely path in proton CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Krah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Testa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66, pp.20NT02. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4686,3657 +4686,3661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D directional ramp filter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An optimization algorithm for dose reduction with fluence-modulated proton CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pankuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Schulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab7875⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (4), pp.1895-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.14084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486620v1</w:t>
+                <w:t xml:space="preserve">hal-02473762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering proton CT</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SciFi detector and associated method for real‐time determination of profile and output factor for small fields in stereotactic radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J‐m Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G‐n Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/abbd18⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (4), pp.1930-1939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.14019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959263v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of direct reconstruction algorithms in proton computed tomography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mid-position treatment strategy for locally advanced lung cancer: a dosimetric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab7d53⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (1110), pp.20190692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20190692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502179v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental realization of dynamic fluence field optimization for proton computed tomography</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Towards Monte Carlo Simulation of X-ray phase contrast using GATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenjie Cen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab9f5f⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (10), pp.14522-14535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.391471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884348v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scatter correction for spectral CT using a primary modulator mask</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Scattering proton CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Therese T Quiñones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2020.2970296⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (22), pp.225015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/abbd18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461992v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Monte Carlo Simulation of X-ray phase contrast using GATE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A comparison of direct reconstruction algorithms in proton computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Khellaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Collins-Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.391471⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (10), pp.105010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab7d53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557781v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimization algorithm for dose reduction with fluence-modulated proton CT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D directional ramp filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Khellaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.14084⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (8), pp.08NT01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab7875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473762v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-position treatment strategy for locally advanced lung cancer: a dosimetric study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Dupuis</w:t>
+                <w:t xml:space="preserve">Experimental realization of dynamic fluence field optimization for proton computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannis Dickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boissard</w:t>
+                <w:t xml:space="preserve">Christina Sarosiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rykalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Pankuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1259/bjr.20190692⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (19), pp.195001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab9f5f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948227v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SciFi detector and associated method for real‐time determination of profile and output factor for small fields in stereotactic radiotherapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J‐m Galvan</w:t>
+                <w:t xml:space="preserve">Scatter correction for spectral CT using a primary modulator mask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G‐n Lu</w:t>
+                <w:t xml:space="preserve">Clarisse Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Blanc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joachim Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (4), pp.1930-1939. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (6), pp.2267 - 2276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mp.14019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2020.2970296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444252v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularised patient-specific stopping power calibration for proton therapy planning based on proton radiographic images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility of 4DCBCT-based proton dose calculation: An ex vivo porcine lung phantom study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Patera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Rit</w:t>
+                <w:t xml:space="preserve">K. Niepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Schiavi</w:t>
+                <w:t xml:space="preserve">F. Kamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Rinaldi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Kurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab03db⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.249-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2018.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023861v1</w:t>
+                <w:t xml:space="preserve">hal-02055452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of transverse heterogeneities on the most likely path of protons</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental comparison of proton CT and dual energy X–ray CT for relative stopping power estimation in proton therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannis Dickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Beatrice Niepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Wesp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 64, pp.065003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab02a8⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 64 (16), pp.165002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab2b72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023848v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Note: Relative proton stopping power estimation from virtual mono-energetic images reconstructed from dual-layer computed tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of transverse heterogeneities on the most likely path of protons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Khellaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.13404⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.065003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab02a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009475v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial modelling of proton trajectories in homogeneous media for fast most likely path estimation and trajectory simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Regularised patient-specific stopping power calibration for proton therapy planning based on proton radiographic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Krah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Patera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 64 (19), pp.195014. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab3d0b⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 64, pp.065008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab03db⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269520v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo gadolinium nanoparticle quantification with SPECT/CT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Janier</w:t>
+                <w:t xml:space="preserve">Technical Note: Relative proton stopping power estimation from virtual mono-energetic images reconstructed from dual-layer computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Dörringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Douek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan F P J Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40658-019-0246-y⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (4), pp.1821-1828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.13404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161585v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of image noise contributions in proton computed tomography and comparison to measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Pankuch</w:t>
+                <w:t xml:space="preserve">In vivo gadolinium nanoparticle quantification with SPECT/CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kochebina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Halty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Janier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab2474⟩</w:t>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40658-019-0246-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141607v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPARE: Sparse-view Reconstruction challenge for 4D cone-beam CT from a one-minute scan</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Polynomial modelling of proton trajectories in homogeneous media for fast most likely path estimation and trajectory simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.13687⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (19), pp.195014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab3d0b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171157v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental comparison of proton CT and dual energy X–ray CT for relative stopping power estimation in proton therapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Prediction of image noise contributions in proton computed tomography and comparison to measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannis Dickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Wesp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Johnson</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rädler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Pankuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 64 (16), pp.165002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab2b72⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 64, pp.145016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab2474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171164v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of 4DCBCT-based proton dose calculation: An ex vivo porcine lung phantom study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPARE: Sparse-view Reconstruction challenge for 4D cone-beam CT from a one-minute scan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kamp</w:t>
+                <w:t xml:space="preserve">Chun-Chien Shieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kurz</w:t>
+                <w:t xml:space="preserve">Yesenia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hansen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Rit</w:t>
+                <w:t xml:space="preserve">Bin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2018.10.005⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (9), pp.3799-3811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.13687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02055452v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of phase-contrast images in propagation-based X-ray phase tomography</w:t>
+                <w:t xml:space="preserve">Deriving the mean excitation energy map from dual-energy and proton computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Weber</w:t>
+                <w:t xml:space="preserve">Gloria Vilches-Freixas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hänsch</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Thérèse Quinones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.12606⟩</w:t>
+              <w:t xml:space="preserve">Physics and Imaging in Radiation Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.20 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phro.2018.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591039v1</w:t>
+                <w:t xml:space="preserve">hal-01909720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional noise reconstruction in proton computed tomography using distance-driven filtered back-projection of simulated projections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fixed forced detection for fast SPECT Monte-Carlo simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cajgfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Halty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 63 (21), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aae5c9⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 63 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa9e32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909736v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental fluence-modulated proton computed tomography by pencil beam scanning.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W.M.A. Pols</w:t>
+                <w:t xml:space="preserve">Two-dimensional noise reconstruction in proton computed tomography using distance-driven filtered back-projection of simulated projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rädler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Schulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Parodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.12989⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aae5c9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967290v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive theoretical comparison of proton imaging set-ups in terms of spatial resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Registration of phase-contrast images in propagation-based X-ray phase tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hänsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Wolfram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Krah</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aaca1f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 269 (1), pp.36-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909706v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of five one-step reconstruction algorithms for spectral CT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental fluence-modulated proton computed tomography by pencil beam scanning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pankuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Detrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Mory</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W.M.A. Pols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aaeaf2⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.3287-3296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.12989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760845v3</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving the mean excitation energy map from dual-energy and proton computed tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of five one-step reconstruction algorithms for spectral CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Vilches-Freixas</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Loic Boussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Imaging in Radiation Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phro.2018.04.001⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (23), pp.235001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aaeaf2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909720v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760845v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed forced detection for fast SPECT Monte-Carlo simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive theoretical comparison of proton imaging set-ups in terms of spatial resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Khellaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cajgfinger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
+                <w:t xml:space="preserve">I. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 63 (5), </w:t>
+              <w:t xml:space="preserve">, 2018, 63 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa9e32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aaca1f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692598v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of dual-energy CT acquisitions for proton therapy using projection-based decomposition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of fluence field modulation to proton computed tomography for proton therapy imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.12448⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (15), pp.6026 - 6043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa7734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572447v1</w:t>
+                <w:t xml:space="preserve">hal-01686703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration for Circular Cone-Beam CT Based on Consistency Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimization of dual-energy CT acquisitions for proton therapy using projection-based decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Vilches-Freixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (9), pp.4548-4558 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.12448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2017.2734844⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01686646v1</w:t>
+                <w:t xml:space="preserve">hal-01572447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate transaxial region-of-interest reconstruction in helical CT?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Calibration for Circular Cone-Beam CT Based on Consistency Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desbat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, PP (99), </w:t>
+              <w:t xml:space="preserve">, 2017, 1 (6), pp.517 - 526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2017.2706196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2017.2734844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385635v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularization of Nonlinear Decomposition of Spectral X-ray Projection Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J F P J Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8416,11262 +8420,11185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391538v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing a prior-CT-based cone-beam CT projection correction algorithm into scatter and beam hardening components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate transaxial region-of-interest reconstruction in helical CT?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Zöllner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Frédéric Noo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Momey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Imaging in Radiation Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phro.2017.09.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, PP (99), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2017.2706196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743232v1</w:t>
+                <w:t xml:space="preserve">hal-01385635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of projection- and image-based methods for proton stopping power estimation using dual energy CT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Decomposing a prior-CT-based cone-beam CT projection correction algorithm into scatter and beam hardening components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Zöllner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Kurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Vilches-Freixas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludvig Paul Muren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+                <w:t xml:space="preserve">Florian Kamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Imaging in Radiation Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 3, pp.28 - 36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phro.2017.08.001⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 3, pp.49 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phro.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743242v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable image registration applied to lung SBRT: Usefulness and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Ayadi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ronan Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44, pp.108-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.09.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of fluence field modulation to proton computed tomography for proton therapy imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Dedes</w:t>
+                <w:t xml:space="preserve">Comparison of projection- and image-based methods for proton stopping power estimation using dual energy CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Vilches-Freixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicki Trier Taasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. de Angelis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Hansen</w:t>
+                <w:t xml:space="preserve">Ludvig Paul Muren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Belka</w:t>
+                <w:t xml:space="preserve">Jørgen Breede Baltzer Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (15), pp.6026 - 6043. </w:t>
+              <w:t xml:space="preserve">Physics and Imaging in Radiation Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.28 - 36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa7734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phro.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686703v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Consistency Conditions for Cone-Beam Projections on a Circular Trajectory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical Note: Procedure for the calibration and validation of kilo-voltage cone-beam CT models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Vilches-Freixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Clackdoyle</w:t>
+                <w:t xml:space="preserve">Sébastien Brousmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Desbat</w:t>
+                <w:t xml:space="preserve">Edward Roméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lesaint</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Vila Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (12), pp.1746\textendash1750. </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.5199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2016.2616026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1118/1.4961400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967295v1</w:t>
+                <w:t xml:space="preserve">hal-01375588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Fan-Beam Reconstruction With Arbitrary Object Translations and Truncated Projections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtered-backprojection reconstruction for a cone-beam computed tomography scanner with independent source and detector rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Hoskovec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Simon Rit</w:t>
+                <w:t xml:space="preserve">Peter Keuschnigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Steininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2519242⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.2344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4945418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375716v1</w:t>
+                <w:t xml:space="preserve">hal-01375516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtered back-projection reconstruction for attenuation proton CT along most likely paths</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a new transperineal ultrasound probe for inter-fraction image-guidance for definitive and post-operative prostate cancer radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Létang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Fargier-Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/9/3258⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (3), pp.499-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2016.01.481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375745v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Tomography Reconstruction with Stochastic Diffusion Based on Level-set and Total Variation Regularization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating deformable image registration and scatter correction for CBCT-based dose calculation in adaptive IMPT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Kurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang-Kyun Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Zöllner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Tomography and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (10), pp.5635-5646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4962933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285003v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary tomography reconstruction from few projections with level-set regularization methods for bone microstucture study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Peyrin</w:t>
+                <w:t xml:space="preserve">Fast reconstruction of low dose proton CT by sinogram interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sangild Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Tomography and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (15), pp.5868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/15/5868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272966v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast reconstruction of low dose proton CT by sinogram interpolation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Rit</w:t>
+                <w:t xml:space="preserve">Binary Tomography Reconstruction with Stochastic Diffusion Based on Level-set and Total Variation Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Tomography and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (2), pp.1-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375690v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating deformable image registration and scatter correction for CBCT-based dose calculation in adaptive IMPT</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exact Fan-Beam Reconstruction With Arbitrary Object Translations and Truncated Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hoskovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4962933⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.1408-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2519242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374076v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary tomography reconstruction from few projections with Total Variation regularization for bone microstructure studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Filtered back-projection reconstruction for attenuation proton CT along most likely paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Quinones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of X-Ray Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/XST-160542⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (9), pp.3258-3278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/9/3258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967294v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-aware temporal regularization for improved 4D cone-beam computed tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Rit</w:t>
+                <w:t xml:space="preserve">Data Consistency Conditions for Cone-Beam Projections on a Circular Trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/18/6856⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (12), pp.1746\textendash1750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2016.2616026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375767v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Note: Procedure for the calibration and validation of kilo-voltage cone-beam CT models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binary tomography reconstruction from few projections with Total Variation regularization for bone microstructure studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4961400⟩</w:t>
+              <w:t xml:space="preserve">Journal of X-Ray Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (2), pp.177-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/XST-160542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375588v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtered-backprojection reconstruction for a cone-beam computed tomography scanner with independent source and detector rotations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Motion-aware temporal regularization for improved 4D cone-beam computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philipp Steininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4945418⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (18), pp.6856-6877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/18/6856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375516v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new transperineal ultrasound probe for inter-fraction image-guidance for definitive and post-operative prostate cancer radiotherapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Rit</w:t>
+                <w:t xml:space="preserve">Dose fractionation in synchrotron radiation x-ray phase micro-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2016.01.481⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (19), pp.7543-7566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/19/7543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273174v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo comparison of x-ray and proton CT for range calculations of proton therapy beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Parodi</w:t>
+                <w:t xml:space="preserve">Ultrasound versus Cone-beam CT image-guided radiotherapy for prostate and post-prostatectomy pretreatment localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fargier-Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/19/7585⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (8), pp.997-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2015.07.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205940v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound versus Cone-beam CT image-guided radiotherapy for prostate and post-prostatectomy pretreatment localization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Rit</w:t>
+                <w:t xml:space="preserve">Monte Carlo comparison of x-ray and proton CT for range calculations of proton therapy beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Parodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2015.07.147⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (19), pp.7585-7599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/19/7585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273183v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose fractionation in synchrotron radiation x-ray phase micro-tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Dong</w:t>
+                <w:t xml:space="preserve">Removing streak artifacts from ECG-gated reconstructions using deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/19/7543⟩</w:t>
+              <w:t xml:space="preserve">Journal of X-Ray Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (2), pp.253-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/XST-140423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205976v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiautomatic registration of 3D transabdominal ultrasound images for patient repositioning during postprostatectomy radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fargier-Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (12), pp.122903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1118/1.4901642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning directional relative positions between mediastinal lymph node stations and organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pitson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.061905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1118/1.4873677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing streak artifacts from ECG-gated reconstructions using deconvolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Schäfer</w:t>
+                <w:t xml:space="preserve">Cardiac C-arm computed tomography using a 3D + time ROI reconstruction method with spatial and temporal regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of X-Ray Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/XST-140423⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (2), pp.021903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4860215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016604v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac C-arm computed tomography using a 3D + time ROI reconstruction method with spatial and temporal regularization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schäfer</w:t>
+                <w:t xml:space="preserve">Split exponential track length estimator for Monte-Carlo simulations of small-animal radiation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Smekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4860215⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (24), pp.7703-7715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/24/7703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097456v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split exponential track length estimator for Monte-Carlo simulations of small-animal radiation therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D/4D marker-free tumor tracking using 4D CBCT as the reference image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sharp G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 59 (24), pp.7703-7715. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/24/7703⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 59 (9), pp.2219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/9/2219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124424v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D/4D marker-free tumor tracking using 4D CBCT as the reference image</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Impact of probe pressure variability on prostate localization for ultrasound-based image-guided radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/9/2219⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (1), pp.132-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2014.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977607v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of probe pressure variability on prostate localization for ultrasound-based image-guided radiotherapy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Is abdominal compression useful in lung stereotactic body radiation therapy? A 4DCT and dosimetric lobe-dependent study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Munoz</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thengumpallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2014.02.008⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (4), pp.333-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2012.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00977068v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtered backprojection proton CT reconstruction along most likely paths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Registration of sliding objects using direction dependent B-splines decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Letang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4789589⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (5), pp.1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/5/1303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796949v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of sliding objects using direction dependent B-splines decomposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Filtered backprojection proton CT reconstruction along most likely paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Letang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/5/1303⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (3), pp.031103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4789589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797892v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is abdominal compression useful in lung stereotactic body radiation therapy? A 4DCT and dosimetric lobe-dependent study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Automated Segmentation of a Motion Mask to Preserve Sliding Motion in Deformable Registration of Thoracic CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vandemeulebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Schaerer</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kybic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2012.04.006⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (2), pp.1006-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.3679009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797813v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Segmentation of a Motion Mask to Preserve Sliding Motion in Deformable Registration of Thoracic CT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of the Variability of Diaphragm Motion and Implications for Treatment Margin Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel van Herk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Zijp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Jakob Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.3679009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82 (3), pp.e399-e407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2011.06.1986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796666v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the Variability of Diaphragm Motion and Implications for Treatment Margin Construction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan-Jakob Sonke</w:t>
+                <w:t xml:space="preserve">Comparative study of respiratory motion correction techniques in cone-beam computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nijkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Van Herk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Sonke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2011.06.1986⟩</w:t>
+              <w:t xml:space="preserve">Radiat Oncol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 100, pp.356-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2011.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123734v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of registration methods on thoracic CT: the EMPIRE10 challenge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keelin Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram van Ginneken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph M. Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Kabus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (11), pp.1901-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2011.2158349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00607794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of respiratory motion correction techniques in cone-beam computed tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Sonke</w:t>
+                <w:t xml:space="preserve">Spatiotemporal motion estimation for respiratory-correlated imaging of the lungs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jef Vandemeulebroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kybic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiat Oncol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (1), pp.166-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967308v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal motion estimation for respiratory-correlated imaging of the lungs.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
+                <w:t xml:space="preserve">Comparison of Analytic and Algebraic Methods for Motion-Compensated Cone-Beam CT Reconstruction of the Thorax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (10), pp.1513-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2008.2008962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630618v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-the-fly motion-compensated cone-beam CT using an a priori model of the respiratory motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W.H. Wolthaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Van Herk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Sonke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (6), pp.2283\textendash2296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Analytic and Algebraic Methods for Motion-Compensated Cone-Beam CT Reconstruction of the Thorax</w:t>
-[...102 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Extraction du signal respiratoire a partir de projections cone-beam pour l'imagerie TDM 4D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (3-4), pp.307-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (123)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (124)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of image noise in two-step K-edge CT imaging using variance reconstruction of the Cramér-Rao lower bound</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Data consistency conditions for displacement estimation in circular cone-beam CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Vancouver, Canada. pp.77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3085619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375598v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie K-edge couleur par SPCCT avec des éléments à Z élevé pour l’imagerie fonctionnelle du poumon : étude fantôme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric calibration in X-ray fluorescence computed tomography using opposite-detector consistency conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meo van Duijnen Montijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Gutwinska</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Francophone de Radiologie 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370902v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton computed tomography reconstruction from sandwich time-of-flight using a lookup table approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imagerie K-edge couleur par SPCCT avec des éléments à Z élevé pour l’imagerie fonctionnelle du poumon : étude fantôme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Gutwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derick Rosario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Shanghai, China. pp.646-649</w:t>
+              <w:t xml:space="preserve">Journée Francophone de Radiologie 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375602v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and estimation of rigid patient motion during SPECT acquisition with exponential data consistency conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Proton computed tomography reconstruction from sandwich time-of-flight using a lookup table approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Shanghai, China</w:t>
+              <w:t xml:space="preserve">, May 2025, Shanghai, China. pp.646-649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375603v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric calibration in X-ray fluorescence computed tomography using opposite-detector consistency conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prediction of image noise in two-step K-edge CT imaging using variance reconstruction of the Cramér-Rao lower bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244407v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Reconstruction With Local Directional Total Variation Regularization Using Tomographic Incompleteness Maps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and estimation of rigid patient motion during SPECT acquisition with exponential data consistency conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Hoang Hoa Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Image Formation in X-Ray Computed Tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marc Kachelrieß, Aug 2024, Bamberg, Germany. pp.376-379</w:t>
+              <w:t xml:space="preserve">Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704936v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of saddle and helical trajectories of a mobile cone beam computed tomography scanner with online calibration correction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental evaluation of rigid patient motion detection and correction in SPECT with exponential data consistency conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Hoang Hoa Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the XXth International Conference on the use of Computers in Radiation therapy (ICCR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) and Room Temperature Semiconductor Detector Conference (RTSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tampa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSS/MIC/RTSD57108.2024.10655961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753338v1</w:t>
+                <w:t xml:space="preserve">hal-04778603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction Toolkit (RTK) v2, an Insight Toolkit (ITK) module for tomographic reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Taking into account wave effects in Monte Carlo simulation of phase contrast imaging using the Wigner distribution function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pietersoone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Letang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philipp Steininger</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the XXth International Conference on the use of Computers in Radiation therapy (ICCR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753304v1</w:t>
+                <w:t xml:space="preserve">hal-04739690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refraction simulation for optimisation of X-Ray Phase Contrast imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Brun</w:t>
+                <w:t xml:space="preserve">Image Reconstruction With Local Directional Total Variation Regularization Using Tomographic Incompleteness Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bert</w:t>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XRM2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Image Formation in X-Ray Computed Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Kachelrieß, Aug 2024, Bamberg, Germany. pp.376-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910272v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of rigid patient motion detection and correction in SPECT with exponential data consistency conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reconstruction Toolkit (RTK) v2, an Insight Toolkit (ITK) module for tomographic reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ane Etxebeste</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Brousmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory C. Sharp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Steininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) and Room Temperature Semiconductor Detector Conference (RTSD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the XXth International Conference on the use of Computers in Radiation therapy (ICCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NSS/MIC/RTSD57108.2024.10655961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04778603v1</w:t>
+                <w:t xml:space="preserve">hal-04753304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account wave effects in Monte Carlo simulation of phase contrast imaging using the Wigner distribution function</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparison of saddle and helical trajectories of a mobile cone beam computed tomography scanner with online calibration correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengtao Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Steininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ginzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the XXth International Conference on the use of Computers in Radiation therapy (ICCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739690v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and correction of rigid patient motion in SPECT with exponential data consistency conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Refraction simulation for optimisation of X-Ray Phase Contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pietersoone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the XXth International Conference on the use of Computers in Radiation therapy (ICCR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">XRM2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753416v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric and image quality performances of the INFN proton CT system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and correction of rigid patient motion in SPECT with exponential data consistency conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Hoang Hoa Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th AIFM national congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the XXth International Conference on the use of Computers in Radiation therapy (ICCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779012v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account wave effects in Monte Carlo simulation of phase contrast imaging using the Wigner Distribution Function</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of a model of the Symbia Intevo Bold SPECT scanner for Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H.H. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kvassheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Stokke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École CohereX - Science with coherent X-rays at 3rd and 4th generation synchrotron sources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Science Symposium and Medical Imaging Conference (IEEE NSS MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429502v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel ion imaging concept based on time-of-flight measurements with low gain avalanche detectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ulrich-Pur</w:t>
+                <w:t xml:space="preserve">Ability of exponential data consistency conditions to detect motion in SPECT despite other physical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bergauer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Workshop on Radiation Imaging Detectors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Meeting on Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Stony Brook, NY, United States. pp.337-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815221v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure d'incomplétude tomographique pour les géométries de scanner</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+                <w:t xml:space="preserve">Novel ion imaging concept based on time-of-flight measurements with low gain avalanche detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ulrich-Pur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hirtl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Irmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gorges</w:t>
+                <w:t xml:space="preserve">S. Kaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Workshop on Radiation Imaging Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Riva del Garda, Italy. pp.C02062, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/18/02/C02062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194559v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional maps of the tomographic incompleteness of cone-beam CT scanner geometries</w:t>
+                <w:t xml:space="preserve">Mesure d'incomplétude tomographique pour les géométries de scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Stony Brook, United States. pp.223-226</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281917v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a model of the Symbia Intevo Bold SPECT scanner for Monte Carlo simulations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dosimetric and image quality performances of the INFN proton CT system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kvassheim</w:t>
+                <w:t xml:space="preserve">E. Fogazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Stokke</w:t>
+                <w:t xml:space="preserve">M. Bruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Civinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Farace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lorentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science Symposium and Medical Imaging Conference (IEEE NSS MIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th AIFM national congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.102694, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232511v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of exponential data consistency conditions to detect motion in SPECT despite other physical effects</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Taking into account wave effects in Monte Carlo simulation of phase contrast imaging using the Wigner Distribution Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pietersoone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Letang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Meeting on Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">École CohereX - Science with coherent X-rays at 3rd and 4th generation synchrotron sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cargèse, France. pp.9-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265586v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency-based auto-calibration of the spectral model in dual-energy CT</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Three-dimensional maps of the tomographic incompleteness of cone-beam CT scanner geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Image Formation in X-Ray Computed Tomography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Stony Brook, United States. pp.223-226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821856v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance of Cone-beam Pair-wise Consistency Conditions in Helical CT</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact dosimétrique de la compensation des mouvements respiratoires en radioembolisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Monpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483098v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the cone-beam CT field-of-view using two short scans with displaced centers of rotation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Variance of Cone-beam Pair-wise Consistency Conditions in Helical CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guido Baroni</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Image Formation in X-Ray Computed Tomography 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Milan, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSS/MIC44845.2022.10399029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2646384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03821855v1</w:t>
+                <w:t xml:space="preserve">hal-04483098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric impact of breathing movement compensation in radioembolization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension of the cone-beam CT field-of-view using two short scans with displaced centers of rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Belotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Medical Physics (ECMP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Image Formation in X-Ray Computed Tomography 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Baltimore, United States. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2646384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887586v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric impacts of breathing motion-compensated reconstruction in radioembolization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consistency-based auto-calibration of the spectral model in dual-energy CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Congress of the European Association of Nuclear Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh International Conference on Image Formation in X-Ray Computed Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Baltimore, United States. pp.47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2646526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887620v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cone-beam reconstruction for a circular trajectory with transversely-truncated projections based on the virtual fan-beam method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dosimetric impact of breathing movement compensation in radioembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathurin Charles</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Image Formation in X-Ray Computed Tomography 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Congress of Medical Physics (ECMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821853v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact dosimétrique de la compensation des mouvements respiratoires en radioembolisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Dosimetric impacts of breathing motion-compensated reconstruction in radioembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Monpellier, France</w:t>
+              <w:t xml:space="preserve">35th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887984v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven motion compensated SPECT reconstruction for liver radioembolization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cone-beam reconstruction for a circular trajectory with transversely-truncated projections based on the virtual fan-beam method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Image Formation in X-Ray Computed Tomography 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Baltimore, United States. pp.38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2646482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376882v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the virtual fan-beam method for 2D region-of-interest reconstruction from truncated data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mid-p strategy versus ITV strategy in locally advanced lung cancer. A randomized phase II study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Isnardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schiffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martel-Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Leuven, Belgium. pp.44-48</w:t>
+              <w:t xml:space="preserve">ESTRO Annual Conference - Optimal radiotherapy for all</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Madrid &amp; Virtual, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376888v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region-of-Interest CT Reconstruction using One-Endpoint Hilbert Inversion in Optimized Directions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Data-driven motion compensated SPECT reconstruction for liver radioembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Leuven, Belgium. pp.427-430</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Leuven, Belgium. pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375756v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-p strategy versus ITV strategy in locally advanced lung cancer. A randomized phase II study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Region-of-Interest CT Reconstruction using One-Endpoint Hilbert Inversion in Optimized Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Defrise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO Annual Conference - Optimal radiotherapy for all</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Madrid &amp; Virtual, Spain</w:t>
+              <w:t xml:space="preserve">Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Leuven, Belgium. pp.427-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464527v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially varying regularization weights for one-step spectral CT with SQS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Implementation of the virtual fan-beam method for 2D region-of-interest reconstruction from truncated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth international conference on image formation in X-ray computed tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Regensburg, Germany. pp.58-61</w:t>
+              <w:t xml:space="preserve">Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Leuven, Belgium. pp.44-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014176v2</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cone-beam reconstruction from n-sin trajectories with transversely-truncated projections</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Assurance Qualité des mini-faisceaux en radiothérapie stéréotaxique avec un détecteur scintillant multicouche et une reconstruction tomographique de champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Image Formation in X-Ray Computed Tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Regensburg, Germany. pp.46-49</w:t>
+              <w:t xml:space="preserve">Journée d'étude GDR MI2B - LabEx PRIMES sur les moniteurs faisceaux et contrôle en ligne des irradiations biomédicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928137v2</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion detection in helical CT using data consistency conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sufficient field-of-view for the M-line method in cone-beam CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gindrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Boston, United States. pp.1-3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NSS/MIC42677.2020.9507979⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2020, Boston (virtual), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSS/MIC42677.2020.9507794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511400v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098423v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of radiotherapy dose fields shaped with a multileaf collimator from six projections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamic Fluence Modulation using Proton CT for Low-dose Imaging in Particle Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannis Dickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sarosiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Coutrakon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Detrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Nuclear Science Symposium and Medical Imaging Conference, NSS/MIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, virtual, United States</w:t>
+              <w:t xml:space="preserve">Sixth international conference on image formation in X-ray computed tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Regensburg, Germany. pp.642-645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145322v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROI CT reconstruction combining analytic inversion of the finite Hilbert transform and SVD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Estimation of Radiotherapy Dose Fields from a Few Projections: How Many Projections will Ensure Uniqueness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth international conference on image formation in X-ray computed tomography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Boston (virtual), United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSS/MIC42677.2020.9507859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014228v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Radiotherapy Dose Fields from a Few Projections: How Many Projections will Ensure Uniqueness?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of radiotherapy dose fields shaped with a multileaf collimator from six projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Desbat</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2020 IEEE Nuclear Science Symposium and Medical Imaging Conference, NSS/MIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, virtual, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344335v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Fluence Modulation using Proton CT for Low-dose Imaging in Particle Therapy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Motion detection in helical CT using data consistency conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth international conference on image formation in X-ray computed tomography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Boston, United States. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSS/MIC42677.2020.9507979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014316v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient field-of-view for the M-line method in cone-beam CT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Spatially varying regularization weights for one-step spectral CT with SQS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Rodesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si-Mohamed Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sixth international conference on image formation in X-ray computed tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Regensburg, Germany. pp.58-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098423v2</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assurance Qualité des mini-faisceaux en radiothérapie stéréotaxique avec un détecteur scintillant multicouche et une reconstruction tomographique de champ</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Cone-beam reconstruction from n-sin trajectories with transversely-truncated projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gindrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude GDR MI2B - LabEx PRIMES sur les moniteurs faisceaux et contrôle en ligne des irradiations biomédicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Image Formation in X-Ray Computed Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Regensburg, Germany. pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159227v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical method to sample proton trajectories under the influence of multiple Coulomb scattering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">ROI CT reconstruction combining analytic inversion of the finite Hilbert transform and SVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Defrise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Sixth international conference on image formation in X-ray computed tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Regensburg, Germany. pp.526-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283827v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton scatter radiography with integration-mode detectors by exploiting the West-Sherwood effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A comparison of direct reconstruction algorithms in proton CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Khellaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Krah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">2nd Ion Imaging Workshop 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126835v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding image artifacts for a prototype proton computed tomography scanner via Monte Carlo simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Johnson</w:t>
+                <w:t xml:space="preserve">Respiratory motion model derived from CBCT projection data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeyemi Akintonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Thielemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricky Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283822v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EP-2013 Lung tumor motion based on 4D-CBCT: baseline shift, interfraction amplitude and volume variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Milan, Italy. pp.S1103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0167-8140(19)32433-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory motion model derived from CBCT projection data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mory</w:t>
+                <w:t xml:space="preserve">Understanding image artifacts for a prototype proton computed tomography scanner via Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannis Dickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Wesp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Pankuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283805v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized conversion from CT numbers to proton relative stopping power based on proton radiography and scatter corrected cone-beam CT images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Proton scatter radiography with integration-mode detectors by exploiting the West-Sherwood effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Addoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Krah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifteenth International Meeting on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142832v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SP-0240 Breathing motion in cone-beam CT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rit</w:t>
+                <w:t xml:space="preserve">An analytical method to sample proton trajectories under the influence of multiple Coulomb scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139498v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric tomography for measuring rectangular radiotherapy fields from six projections</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SP-0240 Breathing motion in cone-beam CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESTRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Milan, Italy. pp.S119-S120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(19)30660-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059657⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02888114v1</w:t>
+                <w:t xml:space="preserve">hal-02139498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of direct reconstruction algorithms in proton CT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Optimized conversion from CT numbers to proton relative stopping power based on proton radiography and scatter corrected cone-beam CT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Krah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Ion Imaging Workshop 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Fifteenth International Meeting on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Philadelphia, United States. pp.96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2534898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128314v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized least squares for spectral and dual energy CT: a simulation study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geometric tomography for measuring rectangular radiotherapy fields from six projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Jalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ribouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth international conference on image formation in X-ray computed tomography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967289v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of the most likely path of protons through a transverse heterogeneity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Which proton imaging set-up should we use in a proton therapy facility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Khellaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Rinaldi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">57th Annual Meeting of the Particle Therapy Cooperative Group (PTCOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330901v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GCC and FBCC for linear tomosynthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">A theoretical comparison of different proton imaging set-ups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Khellaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Desbat</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth international conference on image formation in X-ray computed tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Salt Lake City, USA, Unknown Region. pp.114-118</w:t>
+              <w:t xml:space="preserve">The 4th Loma Linda workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Loma Linda, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967288v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical comparison of different proton imaging set-ups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo simulation of the most likely path of protons through a transverse heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Khellaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Krah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Rinaldi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th Loma Linda workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Loma Linda, United States</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048665v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 Clinical use of 4D CBCT: ITV volume and amplitude study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">GCC and FBCC for linear tomosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sixth international conference on image formation in X-ray computed tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Salt Lake City, USA, Unknown Region. pp.114-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330930v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which proton imaging set-up should we use in a proton therapy facility?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Rinaldi</w:t>
+                <w:t xml:space="preserve">Generalized least squares for spectral and dual energy CT: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Erhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual Meeting of the Particle Therapy Cooperative Group (PTCOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cincinnati, United States</w:t>
+              <w:t xml:space="preserve">Sixth international conference on image formation in X-ray computed tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Salt Lake City, USA, Unknown Region. pp.98-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050814v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme didactique mutualisée de travaux pratiques en instrumentation et imagerie biomédicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Rousseau</w:t>
+                <w:t xml:space="preserve">2 Clinical use of 4D CBCT: ITV volume and amplitude study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonet Axel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
+                <w:t xml:space="preserve">R. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème édition du colloque du Club EEA consacré à l'Enseignement des Technologies de l'Information et des Systèmes - CETSIS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2018.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598498v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much can range accuracy in proton therapy be improved through patient specific optimization of the HU-RSP conversion curve?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Krah</w:t>
+                <w:t xml:space="preserve">Data Driven Cone Beam CT Motion Management for Radiotherapy Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeyemi Akintonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie R. Mcclelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Testa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helen Grimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Moinuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricky Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th annual conférence of the Particle Therapy Co-operative Group - PTCOG 56</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Atlanta, United States. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714201v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie X spectrale: décomposition en base de matériaux par calibration polynomiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan F P J Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
@@ -19694,7534 +19621,7651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Gd-Nanoparticles Concentration with SPECT and Spectral Photon Counting CT</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plateforme didactique mutualisée de travaux pratiques en instrumentation et imagerie biomédicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kryza T</w:t>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonet Axel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: 2017 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Atlanta, United States. pp.1-5</w:t>
+              <w:t xml:space="preserve">12ème édition du colloque du Club EEA consacré à l'Enseignement des Technologies de l'Information et des Systèmes - CETSIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139139v1</w:t>
+                <w:t xml:space="preserve">hal-01598498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Driven Cone Beam CT Motion Management for Radiotherapy Application</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How much can range accuracy in proton therapy be improved through patient specific optimization of the HU-RSP conversion curve?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56th annual conférence of the Particle Therapy Co-operative Group - PTCOG 56</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Pacifico Yokohama, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14338/IJPT.17-PTCOG-1.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112372v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan-Beam Reconstruction Under Motion and Data Truncation: Comparing Analytic and Iterative Approaches</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification of Gd-Nanoparticles Concentration with SPECT and Spectral Photon Counting CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kochebina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Halty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Conference on Image Formation in X-Ray Computed Tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bamberg, Germany. pp.589-592</w:t>
+              <w:t xml:space="preserve">Conference: 2017 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Atlanta, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385623v2</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-energy CT spectra optimization for proton treatment planning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Non-linear regularized decomposition of spectral x-ray projection images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th International Conference on Image Formation in X-Ray Computed Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Bamberg, Germany. pp.585-588</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437430v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of Fresnel diffraction patterns for X-ray phase nanotomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">4D tomography: an application of incremental constraint projection methods for variational inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on X-Ray Microscopy XRM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Gretsi, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494078v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two cone-beam consistency conditions for a circular trajectory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Desbat</w:t>
+                <w:t xml:space="preserve">Dual-energy CT spectra optimization for proton treatment planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Vilches-Freixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth international conference on image formation in X-ray computed tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.431\textendash434</w:t>
+              <w:t xml:space="preserve">The 4th International Conference on Image Formation in X-Ray Computed Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bamberg, Germany. pp.585-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967291v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D and motion-compensated cone-beam CT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Registration of Fresnel diffraction patterns for X-ray phase nanotomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hänsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4D Treatment Planning Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">13th International Conference on X-Ray Microscopy XRM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967293v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative cone beam computed tomography in RTK, the Reconstruction ToolKit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Rit</w:t>
+                <w:t xml:space="preserve">Fan-Beam Reconstruction Under Motion and Data Truncation: Comparing Analytic and Iterative Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hoskovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Momey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">The 4th International Conference on Image Formation in X-Ray Computed Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bamberg, Germany. pp.589-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967292v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385623v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear regularized decomposition of spectral x-ray projection images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+                <w:t xml:space="preserve">4D and motion-compensated cone-beam CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Conference on Image Formation in X-Ray Computed Tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bamberg, Germany</w:t>
+              <w:t xml:space="preserve">4D Treatment Planning Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437463v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D tomography: an application of incremental constraint projection methods for variational inequalities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Two cone-beam consistency conditions for a circular trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi, Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Fourth international conference on image formation in X-ray computed tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.431\textendash434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924616v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound image guided radiotherapy for prostate cancer using a transperineal probe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Iterative cone beam computed tomography in RTK, the Reconstruction ToolKit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ESTRO Forum 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. p549 PO-0987</w:t>
+              <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279619v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">List-mode proton CT reconstruction using their most likely paths via the finite Hilbert transform of the derivative of the backprojection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Realistic Simulations for the Evaluation of Monomodal Registration Algorithms of 3D Pelvic Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fargier-Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C Biston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Meeting on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France. pp.1169-1172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272941v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact FBP reconstruction for a cone-beam CT scanner with independent rotations of the source and the detector</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Online control of the beam range during Hadrontherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lestand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ESTRO Forum 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. OC-0410 p219</w:t>
+              <w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280234v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online control of the beam range during Hadrontherapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exact FBP reconstruction for a cone-beam CT scanner with independent rotations of the source and the detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Keuschnigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Steininger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd ESTRO Forum 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. OC-0410 p219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241411v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D cone-beam computed tomography combining total variation regularization and motion compensation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Rit</w:t>
+                <w:t xml:space="preserve">List-mode proton CT reconstruction using their most likely paths via the finite Hilbert transform of the derivative of the backprojection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hoskovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ESTRO Forum 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. p89 PD-0143</w:t>
+              <w:t xml:space="preserve">The 13th International Meeting on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Newport, Rhode Island, United States. pp.324-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279643v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo evaluation of X-ray and proton CT for the prediction of the range of proton therapy beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Parodi</w:t>
+                <w:t xml:space="preserve">Ultrasound image guided radiotherapy for prostate cancer using a transperineal probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ESTRO Forum 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. p87 PD-0139</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. p549 PO-0987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279593v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal dose balance between energy levels for material decomposition with dual-energy X-ray CT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo evaluation of X-ray and proton CT for the prediction of the range of proton therapy beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ESTRO Forum 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. pp.PO-0959</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. p87 PD-0139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280844v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D cone-beam computed tomography using motion-aware regularization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Rit</w:t>
+                <w:t xml:space="preserve">4D cone-beam computed tomography combining total variation regularization and motion compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RITS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 118-119</w:t>
+              <w:t xml:space="preserve">3rd ESTRO Forum 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. p89 PD-0143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01154785v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving iterative 4D CBCT through the use of motion information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Rit</w:t>
+                <w:t xml:space="preserve">Optimal dose balance between energy levels for material decomposition with dual-energy X-ray CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vilches-Freixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Presich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Steininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Meeting on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Newport, Rhode Island, United States. pp.170-173</w:t>
+              <w:t xml:space="preserve">3rd ESTRO Forum 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. pp.PO-0959</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273191v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Simulations for the Evaluation of Monomodal Registration Algorithms of 3D Pelvic Ultrasound Images</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4D cone-beam computed tomography using motion-aware regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées RITS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 118-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265785v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01154785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose fractionation in X-ray In-line Phase Tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving iterative 4D CBCT through the use of motion information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">The 13th International Meeting on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Newport, Rhode Island, United States. pp.170-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967299v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of cone-beam CT for proton therapy gantry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of respiratory breathing signal from 2D US sequences and 4DCT of the liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Labarbe</w:t>
+                <w:t xml:space="preserve">D. Spinczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vila Oliva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">D. Melodelima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0783</w:t>
+              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053255v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of probe pressure variability on prostate localization for ultrasound-based image-guided radiotherapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Munoz</w:t>
+                <w:t xml:space="preserve">Online control of the beam range during Hadrontherapy: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0990</w:t>
+              <w:t xml:space="preserve">9ème journée du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053245v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric analysis of mid-position vs ITV conformational plans for locally advanced NSCLC. Preliminary results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Faisabilité de la radiothérapie guidée par une imagerie ultrasonore inter- et intra-fraction pour le traitement du cancer de la prostate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolsa Ferruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0839</w:t>
+              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053235v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-room breathing motion estimation from limited projection views using a sliding deformation model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId642" w:history="1">
+                <w:t xml:space="preserve">Simulation of x-ray images from the planning CT for online correction of scatter in cone-beam CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vila Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brousmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR) 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESTRO 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0921</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847368v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage automatique d'images ultrasonores tridimensionnelles transabdominales pour le repositionnement inter-séances de patients traités par radiothérapie ayant subis une prostatectomie radicale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytic Motion-compensated Region-of-Interest Reconstruction from Truncated Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hoskovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)2014 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Seattle, WA, Unknown Region. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2014.7430930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054202v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open source tools for validation of deformable registration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D filtered backprojection for fan-beam CT with independent rotations of the source and the detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.SP-0536</w:t>
+              <w:t xml:space="preserve">Third international conference on image formation in X-ray computed tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.249\textendash252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053177v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D filtered backprojection for fan-beam CT with independent rotations of the source and the detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Fanbeam data consistency conditions for applications to motion detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Clackdoyle</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hoskovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third international conference on image formation in X-ray computed tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.249\textendash252</w:t>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.324\textendash328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967297v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanbeam data consistency conditions for applications to motion detection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Open source tools for validation of deformable registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vandemeulebroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third international conference on image formation in X-ray computed tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.324\textendash328</w:t>
+              <w:t xml:space="preserve">ESTRO 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.SP-0536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967298v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic Motion-compensated Region-of-Interest Reconstruction from Truncated Projections</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Dosimetric analysis of mid-position vs ITV conformational plans for locally advanced NSCLC. Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ayadi-Zahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)2014 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESTRO 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0839</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967296v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric analysis of mid-position vs ITV conformational plans for locally advanced NSCLC. Preliminary results.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dupuis</w:t>
+                <w:t xml:space="preserve">Recalage automatique d'images ultrasonores tridimensionnelles transabdominales pour le repositionnement inter-séances de patients traités par radiothérapie ayant subis une prostatectomie radicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Biston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journnée scientifique du CLARA</w:t>
+              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054171v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-silico comparison of X-ray and proton computed tomography for proton therapy dose simulation with a full Monte Carlo treatment planning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Dedes</w:t>
+                <w:t xml:space="preserve">In-room breathing motion estimation from limited projection views using a sliding deformation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vandemeulebroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vila Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium &amp; Medical Imaging Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Melbourne, Australia. pp.012026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/489/1/012026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054233v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of respiratory breathing signal from 2D US sequences and 4DCT of the liver</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Impact of probe pressure variability on prostate localization for ultrasound-based image-guided radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESTRO 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0990</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135488v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reconstruction Toolkit (RTK), an open-source cone-beam CT reconstruction toolkit based on the Insight Toolkit (ITK)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Sarrut</w:t>
+                <w:t xml:space="preserve">Dose fractionation in X-ray In-line Phase Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR) 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/489/1/012079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00847373v1</w:t>
+                <w:t xml:space="preserve">hal-01967299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion artifact detection in four-dimensional computed tomography images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Design of cone-beam CT for proton therapy gantry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brousmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Labarbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vila Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Conference on the Use of Computers in Radiation Therapy (ICCR 201)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESTRO 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0783</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053100v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-Compensated Cone-Beam CT for Image-Guided Radiotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Dosimetric analysis of mid-position vs ITV conformational plans for locally advanced NSCLC. Preliminary results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ayadi-Zahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Imaging Science Minisymposium: Methods, Computations, and Applications of Contemporary Dynamical Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">9ème journnée scientifique du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053115v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of respiratory breathing signal from 2D US sequences and 4DCT of the liver</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-silico comparison of X-ray and proton computed tomography for proton therapy dose simulation with a full Monte Carlo treatment planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium &amp; Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054227v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité de la radiothérapie guidée par une imagerie ultrasonore inter- et intra-fraction pour le traitement du cancer de la prostate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Estimation of respiratory breathing signal from 2D US sequences and 4DCT of the liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Spinczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Melodelima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.2339 - 2342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054190v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online control of the beam range during Hadrontherapy: a review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lestand</w:t>
+                <w:t xml:space="preserve">The Reconstruction Toolkit (RTK), an open-source cone-beam CT reconstruction toolkit based on the Insight Toolkit (ITK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vila Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brousmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Labarbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée du CLARA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Melbourne, Australia. pp.012079, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/489/1/012079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054193v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of x-ray images from the planning CT for online correction of scatter in cone-beam CT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Motion artifact detection in four-dimensional computed tomography images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO 33</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVII International Conference on the Use of Computers in Radiation Therapy (ICCR 201)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Melbourne, Australia. pp.012024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/489/1/012024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053241v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial resolution and electron density study for proton computed tomography (pCT), using a curved proton track reconstruction algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Motion-Compensated Cone-Beam CT for Image-Guided Radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Imaging Science Minisymposium: Methods, Computations, and Applications of Contemporary Dynamical Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838489v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards 4DCT-US image fusion for liver motion monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Melodelima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rivoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.817 - 820, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating mediastinal lymph node stations segmentation on thoracic CT following experts guidelines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Spatial resolution and electron density study for proton computed tomography (pCT), using a curved proton track reconstruction algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Pitson</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI, First International Workshop on Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.1</w:t>
+              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838747v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolution for limited-view streak artifacts removal: improvements upon an existing approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proceedings of the first MICCAI workshop on Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Birkfellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie R. Mcclelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Schlaefer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE on Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847386v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron density resolution determination and systematic uncertainties in proton computed tomography (pcT)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
+                <w:t xml:space="preserve">Deconvolution for limited-view streak artifacts removal: improvements upon an existing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2012.6551586⟩</w:t>
+              <w:t xml:space="preserve">2012 IEEE on Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anaheim, United States. pp.2370 - 2373, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2012.6551539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149111v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-driven binning for proton CT filtered backprojection along most likely paths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Electron density resolution determination and systematic uncertainties in proton computed tomography (pcT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Image Formation in X-Ray Computed Tomography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anaheim, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2012.6551586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829634v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG-gated C-arm computed tomography using L1 regularization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schäfer</w:t>
+                <w:t xml:space="preserve">Investigating mediastinal lymph node stations segmentation on thoracic CT following experts guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pitson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference (Eusipco)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.2728-2732</w:t>
+              <w:t xml:space="preserve">MICCAI, First International Workshop on Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842745v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation spatio-temporelle pour la reconstruction itérative en tomographie dynamique sans estimation de mouvement</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Distance-driven binning for proton CT filtered backprojection along most likely paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Letang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Second International Conference on Image Formation in X-Ray Computed Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Salt Lake City, United States. pp.382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828892v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the first MICCAI workshop on Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ECG-gated C-arm computed tomography using L1 regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.137</w:t>
+              <w:t xml:space="preserve">20th European Signal Processing Conference (Eusipco)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.2728-2732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755222v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keuhkot: a method for lung segmentation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Régularisation spatio-temporelle pour la reconstruction itérative en tomographie dynamique sans estimation de mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Momey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Burnier-Mennessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Fourth International Workshop on Pulmonary Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toronto, Canada. pp.225\textendash232</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967304v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction dependent B-splines decomposition for the registration of sliding objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">VV, a 4D slicer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Delmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fourth International Workshop on Pulmonary Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Toronto, Canada. pp.45\textendash55</w:t>
+              <w:t xml:space="preserve">, 2011, Toronto, Canada. pp.171\textendash175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967305v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VV, a 4D slicer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Keuhkot: a method for lung segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vandemeulebroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fourth International Workshop on Pulmonary Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Toronto, Canada. pp.171\textendash175</w:t>
+              <w:t xml:space="preserve">, 2011, Toronto, Canada. pp.225\textendash232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967303v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of 4D-CT and contrast enhanced expiration breath-hold CT for 3D treatment planning of lung tumors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Direction dependent B-splines decomposition for the registration of sliding objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Sonke</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Proceedings of the Fourth International Workshop on Pulmonary Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toronto, Canada. pp.45\textendash55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967311v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformable image registration with automated motion-mask extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Computer assisted analysis of lung tumor regression during radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Sarrut</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Kuijf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Van Kranen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Van Herk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Sonke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis for the Clinic: A Grand Challenge 2010 of the MICCAI Conference, Beijing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967312v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer assisted analysis of lung tumor regression during radiotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Utilization of 4D-CT and contrast enhanced expiration breath-hold CT for 3D treatment planning of lung tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nijkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Van Herk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Sonke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967309v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in deformable image registration of thoracic 4D CT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">Deformable image registration with automated motion-mask extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vandemeulebroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis for the Clinic: A Grand Challenge 2010 of the MICCAI Conference, Beijing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967310v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast distance-driven projection and truncation management for iterative cone-beam CT reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Advances in deformable image registration of thoracic 4D CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vandemeulebroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Sonke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Beijing, China. pp.49\textendash52</w:t>
+              <w:t xml:space="preserve">ESTRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967314v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-fly motion-compensated cone-beam CT using an a priori motion model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Fast distance-driven projection and truncation management for iterative cone-beam CT reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Van Herk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Sonke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, New York, USA, Unknown Region. pp.729\textendash736</w:t>
+              <w:t xml:space="preserve">Fully 3D Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Beijing, China. pp.49\textendash52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967315v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic and analytic reconstruction methods for dynamic tomography.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-the-fly motion-compensated cone-beam CT using an a priori motion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolthaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Van Herk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, New York, USA, Unknown Region. pp.729\textendash736</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352393⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00271436v1</w:t>
+                <w:t xml:space="preserve">hal-01967315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gated cone-beam CT imaging of the thorax: a reconstruction study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Miguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, San Diego, United States. pp.65102-65103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.707623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of gated and dynamic cone-beam CT reconstruction methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Algebraic and analytic reconstruction methods for dynamic tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mennessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.726-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502074v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cone-beam projection of a deformable volume for motion compensated algebraic reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparison of gated and dynamic cone-beam CT reconstruction methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Conference (EMBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6543-6546</w:t>
+              <w:t xml:space="preserve">International Conference on the Use of Computers in Radiation Therapy (ICCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Toronto, Canada. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502085v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des différents protocoles pour l'acquisition d'images 4D sur un scanner non prévu à cet effet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cone-beam projection of a deformable volume for motion compensated algebraic reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45èmes journées de la Société Française de Physique Médicale, SFPM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Conference (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6543-6546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582571v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory signal extraction for 4D CT imaging of the thorax from cone-beam CT projections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Évaluation des différents protocoles pour l'acquisition d'images 4D sur un scanner non prévu à cet effet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emel Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45èmes journées de la Société Française de Physique Médicale, SFPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11566465_69⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01505986v1</w:t>
+                <w:t xml:space="preserve">hal-01582571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory signal extraction for 4D CT imaging of the thorax from cone-beam CT projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society for Therapeutic Radiology and Oncology (ASTRO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2005.07.901⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Palm Springs, United States. pp.556-563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11566465_69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505715v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Respiratory signal extraction for 4D CT imaging of the thorax from cone-beam CT projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Society for Therapeutic Radiology and Oncology (ASTRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Denver, United States. pp.S534, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2005.07.901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extraction du signal respiratoire pour l'acquisition d'images 4D du thorax à partir de projections CT cone-beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44èmes journées scientifiques de la Société Française de Physique Médicale (SFPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27231,573 +27275,573 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imagerie spectrale pour améliorer le diagnostic médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps en images : Les nouvelles imagerie pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.128-140, 2022, 9782271143280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Formation in Spectral Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter B Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectral, Photon Counting Computed Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.355-372, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429486111-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity-Based Deformable Registration: Introduction and Overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">Respiratory motion correction in cone-beam CT for image-guided radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Rit</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Sonke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Ehrhardt and C. Lorenz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4D Modeling and Estimation of Respiratory Motion for Radiation Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.103-124, 2013, Biological and Medical Physics, Biomedical Engineering, 978-3-642-36441-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36441-9_6⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.319-334, 2013, 978-3-642-36441-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36441-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847358v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory motion correction in cone-beam CT for image-guided radiotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Intensity-Based Deformable Registration: Introduction and Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vandemeulebroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Sonke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Ehrhardt and C. Lorenz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4D Modeling and Estimation of Respiratory Motion for Radiation Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.319-334, 2013, 978-3-642-36441-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36441-9_14⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.103-124, 2013, Biological and Medical Physics, Biomedical Engineering, 978-3-642-36441-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36441-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847356v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte du mouvement respiratoire pour la reconstruction d'images tomodensitométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Lumière Lyon 2, France, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27807,995 +27851,995 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NONLINEAR MATERIAL DECOMPOSITION FOR X-RAY SPECTRAL IMAGING USING A BREGMAN ITERATIVE APPROACH</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stopping power ratio estimation for proton therapy dose calculations using projection- vs. image-based dual-energy CT methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vilches-Freixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Muren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">56th annual conférence of the Particle Therapy Co-operative Group - PTCOG 56</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Pacifico Yokohama, Yokohama, Japan. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505326v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material decomposition using the PIXSCAN-FLI spectral micro-CT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">NONLINEAR MATERIAL DECOMPOSITION FOR X-RAY SPECTRAL IMAGING USING A BREGMAN ITERATIVE APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan F P J Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE NSS MIC RTSD 2017 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Atlanta, United States. pp.#2987, 2017</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743323v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stopping power ratio estimation for proton therapy dose calculations using projection- vs. image-based dual-energy CT methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Material decomposition using the PIXSCAN-FLI spectral micro-CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kochebina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Muren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th annual conférence of the Particle Therapy Co-operative Group - PTCOG 56</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Pacifico Yokohama, Yokohama, Japan. 2017</w:t>
+              <w:t xml:space="preserve">IEEE NSS MIC RTSD 2017 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Atlanta, United States. pp.#2987, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714316v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear material decomposition using a regularized iterative scheme based on the Bregman distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan F P J Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Conference on Inverse Problems from Theory to Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition en base de matériaux à partir de données issues du scanner spectral PIXSCAN-FLI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès national d'imagerie du vivant CNIV 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved computational method to optimize the stopping power calibration curve for patient-specific proton therapy planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Krah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE NSS MIC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison par simulation Monte-Carlo de l'imagerie X et de l'imagerie proton pour le calcul de dose en protonthérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction du signal respiratoire à partir de projections cone-beam du thorax pour l'imagerie TDM 4D en radiothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16è Congrès National de la Société Française de Radiothérapie Oncologique, SFRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Paris, France. Elsevier, 9 (6-7), pp.529, 2005, Cancer/Radiothérapie. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.canrad.2005.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28805,625 +28849,625 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the XX-th international conference on the use of computers in radiation therapy (ICCR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX-th international conference on the use of computers in radiation therapy (ICCR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Sixth International Workshop on Pulmonary Image Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard R. Beichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyvan Farahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Kabus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla P. Kiraly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICART: Imaging and Computer Assistance in Radiation Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Peroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Schlaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Birkfellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Gianoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje-Christin Knopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Fifth International Workshop on Pulmonary Image Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Beichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De Bruijne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kabus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kiraly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kitasaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Fourth International Workshop on Pulmonary Image Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Beichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De Bruijne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Van Ginneken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kabus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kiraly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId776"/>
+      <w:footerReference w:type="default" r:id="rId781"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -29491,51 +29535,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DB66E61"/>
+    <w:nsid w:val="9B128926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29722,51 +29766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-rit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2530-1013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118366432" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-9410-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Hoang Hoa Bui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Etxebeste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/adb09a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramata Coulibaly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Houmeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A Hernandez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gutwinska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2025.11.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816040v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Landry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dedes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Collins-Fekete" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Krah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Simard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad88d3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320045v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Belotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fattori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baroni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16869" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Claude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schiffler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Isnardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Metzger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darnis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110435" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073231v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Sai Sundar Kandarpa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Perelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhou Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3314131" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pietersoone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Langer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/instruments8010008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.523608" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396374v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengtao Wei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Albrecht" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laurendeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Thummerer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16943" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vergnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parisse-Di Martino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00525-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061147v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Pivot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Clackdoyle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acc925" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rodesch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesaint" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad11a3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ace94f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Charles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad00fd" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148417v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Scaringella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bruzzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Farace" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fogazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Righetto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ace2a8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schmitz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Rabe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Janssens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Parodi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16335" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255466v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Trevisan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acd6d3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mouchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lesaint" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3265812" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625782v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ulrich-Pur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergauer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Burker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hirtl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Irmler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac628b" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677847v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac7191" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583696v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie G&#246;tz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Dickmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Khellaf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac4fa4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637368v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dedes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drosten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G&#246;tz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dickmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarosiek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15657" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275441v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Coussat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Defrise" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3091288" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giacometti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2020.06.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768308v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Esteves" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribouton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jalade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaali Zouaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15902" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2022.3167334" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548732v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schr&#246;der" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uros Stankovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Jakob Sonke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ac4e2e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Abbani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15946" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac65d5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029930v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bondesson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturs Meijers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2020.09.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515752v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3137990" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328275v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Peter Schmitz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac16e9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952707v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F P J Abascal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Pronina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056150" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391945v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac309e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353954v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac2999" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486620v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab7875" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959263v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Therese T Qui&#241;ones" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abbd18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502179v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab7d53" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884348v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sarosiek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rykalin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pankuch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab9f5f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461992v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Tabary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.2970296" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557781v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjie Cen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.391471" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473762v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pankuch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Johnson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Schulte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14084" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948227v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ayadi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouilhol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20190692" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444252v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m Galvan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#8208;n Lu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023861v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Patera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Schiavi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rinaldi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab03db" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023848v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab02a8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009475v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian D&#246;rringer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13404" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269520v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab3d0b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161585v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kochebina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halty" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Taleb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-019-0246-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141607v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wesp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#228;dler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab2474" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171157v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Chien Shieh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Gonzalez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Jia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13687" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171164v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Dedes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Beatrice Niepel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Johnson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab2b72" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055452v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niepel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kamp" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kurz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hansen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2018.10.005" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFTHCKCV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591039v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weber" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#228;nsch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wolfram" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12606" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909736v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schulte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aae5c9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967290v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Detrich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M.A. Pols" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12989" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909706v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krah" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rinaldi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aaca1f" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760845v3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mory" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aaeaf2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909720v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Vilches-Freixas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;r&#232;se Quinones" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phro.2018.04.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692598v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cajgfinger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa9e32" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572447v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12448" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686646v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lesaint" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2734844" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385635v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Momey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2706196" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391538v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F P J Abascal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sixou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rit" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12283" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743232v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Z&#246;llner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kurz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kamp" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phro.2017.09.002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743242v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicki Trier Taasti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig Paul Muren" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Breede Baltzer Petersen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phro.2017.08.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611252v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ayadi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tanguy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.09.121" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686703v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Angelis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belka" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa7734" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967295v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clackdoyle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desbat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesaint" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2616026" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375716v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hoskovec" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2519242" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375745v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Quinones" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. L&#233;tang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/9/3258" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285003v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sixou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272966v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375690v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hansen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sangild S&#248;rensen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/15/5868" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374076v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Kyun Park" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4962933" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967294v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/XST-160542" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375767v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/18/6856" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375588v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brousmiche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Rom&#233;ro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vila Oliva" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4961400" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375516v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Keuschnigg" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Steininger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4945418" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273174v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fargier-Voiron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munoz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2016.01.481" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205940v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arbor" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Parodi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/19/7585" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273183v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.07.147" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205976v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frachon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hesse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dong" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/19/7543" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124439v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Lynch" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4901642" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016595v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claude" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pinho" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pitson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4873677" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016604v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mory" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Auvray" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grass" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/XST-140423" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097456v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auvray" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grass" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sch&#228;fer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4860215" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124424v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smekens" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M L&#233;tang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noblet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chiavassa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delpon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7703" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977607v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sharp G." TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/9/2219" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977068v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargier-Voiron" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Presles" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2014.02.008" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HG0BJ9M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796949v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4789589" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797892v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/5/1303" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797813v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouilhol" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thengumpallil" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaerer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.04.006" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796666v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3679009" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123734v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Herk" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Zijp" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2011.06.1986" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00607794v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keelin Murphy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Ginneken" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Reinhardt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kabus" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ding" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2158349" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967308v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nijkamp" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Herk" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Sonke" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2011.08.018" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630618v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kybic" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967313v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.H. Wolthaus" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443440v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2008.2008962" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443439v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Boldea" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ginestet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375598v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370902v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derick Rosario" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375602v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coussat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375603v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244407v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meo van Duijnen Montijn" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704936v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jolivet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Georges" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753338v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ginzinger" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753304v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Brousmiche" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Finet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory C. Sharp" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910272v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778603v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC/RTSD57108.2024.10655961" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739690v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Letang" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017759" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753416v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779012v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fogazzi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruzzi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Civinini" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farace" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorentini" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102694" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429502v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815221v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ulrich-Pur" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergauer" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirtl" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irmler" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaser" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/C02062" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194559v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorges" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281917v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232511v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.H. Bui" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N Badel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kvassheim" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stokke" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265586v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etxebeste" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821856v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2646526" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483098v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC44845.2022.10399029" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821855v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2646384" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887586v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887620v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821853v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2646482" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887984v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376882v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376888v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375756v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464527v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Isnardi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schiffler" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Metzger" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martel-Lafay" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014176v2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Mohamed Salim" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928137v2" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gindrier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511400v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42677.2020.9507979" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145322v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014228v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344335v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42677.2020.9507859" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014316v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Coutrakon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Detrich" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098423v2" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42677.2020.9507794" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159227v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283827v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126835v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Addoum" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283822v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139499v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oger" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuis" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mesny" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-8140(19)32433-8" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283805v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi Akintonde" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Thielemans" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Sharma" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mouches" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142832v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2534898" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139498v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(19)30660-7" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888114v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059657" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128314v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967289v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brendel" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erhard" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330901v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967288v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048665v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khellaf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330930v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tanguy" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.09.015" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050814v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598498v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonet Axel" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714201v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Testa" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14338/IJPT.17-PTCOG-1.1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504949v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139139v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza T" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112372v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Mcclelland" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Grimes" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Moinuddin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385623v2" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437430v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494078v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967291v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967293v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967292v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437463v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924616v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279619v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272941v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280234v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keuschnigg" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steininger" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241411v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dauvergne" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krimmer" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestand" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279643v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279593v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280844v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilches-Freixas" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Presich" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154785v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273191v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265785v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Presles" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fargier-Voiron" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Biston" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pommier" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.251" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967299v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hesse" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053255v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brousmiche" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seabra" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Labarbe" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vila Oliva" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053245v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053235v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi-Zahra" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krason" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847368v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/489/1/012026" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054202v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Biston" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lynch" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053177v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967297v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967298v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoskovec" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967296v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2014.7430930" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054171v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054233v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135488v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spinczyk" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melodelima" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0583" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847373v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/489/1/012079" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053100v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/489/1/012024" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053115v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054227v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054190v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolsa Ferruz" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054193v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lestand" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053241v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romero" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838489v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135507v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blanc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melodelima" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rivoire" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0210" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838747v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847386v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2012.6551539" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149111v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rydt" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2012.6551586" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829634v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842745v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828892v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Momey" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burnier-Mennessier" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755222v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Birkfellner" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schlaefer" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967304v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967305v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967303v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pech" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967311v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967312v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967309v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Kuijf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Van Kranen" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967310v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967314v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967315v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolthaus" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271436v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mennessier" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352393" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501864v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707623" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502074v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502085v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582571v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Chaieb" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giroud" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505986v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ginestet" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11566465_69" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505715v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.07.901" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504856v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702277v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956555v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B No&#235;l" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429486111-19" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847358v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36441-9_6" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847356v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36441-9_14" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456881v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505326v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743323v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont M." TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714316v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taasti" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muren" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745711v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744888v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupont" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492914v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054167v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582547v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2005.10.007" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSR9H157-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720234v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086528v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard R. Beichel" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Farahani" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Jacobs" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla P. Kiraly" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264358v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Peroni" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gianoli" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje-Christin Knopf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967300v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beichel" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Bruijne" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kabus" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiraly" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kitasaka" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967306v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Van Ginneken" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-rit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2530-1013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118366432" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-9410-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramata Coulibaly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Houmeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A Hernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gutwinska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2025.11.005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Hoang Hoa Bui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Etxebeste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/adb09a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320045v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Belotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fattori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baroni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16869" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Landry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dedes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Collins-Fekete" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Krah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Simard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad88d3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pietersoone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Langer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/instruments8010008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.523608" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073231v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Sai Sundar Kandarpa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Perelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhou Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3314131" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Claude" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schiffler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Isnardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Metzger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darnis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110435" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396374v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengtao Wei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Albrecht" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laurendeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Thummerer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16943" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Charles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Clackdoyle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad00fd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rodesch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesaint" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad11a3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ace94f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061147v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Pivot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acc925" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vergnaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parisse-Di Martino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00525-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148417v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Scaringella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bruzzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Farace" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fogazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Righetto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ace2a8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schmitz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Rabe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Janssens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Parodi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16335" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255466v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Trevisan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acd6d3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mouchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lesaint" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3265812" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bondesson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturs Meijers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2020.09.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515752v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3137990" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Dickmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giacometti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2020.06.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768308v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Esteves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribouton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jalade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaali Zouaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15902" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656408v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Khellaf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2022.3167334" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ulrich-Pur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergauer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Burker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hirtl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Irmler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac628b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677847v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac7191" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie G&#246;tz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac4fa4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637368v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dedes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drosten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G&#246;tz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dickmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarosiek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15657" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275441v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Coussat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Defrise" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3091288" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548732v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schr&#246;der" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uros Stankovic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Jakob Sonke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ac4e2e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763981v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Abbani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15946" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637819v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac65d5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952707v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F P J Abascal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Pronina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056150" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328275v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Peter Schmitz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac16e9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391945v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac309e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353954v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac2999" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pankuch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Johnson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Schulte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14084" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m Galvan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#8208;n Lu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14019" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948227v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ayadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouilhol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20190692" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557781v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjie Cen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.391471" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959263v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Therese T Qui&#241;ones" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abbd18" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab7d53" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486620v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab7875" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884348v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sarosiek" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rykalin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pankuch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab9f5f" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461992v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Tabary" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.2970296" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055452v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niepel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kamp" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kurz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hansen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2018.10.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFTHCKCV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171164v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Dedes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Beatrice Niepel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wesp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Johnson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab2b72" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023848v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rinaldi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab02a8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023861v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Patera" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Schiavi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab03db" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009475v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian D&#246;rringer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13404" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kochebina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Taleb" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-019-0246-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269520v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab3d0b" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141607v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#228;dler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab2474" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171157v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Chien Shieh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Gonzalez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Jia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13687" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909720v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Vilches-Freixas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;r&#232;se Quinones" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phro.2018.04.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692598v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cajgfinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa9e32" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909736v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schulte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aae5c9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591039v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weber" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#228;nsch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wolfram" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12606" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967290v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Detrich" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M.A. Pols" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12989" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760845v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mory" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aaeaf2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909706v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krah" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rinaldi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aaca1f" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686703v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Angelis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belka" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa7734" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572447v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12448" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686646v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lesaint" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2734844" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391538v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F P J Abascal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sixou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rit" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12283" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385635v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Momey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2706196" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743232v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Z&#246;llner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kurz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kamp" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phro.2017.09.002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611252v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ayadi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tanguy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.09.121" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743242v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicki Trier Taasti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig Paul Muren" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Breede Baltzer Petersen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phro.2017.08.001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375588v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brousmiche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Rom&#233;ro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vila Oliva" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4961400" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375516v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Keuschnigg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Steininger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4945418" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273174v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fargier-Voiron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munoz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2016.01.481" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51LH4K0D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374076v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Kyun Park" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4962933" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375690v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hansen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sangild S&#248;rensen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/15/5868" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285003v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sixou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375716v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hoskovec" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2519242" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375745v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Quinones" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. L&#233;tang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/9/3258" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967295v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clackdoyle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desbat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesaint" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2616026" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967294v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/XST-160542" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375767v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/18/6856" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205976v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frachon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hesse" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dong" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/19/7543" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273183v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.07.147" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCP17K8Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205940v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arbor" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Parodi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/19/7585" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016604v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mory" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Auvray" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grass" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/XST-140423" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124439v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Lynch" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4901642" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016595v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claude" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pinho" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pitson" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4873677" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097456v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auvray" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grass" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sch&#228;fer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4860215" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124424v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smekens" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M L&#233;tang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noblet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chiavassa" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delpon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7703" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977607v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sharp G." TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/9/2219" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977068v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargier-Voiron" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Presles" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2014.02.008" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HG0BJ9M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797813v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouilhol" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thengumpallil" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaerer" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.04.006" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797892v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/5/1303" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796949v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4789589" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796666v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3679009" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123734v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Herk" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Zijp" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2011.06.1986" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967308v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nijkamp" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Herk" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Sonke" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2011.08.018" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRSFPCQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00607794v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keelin Murphy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Ginneken" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Reinhardt" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kabus" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ding" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2158349" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630618v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kybic" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443440v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2008.2008962" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967313v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.H. Wolthaus" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443439v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Boldea" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ginestet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599958v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3085619" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244407v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meo van Duijnen Montijn" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370902v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derick Rosario" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pang" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375602v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coussat" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375598v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375603v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778603v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC/RTSD57108.2024.10655961" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739690v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Letang" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017759" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704936v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jolivet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Georges" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753304v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Brousmiche" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Finet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory C. Sharp" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753338v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ginzinger" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910272v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753416v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232511v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.H. Bui" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N Badel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kvassheim" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stokke" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265586v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etxebeste" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815221v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ulrich-Pur" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergauer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirtl" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irmler" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaser" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/C02062" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194559v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorges" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779012v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fogazzi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruzzi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Civinini" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farace" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorentini" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102694" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429502v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281917v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887984v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483098v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC44845.2022.10399029" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821855v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2646384" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821856v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2646526" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887586v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887620v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821853v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2646482" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464527v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Isnardi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schiffler" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Metzger" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martel-Lafay" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376882v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375756v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376888v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159227v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098423v2" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gindrier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42677.2020.9507794" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014316v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Coutrakon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Detrich" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344335v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42677.2020.9507859" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145322v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511400v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42677.2020.9507979" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014176v2" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Mohamed Salim" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928137v2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014228v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128314v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283805v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi Akintonde" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Thielemans" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Sharma" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mouches" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139499v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oger" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuis" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mesny" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-8140(19)32433-8" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283822v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126835v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Addoum" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283827v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139498v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(19)30660-7" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142832v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2534898" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888114v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059657" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050814v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048665v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khellaf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330901v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967288v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967289v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brendel" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erhard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330930v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tanguy" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.09.015" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2W52FXP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112372v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Mcclelland" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Grimes" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Moinuddin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504949v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598498v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonet Axel" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714201v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Testa" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14338/IJPT.17-PTCOG-1.1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139139v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza T" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437463v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924616v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437430v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494078v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385623v2" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967293v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967291v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967292v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265785v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Presles" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fargier-Voiron" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Biston" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pommier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.251" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241411v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dauvergne" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krimmer" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestand" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280234v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keuschnigg" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steininger" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272941v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279619v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279593v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279643v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280844v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilches-Freixas" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Presich" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154785v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273191v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054227v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spinczyk" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melodelima" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054193v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lestand" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054190v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolsa Ferruz" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053241v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romero" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vila Oliva" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brousmiche" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967296v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoskovec" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2014.7430930" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967297v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967298v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053177v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053235v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi-Zahra" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krason" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054202v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Biston" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lynch" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847368v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/489/1/012026" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053245v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967299v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hesse" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053255v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seabra" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Labarbe" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054171v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054233v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135488v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0583" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847373v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/489/1/012079" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053100v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/489/1/012024" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053115v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135507v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blanc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melodelima" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rivoire" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0210" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838489v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755222v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Birkfellner" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schlaefer" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847386v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2012.6551539" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149111v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rydt" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2012.6551586" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838747v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829634v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842745v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828892v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Momey" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burnier-Mennessier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967303v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pech" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967304v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967305v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967309v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Kuijf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Van Kranen" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967311v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967312v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967310v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967314v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967315v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolthaus" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501864v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707623" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271436v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mennessier" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352393" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502074v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502085v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582571v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Chaieb" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giroud" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505986v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ginestet" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11566465_69" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505715v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.07.901" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504856v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702277v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956555v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B No&#235;l" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429486111-19" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847356v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36441-9_14" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847358v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36441-9_6" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456881v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714316v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taasti" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muren" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505326v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743323v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745711v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744888v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupont" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492914v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054167v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582547v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2005.10.007" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSR9H157-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720234v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086528v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard R. Beichel" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Farahani" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Jacobs" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla P. Kiraly" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264358v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Peroni" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gianoli" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje-Christin Knopf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967300v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beichel" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Bruijne" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kabus" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiraly" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kitasaka" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967306v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Van Ginneken" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>