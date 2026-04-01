--- v0 (2026-03-11)
+++ v1 (2026-04-01)
@@ -2030,221 +2030,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération antique de Senon-Amel (Meuse) : un laboratoire pour la confrontation de données de télédétection et de fouilles sédimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan des connaissances et nouvelles perspectives sur les suburbia de Metz/ Divodurum durant l’Antiquité tardive, . Bordeaux, 10 juin 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA 2022. Thème 3 : Les outils méthodologiques communs, Session 3C : Imager les milieux, géophysique, imagerie haute résolution, analyse 3D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude de l’ATEG : Les suburbia dans l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601436v1</w:t>
+                <w:t xml:space="preserve">hal-03880133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des connaissances et nouvelles perspectives sur les suburbia de Metz/ Divodurum durant l’Antiquité tardive, . Bordeaux, 10 juin 2022</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’agglomération antique de Senon-Amel (Meuse) : un laboratoire pour la confrontation de données de télédétection et de fouilles sédimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude de l’ATEG : Les suburbia dans l’Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GMPCA 2022. Thème 3 : Les outils méthodologiques communs, Session 3C : Imager les milieux, géophysique, imagerie haute résolution, analyse 3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880133v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges de parcellaire antique révélés par le LiDAR dans les plaines argileuses de Lorraine (Plateau Lorrain et plaine de la Woëvre). État des connaissances et questionnements actuels</w:t>
               </w:r>
@@ -2733,455 +2733,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Beuvillers, 1 rue de Bellevue : Des murets de parcellaire modernes ou contemporains, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 52 p.</w:t>
+                <w:t xml:space="preserve">Florange, lotissement Saint-Pierre, Moselle, Grand Est : Occupation multiphasée et stratifiée en rive gauche de la Moselle, du Néolithique à l’époque moderne, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 138 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880115v1</w:t>
+                <w:t xml:space="preserve">hal-03880096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Moselle, Hestroff, Hochwald, piste forestière, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 52 p.</w:t>
+                <w:t xml:space="preserve">« La céramique du second âge du Fer », in Sanson L. (dir.), Braguier S., Laffite J.-D., Monnier A., Ritz S., Wiethold J., Une occupation datée du Hallstatt et une ferme laténienne : Mars-la-Tour, Meurthe-et-Moselle, Sur le Pré Labarre, Rue de Tronville, Grand Est, rapport de fouille archéologique préventive, Metz : INRAP GE, 2022, p. 171-188.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880116v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La céramique du second âge du Fer », in Sanson L. (dir.), Braguier S., Laffite J.-D., Monnier A., Ritz S., Wiethold J., Une occupation datée du Hallstatt et une ferme laténienne : Mars-la-Tour, Meurthe-et-Moselle, Sur le Pré Labarre, Rue de Tronville, Grand Est, rapport de fouille archéologique préventive, Metz : INRAP GE, 2022, p. 171-188.</w:t>
+                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Beuvillers, 1 rue de Bellevue : Des murets de parcellaire modernes ou contemporains, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 52 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880130v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florange, lotissement Saint-Pierre, Moselle, Grand Est : Occupation multiphasée et stratifiée en rive gauche de la Moselle, du Néolithique à l’époque moderne, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 138 p.</w:t>
+                <w:t xml:space="preserve">Grand Est, Moselle, Hestroff, Hochwald, piste forestière, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 52 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Blouet</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03880096v1</w:t>
+                <w:t xml:space="preserve">hal-03880116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Épiez-sur-Chiers, Grande rue, chemin départemental 29C, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 44 p.</w:t>
+                <w:t xml:space="preserve">Grand Est, Moselle, Veckring, rue de l’École : Un bâtiment sur poteaux et une fosse d’extraction protohistoriques, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 70 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880120v1</w:t>
+                <w:t xml:space="preserve">hal-03880117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Moselle, Veckring, rue de l’École : Un bâtiment sur poteaux et une fosse d’extraction protohistoriques, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 70 p.</w:t>
+                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Épiez-sur-Chiers, Grande rue, chemin départemental 29C, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 44 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880117v1</w:t>
+                <w:t xml:space="preserve">hal-03880120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La vaisselle en céramique », « Les terres cuites architecturales », in Viller S. (dir.), Niveaux archéologiques affleurant en coeur d’ilot : 1 bis rue du Clos Friaque, Grand Est, Meurthe-et-Moselle, Mars-la-Tour, Clos Friaque, rapport de diagnostic, Metz : INRAP GE, 2022, p. 59-68.</w:t>
               </w:r>
@@ -3293,93 +3293,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La céramique du second âge du Fer », in Vermard L. (dir.), Braguier S., Juncker J., Pernot P., Ritz S., Tegel W., Grand Est, Meuse, Mouzay, Le Châtelet, rapport de diagnostic, Metz : INRAP GE, 2022, p. 60-67.</w:t>
+                <w:t xml:space="preserve">Entrange, Auf den Wisen, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 43 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2022</w:t>
+              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613095v1</w:t>
+                <w:t xml:space="preserve">hal-03880095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrange, rue des Vignes, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 45 p.</w:t>
               </w:r>
@@ -3421,89 +3417,93 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrange, Auf den Wisen, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 43 p.</w:t>
+                <w:t xml:space="preserve">« La céramique du second âge du Fer », in Vermard L. (dir.), Braguier S., Juncker J., Pernot P., Ritz S., Tegel W., Grand Est, Meuse, Mouzay, Le Châtelet, rapport de diagnostic, Metz : INRAP GE, 2022, p. 60-67.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880095v1</w:t>
+                <w:t xml:space="preserve">hal-03613095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand Est, Moselle, Boulay, RD 19B – Projet de méthanisation, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 44 p.</w:t>
               </w:r>
@@ -3607,181 +3607,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Allamont, L’Enfer : une occupation rurale tardo-laténienne et antique dans la plaine de la Woëvre, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 103 p.</w:t>
+                <w:t xml:space="preserve">« La céramique du second âge du Fer », in Thomas S. (dir.), Ritz S., Wiethold J., Grand Est, Meuse, Villerupt, Cantebonne, 2e tranche, rapport de diagnostic, Metz : INRAP GE, 2022, p. 54-58.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880121v1</w:t>
+                <w:t xml:space="preserve">hal-03607795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La céramique du second âge du Fer », in Thomas S. (dir.), Ritz S., Wiethold J., Grand Est, Meuse, Villerupt, Cantebonne, 2e tranche, rapport de diagnostic, Metz : INRAP GE, 2022, p. 54-58.</w:t>
+                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Allamont, L’Enfer : une occupation rurale tardo-laténienne et antique dans la plaine de la Woëvre, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 103 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03607795v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le mobilier céramique antique », in Vermard L. (dir.), Verdun, Meuse, À la Garde de Dieu, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2021, p. 62-75.</w:t>
               </w:r>
@@ -3951,159 +3951,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Deneuvre, 4 rue de la Rochotte</w:t>
+                <w:t xml:space="preserve">Avril, Meurthe-et-Moselle, À la Bonne Cuche, Grand Est : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407797v1</w:t>
+                <w:t xml:space="preserve">hal-03407815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avril, Meurthe-et-Moselle, À la Bonne Cuche, Grand Est : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Deneuvre, 4 rue de la Rochotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407815v1</w:t>
+                <w:t xml:space="preserve">hal-03407797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand Est, Moselle, Epping, Lotissement Neuergarten, 2e tranche. La suite d’un petit établissement rural de l’âge du Bronze final diagnostiqué en 2019</w:t>
               </w:r>
@@ -5488,51 +5488,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B05D9F9C"/>
+    <w:nsid w:val="B988ED25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5719,51 +5719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-ritz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2728-2031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197593097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03121894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dreier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sztuka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601443v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trommenschlager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03878917" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Billaudeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacob" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Milerski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lafosse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880096v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Franck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607800v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880095v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607795v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407813v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880090v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880091v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klag" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Griette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Martin-Ripoll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02155337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge F&#233;vrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pieters" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02119559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Thouvenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02119558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02119554v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mourot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-ritz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2728-2031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197593097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03121894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dreier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sztuka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601443v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trommenschlager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03878917" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Billaudeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacob" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Milerski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lafosse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Franck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880130v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880120v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607800v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613095v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407813v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407797v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880090v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880091v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klag" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Griette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Martin-Ripoll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02155337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge F&#233;vrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pieters" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02119559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Thouvenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02119558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02119554v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mourot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>