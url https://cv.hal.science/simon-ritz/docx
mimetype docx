--- v1 (2026-04-01)
+++ v2 (2026-05-05)
@@ -1226,156 +1226,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 12. La Lorraine</w:t>
+                <w:t xml:space="preserve">La Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Brkojewitch</w:t>
+                <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Reddé. </w:t>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica I. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius éditions, pp.555-655, 2017, Mémoires 49</w:t>
+              <w:t xml:space="preserve">Gallia Rustica, 1. Les campagnes du Nord-Est de la Gaule de la fin de l’Âge du fer à l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Ausonius éditions, pp.555-655, 2017, Mémoires, 978-2-35613-206-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817839v1</w:t>
+                <w:t xml:space="preserve">halshs-02369535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lorraine</w:t>
               </w:r>
@@ -1497,156 +1497,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Lorraine</w:t>
+                <w:t xml:space="preserve">Chapitre 12. La Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
+                <w:t xml:space="preserve">Gaël Brkojewitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Reddé. </w:t>
+              <w:t xml:space="preserve">M. Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica, 1. Les campagnes du Nord-Est de la Gaule de la fin de l’Âge du fer à l’Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49, Ausonius éditions, pp.555-655, 2017, Mémoires, 978-2-35613-206-2</w:t>
+              <w:t xml:space="preserve">Gallia Rustica I. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.555-655, 2017, Mémoires 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02369535v1</w:t>
+                <w:t xml:space="preserve">hal-01817839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2030,972 +2030,985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des connaissances et nouvelles perspectives sur les suburbia de Metz/ Divodurum durant l’Antiquité tardive, . Bordeaux, 10 juin 2022</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les vestiges de parcellaire antique révélés par le LiDAR dans les plaines argileuses de Lorraine (Plateau Lorrain et plaine de la Woëvre). État des connaissances et questionnements actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude de l’ATEG : Les suburbia dans l’Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Remuer ciel et terre. Apport du LiDAR à l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880133v1</w:t>
+                <w:t xml:space="preserve">hal-03601430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération antique de Senon-Amel (Meuse) : un laboratoire pour la confrontation de données de télédétection et de fouilles sédimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan des connaissances et nouvelles perspectives sur les suburbia de Metz/ Divodurum durant l’Antiquité tardive, . Bordeaux, 10 juin 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA 2022. Thème 3 : Les outils méthodologiques communs, Session 3C : Imager les milieux, géophysique, imagerie haute résolution, analyse 3D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude de l’ATEG : Les suburbia dans l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601436v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges de parcellaire antique révélés par le LiDAR dans les plaines argileuses de Lorraine (Plateau Lorrain et plaine de la Woëvre). État des connaissances et questionnements actuels</w:t>
+                <w:t xml:space="preserve">L’agglomération antique de Senon-Amel (Meuse) : un laboratoire pour la confrontation de données de télédétection et de fouilles sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remuer ciel et terre. Apport du LiDAR à l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
+              <w:t xml:space="preserve">GMPCA 2022. Thème 3 : Les outils méthodologiques communs, Session 3C : Imager les milieux, géophysique, imagerie haute résolution, analyse 3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601430v1</w:t>
+                <w:t xml:space="preserve">hal-03601436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (38)</w:t>
+        <w:t xml:space="preserve">Rapport (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’empreinte archéologique du « grand potager » du château de Pange à la fin du bas Moyen Âge et à l’Époque moderne : Pange, Moselle, rue de Lorraine, Grand Est : rapport de diagnostic, Metz : INRAP GE, 2024, 97 p.</w:t>
+                <w:t xml:space="preserve">L’agglomération antique de Mars-la-Tour (Grand Est, Meurthe-et-Moselle), programme de prospection thématique pluriannuel (2024-2026), rapport intermédiaire 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Inrap GE. 2024</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878783v1</w:t>
+                <w:t xml:space="preserve">hal-05576181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un site de production de chaux d’époque moderne : Distroff, Moselle, Côte d’Or, Grand Est : rapport de diagnostic, Metz : Inrap GE, 2024, 97 p.</w:t>
+                <w:t xml:space="preserve">L’empreinte archéologique du « grand potager » du château de Pange à la fin du bas Moyen Âge et à l’Époque moderne : Pange, Moselle, rue de Lorraine, Grand Est : rapport de diagnostic, Metz : INRAP GE, 2024, 97 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878758v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des vestiges d’habitats urbains antiques précédés par une occupation laténienne ou augustéenne : Senon, Meuse, 2 Grande Rue, Grand Est : rapport de diagnostic, Metz : Inrap GE, 2023, 110 p.</w:t>
+                <w:t xml:space="preserve">Un site de production de chaux d’époque moderne : Distroff, Moselle, Côte d’Or, Grand Est : rapport de diagnostic, Metz : Inrap GE, 2024, 97 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2023, 110 p</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Milerski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878721v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un aperçu de la diversité des modèles architecturaux mis en œuvre dans un établissement rural de la fin du second âge du Fer et de l’époque romaine précoce : Sainte-Marie-aux-Chênes, Moselle, Derrière la Barre, Grand Est : rapport de fouille, Metz : Inrap GE, 2023, 267 p.</w:t>
+                <w:t xml:space="preserve">Des vestiges d’habitats urbains antiques précédés par une occupation laténienne ou augustéenne : Senon, Meuse, 2 Grande Rue, Grand Est : rapport de diagnostic, Metz : Inrap GE, 2023, 110 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Inrap GE. 2023</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2023, 110 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878750v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florange, lotissement Saint-Pierre, Moselle, Grand Est : Occupation multiphasée et stratifiée en rive gauche de la Moselle, du Néolithique à l’époque moderne, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 138 p.</w:t>
+                <w:t xml:space="preserve">Un aperçu de la diversité des modèles architecturaux mis en œuvre dans un établissement rural de la fin du second âge du Fer et de l’époque romaine précoce : Sainte-Marie-aux-Chênes, Moselle, Derrière la Barre, Grand Est : rapport de fouille, Metz : Inrap GE, 2023, 267 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880096v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La céramique du second âge du Fer », in Sanson L. (dir.), Braguier S., Laffite J.-D., Monnier A., Ritz S., Wiethold J., Une occupation datée du Hallstatt et une ferme laténienne : Mars-la-Tour, Meurthe-et-Moselle, Sur le Pré Labarre, Rue de Tronville, Grand Est, rapport de fouille archéologique préventive, Metz : INRAP GE, 2022, p. 171-188.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Beuvillers, 1 rue de Bellevue : Des murets de parcellaire modernes ou contemporains, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 52 p.</w:t>
+                <w:t xml:space="preserve">Florange, lotissement Saint-Pierre, Moselle, Grand Est : Occupation multiphasée et stratifiée en rive gauche de la Moselle, du Néolithique à l’époque moderne, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 138 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880115v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand Est, Moselle, Hestroff, Hochwald, piste forestière, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 52 p.</w:t>
               </w:r>
@@ -3037,706 +3050,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Moselle, Veckring, rue de l’École : Un bâtiment sur poteaux et une fosse d’extraction protohistoriques, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 70 p.</w:t>
+                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Beuvillers, 1 rue de Bellevue : Des murets de parcellaire modernes ou contemporains, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 52 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880117v1</w:t>
+                <w:t xml:space="preserve">hal-03880115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Épiez-sur-Chiers, Grande rue, chemin départemental 29C, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 44 p.</w:t>
+                <w:t xml:space="preserve">Grand Est, Moselle, Veckring, rue de l’École : Un bâtiment sur poteaux et une fosse d’extraction protohistoriques, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 70 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880120v1</w:t>
+                <w:t xml:space="preserve">hal-03880117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La vaisselle en céramique », « Les terres cuites architecturales », in Viller S. (dir.), Niveaux archéologiques affleurant en coeur d’ilot : 1 bis rue du Clos Friaque, Grand Est, Meurthe-et-Moselle, Mars-la-Tour, Clos Friaque, rapport de diagnostic, Metz : INRAP GE, 2022, p. 59-68.</w:t>
+                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Épiez-sur-Chiers, Grande rue, chemin départemental 29C, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 44 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2022</w:t>
+              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607805v1</w:t>
+                <w:t xml:space="preserve">hal-03880120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La vaisselle en céramique », « Les terres cuites architecturales », in Vermard L. (dir.), Laffite J.-D., Ritz S., Grand Est, Sivry-sur-Meuse, RD 964, rapport de diagnostic, Metz : INRAP GE, 2022, p. 65-79.</w:t>
+                <w:t xml:space="preserve">« La vaisselle en céramique », « Les terres cuites architecturales », in Viller S. (dir.), Niveaux archéologiques affleurant en coeur d’ilot : 1 bis rue du Clos Friaque, Grand Est, Meurthe-et-Moselle, Mars-la-Tour, Clos Friaque, rapport de diagnostic, Metz : INRAP GE, 2022, p. 59-68.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607800v1</w:t>
+                <w:t xml:space="preserve">hal-03607805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrange, Auf den Wisen, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 43 p.</w:t>
+                <w:t xml:space="preserve">« La vaisselle en céramique », « Les terres cuites architecturales », in Vermard L. (dir.), Laffite J.-D., Ritz S., Grand Est, Sivry-sur-Meuse, RD 964, rapport de diagnostic, Metz : INRAP GE, 2022, p. 65-79.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880095v1</w:t>
+                <w:t xml:space="preserve">hal-03607800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrange, rue des Vignes, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 45 p.</w:t>
+                <w:t xml:space="preserve">« La céramique du second âge du Fer », in Vermard L. (dir.), Braguier S., Juncker J., Pernot P., Ritz S., Tegel W., Grand Est, Meuse, Mouzay, Le Châtelet, rapport de diagnostic, Metz : INRAP GE, 2022, p. 60-67.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880093v1</w:t>
+                <w:t xml:space="preserve">hal-03613095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La céramique du second âge du Fer », in Vermard L. (dir.), Braguier S., Juncker J., Pernot P., Ritz S., Tegel W., Grand Est, Meuse, Mouzay, Le Châtelet, rapport de diagnostic, Metz : INRAP GE, 2022, p. 60-67.</w:t>
+                <w:t xml:space="preserve">Entrange, rue des Vignes, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 45 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2022</w:t>
+              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613095v1</w:t>
+                <w:t xml:space="preserve">hal-03880093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Moselle, Boulay, RD 19B – Projet de méthanisation, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 44 p.</w:t>
+                <w:t xml:space="preserve">Entrange, Auf den Wisen, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 43 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880118v1</w:t>
+                <w:t xml:space="preserve">hal-03880095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulay-Moselle, Moselle, RD19-rue Maillard, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 42 p.</w:t>
+                <w:t xml:space="preserve">Grand Est, Moselle, Boulay, RD 19B – Projet de méthanisation, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 44 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880092v1</w:t>
+                <w:t xml:space="preserve">hal-03880118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La céramique du second âge du Fer », in Thomas S. (dir.), Ritz S., Wiethold J., Grand Est, Meuse, Villerupt, Cantebonne, 2e tranche, rapport de diagnostic, Metz : INRAP GE, 2022, p. 54-58.</w:t>
+                <w:t xml:space="preserve">Boulay-Moselle, Moselle, RD19-rue Maillard, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 42 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2022</w:t>
+              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607795v1</w:t>
+                <w:t xml:space="preserve">hal-03880092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Allamont, L’Enfer : une occupation rurale tardo-laténienne et antique dans la plaine de la Woëvre, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 103 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3761,1666 +3770,1732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le mobilier céramique antique », in Vermard L. (dir.), Verdun, Meuse, À la Garde de Dieu, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2021, p. 62-75.</w:t>
+                <w:t xml:space="preserve">« La céramique du second âge du Fer », in Thomas S. (dir.), Ritz S., Wiethold J., Grand Est, Meuse, Villerupt, Cantebonne, 2e tranche, rapport de diagnostic, Metz : INRAP GE, 2022, p. 54-58.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407813v1</w:t>
+                <w:t xml:space="preserve">hal-03607795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerville, Derrière le Haut, Rue du Haut des Vergers, Grand Est : Un réseau de drainage d’époque indéterminée et des indices d’occupation de la Protohistoire à l’époque moderne piégés dans les colluvions, rapport de diagnostic archéologique, Metz : INRAP GE, 2020, 67 p.</w:t>
+                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Deneuvre, 4 rue de la Rochotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GE. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880060v1</w:t>
+                <w:t xml:space="preserve">hal-03407797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Moselle, Wittring, Stockwald-Hohmark</w:t>
+                <w:t xml:space="preserve">Avril, Meurthe-et-Moselle, À la Bonne Cuche, Grand Est : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457392v1</w:t>
+                <w:t xml:space="preserve">hal-03407815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avril, Meurthe-et-Moselle, À la Bonne Cuche, Grand Est : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Grand Est, Moselle, Epping, Lotissement Neuergarten, 2e tranche. La suite d’un petit établissement rural de l’âge du Bronze final diagnostiqué en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407815v1</w:t>
+                <w:t xml:space="preserve">hal-03457389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Deneuvre, 4 rue de la Rochotte</w:t>
+                <w:t xml:space="preserve">Grand Est, Moselle, Faulquemont, Wintersheck, tranche 1. L’occupation diachronique de la rive gauche de la Nied allemande, du Néolithique moyen à l’époque carolingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407797v1</w:t>
+                <w:t xml:space="preserve">hal-03457398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Moselle, Epping, Lotissement Neuergarten, 2e tranche. La suite d’un petit établissement rural de l’âge du Bronze final diagnostiqué en 2019</w:t>
+                <w:t xml:space="preserve">Cerville, Derrière le Haut, Rue du Haut des Vergers, Grand Est : Un réseau de drainage d’époque indéterminée et des indices d’occupation de la Protohistoire à l’époque moderne piégés dans les colluvions, rapport de diagnostic archéologique, Metz : INRAP GE, 2020, 67 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
+              <w:t xml:space="preserve">Inrap GE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457389v1</w:t>
+                <w:t xml:space="preserve">hal-03880060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Moselle, Faulquemont, Wintersheck, tranche 1. L’occupation diachronique de la rive gauche de la Nied allemande, du Néolithique moyen à l’époque carolingienne</w:t>
+                <w:t xml:space="preserve">Grand Est, Moselle, Wittring, Stockwald-Hohmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457398v1</w:t>
+                <w:t xml:space="preserve">hal-03457392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hambach et Willerwald, Moselle, ZAC Europôle 2, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2021, 82 p.</w:t>
+                <w:t xml:space="preserve">« Le mobilier céramique antique », in Vermard L. (dir.), Verdun, Meuse, À la Garde de Dieu, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2021, p. 62-75.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">INRAP Grand Est. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880090v1</w:t>
+                <w:t xml:space="preserve">hal-03407813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des vestiges de parcellaire ancien conservés sous le couvert forestier. Bois-de-Haye, Meurthe-et-Moselle, ZA Parc de Haye, allée des Acacias, Grand Est : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Hambach et Willerwald, Moselle, ZAC Europôle 2, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2021, 82 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407786v1</w:t>
+                <w:t xml:space="preserve">hal-03880090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bâtiment de La Tène C/D en rive gauche de la Meurthe : Laneuveville-devant-Nancy, Meurthe-et-Moselle, Le Vaquené, Grand Est : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Des vestiges de parcellaire ancien conservés sous le couvert forestier. Bois-de-Haye, Meurthe-et-Moselle, ZA Parc de Haye, allée des Acacias, Grand Est : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407762v1</w:t>
+                <w:t xml:space="preserve">hal-03407786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hambach et Willerwald, Moselle, ZAC Europôle 2, Grand Est : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Un bâtiment de La Tène C/D en rive gauche de la Meurthe : Laneuveville-devant-Nancy, Meurthe-et-Moselle, Le Vaquené, Grand Est : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407832v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Moselle, Faulquemont, Wintersheck, tranche 1. L’occupation diachronique de la rive gauche de la Nied allemande, du Néolithique moyen à l’époque carolingienne, rapport de diagnostic archéologique, Metz : Inrap GE, 2021, 105 p.</w:t>
+                <w:t xml:space="preserve">Hambach et Willerwald, Moselle, ZAC Europôle 2, Grand Est : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">INRAP Grand Est. 2021</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880091v1</w:t>
+                <w:t xml:space="preserve">hal-03407832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerville, Derrière le Haut, Rue du Haut des Vergers, Grand Est : Un réseau de drainage d’époque indéterminée et des indices d’occupation de la Protohistoire à l’époque moderne piégés dans les colluvions : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Grand Est, Moselle, Faulquemont, Wintersheck, tranche 1. L’occupation diachronique de la rive gauche de la Nied allemande, du Néolithique moyen à l’époque carolingienne, rapport de diagnostic archéologique, Metz : Inrap GE, 2021, 105 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Griette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03407779v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges agraires d’époque moderne et contemporaine à la périphérie sud-est de l’agglomération de Rambervillers : Rambervillers, Vosges, Vieille Route d’Autrey, Grand Est : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Cerville, Derrière le Haut, Rue du Haut des Vergers, Grand Est : Un réseau de drainage d’époque indéterminée et des indices d’occupation de la Protohistoire à l’époque moderne piégés dans les colluvions : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407769v1</w:t>
+                <w:t xml:space="preserve">hal-03407779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ville sous le village</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vestiges agraires d’époque moderne et contemporaine à la périphérie sud-est de l’agglomération de Rambervillers : Rambervillers, Vosges, Vieille Route d’Autrey, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est Nord. 2019, pp.491</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468803v1</w:t>
+                <w:t xml:space="preserve">hal-03407769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agglomération antique de Senon-Amel (Meuse) : programme de prospection thématique pluriannuel (2016-2018), rapport d'activité 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une ville sous le village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine (Nancy); Service Régional de l'Archéologie de Lorraine (Metz). 2018, pp.323</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sztuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Martin-Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est Nord. 2019, pp.491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155337v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agglomération antique de Senon-Amel (Meuse) : programme de prospection thématique pluriannuel (2016-2018)</w:t>
+                <w:t xml:space="preserve">L'agglomération antique de Senon-Amel (Meuse) : programme de prospection thématique pluriannuel (2016-2018), rapport d'activité 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxence Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Miguel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine (Nancy); Service Régional de l'Archéologie de Lorraine (Metz). 2017, pp.195</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine (Nancy); Service Régional de l'Archéologie de Lorraine (Metz). 2018, pp.323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119559v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agglomération antique de Senon-Amel (Meuse) : programme de prospection thématique pluriannuel (2016-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine (Nancy); Service régional de l'Archéologie de Lorraine (Metz). 2016</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Trommenschlager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine (Nancy); Service Régional de l'Archéologie de Lorraine (Metz). 2017, pp.195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119558v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'agglomération antique de Senon-Amel (Meuse) : programme de prospection thématique pluriannuel (2016-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine (Nancy); Service régional de l'Archéologie de Lorraine (Metz). 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'agglomération antique de Senon-Amel (Meuse) : programme de prospection thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sztuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine (Nancy); Service régional de l'Archéologie de Lorraine (Metz). 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5488,51 +5563,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B988ED25"/>
+    <w:nsid w:val="7D60341D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5719,51 +5794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-ritz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2728-2031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197593097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03121894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dreier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sztuka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601443v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trommenschlager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03878917" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Billaudeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacob" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Milerski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lafosse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Franck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880130v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880120v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607800v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613095v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407813v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407797v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880090v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880091v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klag" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Griette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Martin-Ripoll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02155337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge F&#233;vrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pieters" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02119559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Thouvenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02119558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02119554v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mourot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-ritz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2728-2031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197593097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03121894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dreier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sztuka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601443v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trommenschlager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03878917" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Billaudeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacob" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Milerski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lafosse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880096v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Franck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607805v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607795v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457398v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407786v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880091v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klag" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Griette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407779v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Martin-Ripoll" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02155337v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge F&#233;vrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pieters" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02119559v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Thouvenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02119558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02119554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mourot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>