--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -869,298 +869,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedrich Drexel (1885-1930)</w:t>
+                <w:t xml:space="preserve">Heribert Reiners (1884-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Guyot-Bachy; Jean-Christophe Blanchard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Lorraine savante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Paraiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 120-121, 2022</w:t>
+              <w:t xml:space="preserve">, p. 263-264, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888865v1</w:t>
+                <w:t xml:space="preserve">hal-03888876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Chenet (1881-1951)</w:t>
+                <w:t xml:space="preserve">Friedrich Drexel (1885-1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Guyot-Bachy; Jean-Christophe Blanchard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de la Lorraine savante (1500-1950)</w:t>
+              <w:t xml:space="preserve">Dictionnaire de la Lorraine savante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Paraiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 94-96, 2022</w:t>
+              <w:t xml:space="preserve">, p. 120-121, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888860v1</w:t>
+                <w:t xml:space="preserve">hal-03888865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heribert Reiners (1884-1960)</w:t>
+                <w:t xml:space="preserve">Georges Chenet (1881-1951)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Guyot-Bachy; Jean-Christophe Blanchard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de la Lorraine savante</w:t>
+              <w:t xml:space="preserve">Dictionnaire de la Lorraine savante (1500-1950)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Paraiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 263-264, 2022</w:t>
+              <w:t xml:space="preserve">, p. 94-96, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888876v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation des calcaires en plaquettes de la dalle d’Étain dans l'agglomération gallo-romaine de Senon (Meuse)</w:t>
               </w:r>
@@ -1271,382 +1271,382 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica, 1. Les campagnes du Nord-Est de la Gaule de la fin de l’Âge du fer à l’Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49, Ausonius éditions, pp.555-655, 2017, Mémoires, 978-2-35613-206-2</w:t>
+              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (49), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02369535v1</w:t>
+                <w:t xml:space="preserve">hal-03029596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Lorraine</w:t>
+                <w:t xml:space="preserve">Chapitre 12. La Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Reddé. </w:t>
+              <w:t xml:space="preserve">M. Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t>
+              <w:t xml:space="preserve">Gallia Rustica I. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.555-655, 2017, Mémoires 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029596v1</w:t>
+                <w:t xml:space="preserve">hal-01817839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 12. La Lorraine</w:t>
+                <w:t xml:space="preserve">La Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Brkojewitch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Reddé. </w:t>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica I. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius éditions, pp.555-655, 2017, Mémoires 49</w:t>
+              <w:t xml:space="preserve">Gallia Rustica, 1. Les campagnes du Nord-Est de la Gaule de la fin de l’Âge du fer à l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Ausonius éditions, pp.555-655, 2017, Mémoires, 978-2-35613-206-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817839v1</w:t>
+                <w:t xml:space="preserve">halshs-02369535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1765,178 +1765,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d’extraction, propriétés mécaniques et usages spécifiques des calcaires de la Dalle d’Etain dans l’agglomération gallo-romaine de Senon (Meuse)</w:t>
+                <w:t xml:space="preserve">Senon et Amel-sur-l’Etang (Meuse) : approche intégrée d’une agglomération secondaire et d’un sanctuaire périurbain de la cité des Médiomatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Viller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre à Pierre : économie de la pierre aux périodes historiques en Lorraine et régions limitrophes (1er siècle av. J.-C. – 17e siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">XXe colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468722v1</w:t>
+                <w:t xml:space="preserve">hal-02468725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senon et Amel-sur-l’Etang (Meuse) : approche intégrée d’une agglomération secondaire et d’un sanctuaire périurbain de la cité des Médiomatriques</w:t>
+                <w:t xml:space="preserve">Techniques d’extraction, propriétés mécaniques et usages spécifiques des calcaires de la Dalle d’Etain dans l’agglomération gallo-romaine de Senon (Meuse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">Pierre à Pierre : économie de la pierre aux périodes historiques en Lorraine et régions limitrophes (1er siècle av. J.-C. – 17e siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468725v1</w:t>
+                <w:t xml:space="preserve">hal-02468722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2030,290 +2030,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges de parcellaire antique révélés par le LiDAR dans les plaines argileuses de Lorraine (Plateau Lorrain et plaine de la Woëvre). État des connaissances et questionnements actuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan des connaissances et nouvelles perspectives sur les suburbia de Metz/ Divodurum durant l’Antiquité tardive, . Bordeaux, 10 juin 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remuer ciel et terre. Apport du LiDAR à l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude de l’ATEG : Les suburbia dans l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601430v1</w:t>
+                <w:t xml:space="preserve">hal-03880133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des connaissances et nouvelles perspectives sur les suburbia de Metz/ Divodurum durant l’Antiquité tardive, . Bordeaux, 10 juin 2022</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’agglomération antique de Senon-Amel (Meuse) : un laboratoire pour la confrontation de données de télédétection et de fouilles sédimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude de l’ATEG : Les suburbia dans l’Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GMPCA 2022. Thème 3 : Les outils méthodologiques communs, Session 3C : Imager les milieux, géophysique, imagerie haute résolution, analyse 3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880133v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération antique de Senon-Amel (Meuse) : un laboratoire pour la confrontation de données de télédétection et de fouilles sédimentaires</w:t>
+                <w:t xml:space="preserve">Les vestiges de parcellaire antique révélés par le LiDAR dans les plaines argileuses de Lorraine (Plateau Lorrain et plaine de la Woëvre). État des connaissances et questionnements actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA 2022. Thème 3 : Les outils méthodologiques communs, Session 3C : Imager les milieux, géophysique, imagerie haute résolution, analyse 3D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Remuer ciel et terre. Apport du LiDAR à l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601436v1</w:t>
+                <w:t xml:space="preserve">hal-03601430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2808,1965 +2808,1965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La céramique du second âge du Fer », in Sanson L. (dir.), Braguier S., Laffite J.-D., Monnier A., Ritz S., Wiethold J., Une occupation datée du Hallstatt et une ferme laténienne : Mars-la-Tour, Meurthe-et-Moselle, Sur le Pré Labarre, Rue de Tronville, Grand Est, rapport de fouille archéologique préventive, Metz : INRAP GE, 2022, p. 171-188.</w:t>
+                <w:t xml:space="preserve">Boulay-Moselle, Moselle, RD19-rue Maillard, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 42 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880130v1</w:t>
+                <w:t xml:space="preserve">hal-03880092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florange, lotissement Saint-Pierre, Moselle, Grand Est : Occupation multiphasée et stratifiée en rive gauche de la Moselle, du Néolithique à l’époque moderne, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 138 p.</w:t>
+                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Allamont, L’Enfer : une occupation rurale tardo-laténienne et antique dans la plaine de la Woëvre, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 103 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Franck</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880096v1</w:t>
+                <w:t xml:space="preserve">hal-03880121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Moselle, Hestroff, Hochwald, piste forestière, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 52 p.</w:t>
+                <w:t xml:space="preserve">« La céramique du second âge du Fer », in Thomas S. (dir.), Ritz S., Wiethold J., Grand Est, Meuse, Villerupt, Cantebonne, 2e tranche, rapport de diagnostic, Metz : INRAP GE, 2022, p. 54-58.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03880116v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Beuvillers, 1 rue de Bellevue : Des murets de parcellaire modernes ou contemporains, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 52 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Moselle, Veckring, rue de l’École : Un bâtiment sur poteaux et une fosse d’extraction protohistoriques, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 70 p.</w:t>
+                <w:t xml:space="preserve">Grand Est, Moselle, Hestroff, Hochwald, piste forestière, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 52 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880117v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Épiez-sur-Chiers, Grande rue, chemin départemental 29C, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 44 p.</w:t>
+                <w:t xml:space="preserve">« La céramique du second âge du Fer », in Sanson L. (dir.), Braguier S., Laffite J.-D., Monnier A., Ritz S., Wiethold J., Une occupation datée du Hallstatt et une ferme laténienne : Mars-la-Tour, Meurthe-et-Moselle, Sur le Pré Labarre, Rue de Tronville, Grand Est, rapport de fouille archéologique préventive, Metz : INRAP GE, 2022, p. 171-188.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880120v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La vaisselle en céramique », « Les terres cuites architecturales », in Viller S. (dir.), Niveaux archéologiques affleurant en coeur d’ilot : 1 bis rue du Clos Friaque, Grand Est, Meurthe-et-Moselle, Mars-la-Tour, Clos Friaque, rapport de diagnostic, Metz : INRAP GE, 2022, p. 59-68.</w:t>
+                <w:t xml:space="preserve">Florange, lotissement Saint-Pierre, Moselle, Grand Est : Occupation multiphasée et stratifiée en rive gauche de la Moselle, du Néolithique à l’époque moderne, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 138 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03607805v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La vaisselle en céramique », « Les terres cuites architecturales », in Vermard L. (dir.), Laffite J.-D., Ritz S., Grand Est, Sivry-sur-Meuse, RD 964, rapport de diagnostic, Metz : INRAP GE, 2022, p. 65-79.</w:t>
+                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Épiez-sur-Chiers, Grande rue, chemin départemental 29C, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 44 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2022</w:t>
+              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03607800v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La céramique du second âge du Fer », in Vermard L. (dir.), Braguier S., Juncker J., Pernot P., Ritz S., Tegel W., Grand Est, Meuse, Mouzay, Le Châtelet, rapport de diagnostic, Metz : INRAP GE, 2022, p. 60-67.</w:t>
+                <w:t xml:space="preserve">Grand Est, Moselle, Veckring, rue de l’École : Un bâtiment sur poteaux et une fosse d’extraction protohistoriques, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 70 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2022</w:t>
+              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03613095v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrange, rue des Vignes, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 45 p.</w:t>
+                <w:t xml:space="preserve">« La vaisselle en céramique », « Les terres cuites architecturales », in Viller S. (dir.), Niveaux archéologiques affleurant en coeur d’ilot : 1 bis rue du Clos Friaque, Grand Est, Meurthe-et-Moselle, Mars-la-Tour, Clos Friaque, rapport de diagnostic, Metz : INRAP GE, 2022, p. 59-68.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03880093v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrange, Auf den Wisen, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 43 p.</w:t>
+                <w:t xml:space="preserve">« La vaisselle en céramique », « Les terres cuites architecturales », in Vermard L. (dir.), Laffite J.-D., Ritz S., Grand Est, Sivry-sur-Meuse, RD 964, rapport de diagnostic, Metz : INRAP GE, 2022, p. 65-79.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03880095v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Moselle, Boulay, RD 19B – Projet de méthanisation, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 44 p.</w:t>
+                <w:t xml:space="preserve">« La céramique du second âge du Fer », in Vermard L. (dir.), Braguier S., Juncker J., Pernot P., Ritz S., Tegel W., Grand Est, Meuse, Mouzay, Le Châtelet, rapport de diagnostic, Metz : INRAP GE, 2022, p. 60-67.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03880118v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulay-Moselle, Moselle, RD19-rue Maillard, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 42 p.</w:t>
+                <w:t xml:space="preserve">Entrange, rue des Vignes, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 45 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880092v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Allamont, L’Enfer : une occupation rurale tardo-laténienne et antique dans la plaine de la Woëvre, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 103 p.</w:t>
+                <w:t xml:space="preserve">Entrange, Auf den Wisen, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 43 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03880121v1</w:t>
+                <w:t xml:space="preserve">hal-03880095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La céramique du second âge du Fer », in Thomas S. (dir.), Ritz S., Wiethold J., Grand Est, Meuse, Villerupt, Cantebonne, 2e tranche, rapport de diagnostic, Metz : INRAP GE, 2022, p. 54-58.</w:t>
+                <w:t xml:space="preserve">Grand Est, Moselle, Boulay, RD 19B – Projet de méthanisation, rapport de diagnostic archéologique, Metz : INRAP GE, 2022, 44 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2022</w:t>
+              <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607795v1</w:t>
+                <w:t xml:space="preserve">hal-03880118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Deneuvre, 4 rue de la Rochotte</w:t>
+                <w:t xml:space="preserve">Hambach et Willerwald, Moselle, ZAC Europôle 2, Grand Est : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407797v1</w:t>
+                <w:t xml:space="preserve">hal-03407832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avril, Meurthe-et-Moselle, À la Bonne Cuche, Grand Est : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Grand Est, Moselle, Faulquemont, Wintersheck, tranche 1. L’occupation diachronique de la rive gauche de la Nied allemande, du Néolithique moyen à l’époque carolingienne, rapport de diagnostic archéologique, Metz : Inrap GE, 2021, 105 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Griette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407815v1</w:t>
+                <w:t xml:space="preserve">hal-03880091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Moselle, Epping, Lotissement Neuergarten, 2e tranche. La suite d’un petit établissement rural de l’âge du Bronze final diagnostiqué en 2019</w:t>
+                <w:t xml:space="preserve">« Le mobilier céramique antique », in Vermard L. (dir.), Verdun, Meuse, À la Garde de Dieu, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2021, p. 62-75.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03457389v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Moselle, Faulquemont, Wintersheck, tranche 1. L’occupation diachronique de la rive gauche de la Nied allemande, du Néolithique moyen à l’époque carolingienne</w:t>
+                <w:t xml:space="preserve">Cerville, Derrière le Haut, Rue du Haut des Vergers, Grand Est : Un réseau de drainage d’époque indéterminée et des indices d’occupation de la Protohistoire à l’époque moderne piégés dans les colluvions, rapport de diagnostic archéologique, Metz : INRAP GE, 2020, 67 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03457398v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerville, Derrière le Haut, Rue du Haut des Vergers, Grand Est : Un réseau de drainage d’époque indéterminée et des indices d’occupation de la Protohistoire à l’époque moderne piégés dans les colluvions, rapport de diagnostic archéologique, Metz : INRAP GE, 2020, 67 p.</w:t>
+                <w:t xml:space="preserve">Grand Est, Moselle, Wittring, Stockwald-Hohmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GE. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03880060v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Moselle, Wittring, Stockwald-Hohmark</w:t>
+                <w:t xml:space="preserve">Avril, Meurthe-et-Moselle, À la Bonne Cuche, Grand Est : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457392v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le mobilier céramique antique », in Vermard L. (dir.), Verdun, Meuse, À la Garde de Dieu, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2021, p. 62-75.</w:t>
+                <w:t xml:space="preserve">Grand Est, Meurthe-et-Moselle, Deneuvre, 4 rue de la Rochotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03407813v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hambach et Willerwald, Moselle, ZAC Europôle 2, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2021, 82 p.</w:t>
+                <w:t xml:space="preserve">Grand Est, Moselle, Epping, Lotissement Neuergarten, 2e tranche. La suite d’un petit établissement rural de l’âge du Bronze final diagnostiqué en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">INRAP Grand Est. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03880090v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des vestiges de parcellaire ancien conservés sous le couvert forestier. Bois-de-Haye, Meurthe-et-Moselle, ZA Parc de Haye, allée des Acacias, Grand Est : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Grand Est, Moselle, Faulquemont, Wintersheck, tranche 1. L’occupation diachronique de la rive gauche de la Nied allemande, du Néolithique moyen à l’époque carolingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407786v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bâtiment de La Tène C/D en rive gauche de la Meurthe : Laneuveville-devant-Nancy, Meurthe-et-Moselle, Le Vaquené, Grand Est : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Hambach et Willerwald, Moselle, ZAC Europôle 2, Grand Est, rapport de diagnostic archéologique, Metz : INRAP GE, 2021, 82 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03407762v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hambach et Willerwald, Moselle, ZAC Europôle 2, Grand Est : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Un bâtiment de La Tène C/D en rive gauche de la Meurthe : Laneuveville-devant-Nancy, Meurthe-et-Moselle, Le Vaquené, Grand Est : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407832v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est, Moselle, Faulquemont, Wintersheck, tranche 1. L’occupation diachronique de la rive gauche de la Nied allemande, du Néolithique moyen à l’époque carolingienne, rapport de diagnostic archéologique, Metz : Inrap GE, 2021, 105 p.</w:t>
+                <w:t xml:space="preserve">Des vestiges de parcellaire ancien conservés sous le couvert forestier. Bois-de-Haye, Meurthe-et-Moselle, ZA Parc de Haye, allée des Acacias, Grand Est : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Griette</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03880091v1</w:t>
+                <w:t xml:space="preserve">hal-03407786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerville, Derrière le Haut, Rue du Haut des Vergers, Grand Est : Un réseau de drainage d’époque indéterminée et des indices d’occupation de la Protohistoire à l’époque moderne piégés dans les colluvions : rapport de diagnostic</w:t>
               </w:r>
@@ -4884,51 +4884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ville sous le village</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5281,51 +5281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine (Nancy); Service régional de l'Archéologie de Lorraine (Metz). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5364,51 +5364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agglomération antique de Senon-Amel (Meuse) : programme de prospection thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5563,51 +5563,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D60341D"/>
+    <w:nsid w:val="6FCE585F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5794,51 +5794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-ritz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2728-2031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197593097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03121894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dreier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sztuka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601443v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trommenschlager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03878917" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Billaudeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacob" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Milerski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lafosse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880096v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Franck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607805v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607795v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457398v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407786v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880091v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klag" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Griette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407779v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Martin-Ripoll" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02155337v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge F&#233;vrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pieters" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02119559v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Thouvenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02119558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02119554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mourot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-ritz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2728-2031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197593097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03121894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dreier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sztuka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601443v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trommenschlager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03878917" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888865v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Billaudeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacob" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Milerski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lafosse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880092v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880130v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Franck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880117v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607805v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880093v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880118v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klag" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Griette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407813v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880060v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457398v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407786v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407779v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02468803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Martin-Ripoll" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02155337v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge F&#233;vrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pieters" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02119559v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Thouvenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02119558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02119554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mourot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>