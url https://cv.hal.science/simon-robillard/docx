--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -1598,51 +1598,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dérivation formelle et extraction d'un programme data-parallèle pour le problème des valeurs inférieures les plus proches</w:t>
+                <w:t xml:space="preserve">Formal Derivation and Extraction of a Parallel Program for the All Nearest Smaller Values Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Robillard</w:t>
@@ -1673,97 +1673,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joeffrey Legaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979092v1</w:t>
+                <w:t xml:space="preserve">hal-00905950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Derivation and Extraction of a Parallel Program for the All Nearest Smaller Values Problem</w:t>
+                <w:t xml:space="preserve">Dérivation formelle et extraction d'un programme data-parallèle pour le problème des valeurs inférieures les plus proches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Robillard</w:t>
@@ -1794,73 +1794,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joeffrey Legaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905950v1</w:t>
+                <w:t xml:space="preserve">hal-00979092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powerlists in Coq: Programming and Reasoning</w:t>
               </w:r>
@@ -2599,51 +2599,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E88E6AAC"/>
+    <w:nsid w:val="057C51A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2830,51 +2830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-robillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4751-380X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://simon-robillard.net/publications.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3595376" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Waldmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Blanchette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09621-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Chardet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102582" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05239240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximos Skandalis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Abzianidze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04572043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arfi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.414.2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589573v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cailler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rosain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10769-6_22" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99429-7_15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51074-9_18" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Christian Blanchette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peltier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105119v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tesson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Legaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Niculescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Servantie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654817v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32a2fe14ad750c01d73d2bd101ef0c2f2e440f62;origin=https://hal.archives-ouvertes.fr/hal-04654817;visit=swh:1:snp:ad21f1e90f6cf2549821eb2142ab6657817241f1;anchor=swh:1:rel:9689c8ed0577d56bfb7885c6ed94e9ce0020eca3;path=/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804667v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jur&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8592c246d5893a9ae4d43e92f3c6b4919e35ec7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-robillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4751-380X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://simon-robillard.net/publications.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3595376" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Waldmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Blanchette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09621-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Chardet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102582" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05239240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximos Skandalis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Abzianidze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04572043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arfi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.414.2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589573v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cailler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rosain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10769-6_22" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99429-7_15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51074-9_18" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Christian Blanchette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peltier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105119v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tesson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Legaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Niculescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Servantie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654817v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32a2fe14ad750c01d73d2bd101ef0c2f2e440f62;origin=https://hal.archives-ouvertes.fr/hal-04654817;visit=swh:1:snp:ad21f1e90f6cf2549821eb2142ab6657817241f1;anchor=swh:1:rel:9689c8ed0577d56bfb7885c6ed94e9ce0020eca3;path=/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804667v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jur&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8592c246d5893a9ae4d43e92f3c6b4919e35ec7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>