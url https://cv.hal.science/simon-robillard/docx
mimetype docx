--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1598,51 +1598,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Derivation and Extraction of a Parallel Program for the All Nearest Smaller Values Problem</w:t>
+                <w:t xml:space="preserve">Dérivation formelle et extraction d'un programme data-parallèle pour le problème des valeurs inférieures les plus proches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Robillard</w:t>
@@ -1673,97 +1673,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joeffrey Legaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905950v1</w:t>
+                <w:t xml:space="preserve">hal-00979092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dérivation formelle et extraction d'un programme data-parallèle pour le problème des valeurs inférieures les plus proches</w:t>
+                <w:t xml:space="preserve">Formal Derivation and Extraction of a Parallel Program for the All Nearest Smaller Values Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Robillard</w:t>
@@ -1794,73 +1794,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joeffrey Legaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979092v1</w:t>
+                <w:t xml:space="preserve">hal-00905950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powerlists in Coq: Programming and Reasoning</w:t>
               </w:r>
@@ -2599,51 +2599,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="057C51A2"/>
+    <w:nsid w:val="BB839118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2830,51 +2830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-robillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4751-380X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://simon-robillard.net/publications.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3595376" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Waldmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Blanchette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09621-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Chardet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102582" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05239240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximos Skandalis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Abzianidze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04572043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arfi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.414.2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589573v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cailler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rosain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10769-6_22" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99429-7_15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51074-9_18" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Christian Blanchette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peltier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105119v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tesson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Legaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Niculescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Servantie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654817v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32a2fe14ad750c01d73d2bd101ef0c2f2e440f62;origin=https://hal.archives-ouvertes.fr/hal-04654817;visit=swh:1:snp:ad21f1e90f6cf2549821eb2142ab6657817241f1;anchor=swh:1:rel:9689c8ed0577d56bfb7885c6ed94e9ce0020eca3;path=/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804667v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jur&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8592c246d5893a9ae4d43e92f3c6b4919e35ec7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-robillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4751-380X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://simon-robillard.net/publications.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3595376" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Waldmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Blanchette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09621-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Chardet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102582" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05239240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximos Skandalis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Abzianidze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04572043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arfi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.414.2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589573v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cailler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rosain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10769-6_22" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99429-7_15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51074-9_18" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Christian Blanchette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peltier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105119v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tesson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Legaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Niculescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Servantie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654817v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32a2fe14ad750c01d73d2bd101ef0c2f2e440f62;origin=https://hal.archives-ouvertes.fr/hal-04654817;visit=swh:1:snp:ad21f1e90f6cf2549821eb2142ab6657817241f1;anchor=swh:1:rel:9689c8ed0577d56bfb7885c6ed94e9ce0020eca3;path=/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804667v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jur&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8592c246d5893a9ae4d43e92f3c6b4919e35ec7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>