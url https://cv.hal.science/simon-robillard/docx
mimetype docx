--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -717,51 +717,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Retoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computational Semantics (IWCS 2025)</w:t>
+              <w:t xml:space="preserve">IWCS 2025 - 16th International Conference on Computational Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Heinrich Heine University (HHU) Düsseldorf; ACL Special Interest Group on Computational Semantics (SIGSEM), Sep 2025, Düsseldorf, Germany. pp.242-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2599,51 +2599,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB839118"/>
+    <w:nsid w:val="01F8C2D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>