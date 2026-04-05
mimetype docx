--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -100,321 +100,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Trends, Future Prospects and Constraints of Whole Microalgae and Their Fractions as a Functional Feed Ingredient for Animals</w:t>
+                <w:t xml:space="preserve">Réduction des émissions de méthane entérique chez les ruminants : enjeux, solutions et perspectives à l’échelle de l’animal et des systèmes d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sietse-Jan Koopmans</w:t>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Roques</w:t>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo Zaccaria</w:t>
+                <w:t xml:space="preserve">Mohamed Habibou Assouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemarie Mens</w:t>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumya Kanti Kar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 39 (1), pp.9470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpn.70042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2026.39.1.9470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538235v1</w:t>
+                <w:t xml:space="preserve">hal-05526674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des émissions de méthane entérique chez les ruminants : enjeux, solutions et perspectives à l’échelle de l’animal et des systèmes d’élevage</w:t>
+                <w:t xml:space="preserve">Current Trends, Future Prospects and Constraints of Whole Microalgae and Their Fractions as a Functional Feed Ingredient for Animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Sietse-Jan Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donato Andueza</w:t>
+                <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Habibou Assouma</w:t>
+                <w:t xml:space="preserve">Edoardo Zaccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+                <w:t xml:space="preserve">Annemarie Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Boichard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soumya Kanti Kar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 39 (1), pp.9470. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2026.39.1.9470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpn.70042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526674v1</w:t>
+                <w:t xml:space="preserve">hal-05538235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm conditions shape microbial communities and their association with methane intensity in dairy cattle: insights from the rumen microbiome at the community level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisanne Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -517,51 +517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of pure shift NMR methods for the analysis of complex metabolite mixtures with a benchtop NMR spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mandral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -634,51 +634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Enteric Methane Mitigation and the Long Road to Sustainable Ruminant Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -762,295 +762,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of agroecology practices on rumen microbiota associated with methane emission in dairy cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New alternative ingredients and genetic selection are the next game changers in rainbow trout nutrition: a metabolomics appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan van Riel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dirkjan Schokker</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2023.115716⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.19634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46809-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182753v1</w:t>
+                <w:t xml:space="preserve">hal-04305424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New alternative ingredients and genetic selection are the next game changers in rainbow trout nutrition: a metabolomics appraisal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of agroecology practices on rumen microbiota associated with methane emission in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisanne Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Johan van Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bossers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirkjan Schokker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.19634. </w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 303, pp.115716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46809-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2023.115716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305424v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
               </w:r>
@@ -1170,77 +1170,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Feeding 0.8% Dried Powdered Chlorella vulgaris Biomass on Growth Performance, Immune Response, and Intestinal Morphology during Grower Phase in Broiler Chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sietse-Jan Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan van Harn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1304,77 +1304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical assessment of metabolism and related growth and quality traits in trout fed spirulina-supplemented plant-based diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1438,64 +1438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton-NMR Metabolomics of Rainbow Trout Fed a Plant-Based Diet Supplemented with Graded Levels of a Protein-Rich Yeast Fraction Reveal Several Metabolic Processes Involved in Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,64 +1572,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Metabolomics for Assessing the Effect of Insect (Hermetia illucens) Protein Extract on Rainbow Trout Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guimas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1706,90 +1706,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics and fish nutrition: a review in the context of sustainable feed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1844,64 +1844,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing alternative feeds for rainbow trout (O. mykiss) by 1 H NMR metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2135,51 +2135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omic investigation to decipher host-microbiota relationships in dairy cattle in the context of methane inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2260,51 +2260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote des ruminants tiraillé entre attentes de durabilité et de performance des élevages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des microbiotes de l'environnement au microbiote intestinal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2342,51 +2342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2454,77 +2454,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RMN métabolomique, aliments et nutrition : quelques exemples de la plateforme Métabolome-MetaboHUB -Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2579,51 +2579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR-based metabolomics workflow for quality and effect assessment of alternative plant-based diets in rainbow trout.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2631,51 +2631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes JS du Réseau Francophone de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFMF, May 2018, Liège, Belgium</w:t>
@@ -2704,90 +2704,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the adaptation of rainbow trout metabolome to novel aquafeeds by H-NMR metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2829,77 +2829,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR-based metabolomics at Bordeaux Metabolome Facility: 4 short stories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2954,90 +2954,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative 1H-NMR metabolomic investigation of the effect of alternative diets on rainbow trout plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3079,90 +3079,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR metabolomic investigation of the effect of alternative diets on rainbow trout plasma profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3236,90 +3236,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE RELATIONSHIP BETWEEN BUCCAL MICROBIOTA AND METHANE EMISSION OF HOLSTEIN FRIESIAN DAMS AND THEIR CALVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanne Van Gastelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmen Van Laar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Kanti Kar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3361,90 +3361,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la métabolomique par 1H-RMN pour le développement de nouveaux aliments chez la truite arc en ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3480,320 +3480,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR-based metabolomics workflow for characterization and effect assessment of alternative plant-based diets on plasma and microbiote in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Metabolomic application in fish nutrition: profiling novel aquaculture feeds and assessing their impact on rainbow trout plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simon Roques</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAR - European Magnetic Resonance Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160639v1</w:t>
+                <w:t xml:space="preserve">hal-02161578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic application in fish nutrition: profiling novel aquaculture feeds and assessing their impact on rainbow trout plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">NMR-based metabolomics workflow for characterization and effect assessment of alternative plant-based diets on plasma and microbiote in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAR - European Magnetic Resonance Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161578v1</w:t>
+                <w:t xml:space="preserve">hal-02160639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of alternative diets for farmed rainbow trout (Oncorhynchus mykiss) by H-NMR metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3861,51 +3861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3986,51 +3986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4111,77 +4111,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of the first NMR ring test inside MetaboHUB IA project on NMR acquisition and annotation of the NIST standard reference material of human plasma (SRM1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4405,51 +4405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietse-Jan Koopmans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Zaccaria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Mens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Kanti Kar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.70042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne Koning" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bossers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van Gastelen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirkjan Schokker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frmbi.2025.1540197" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mandral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ay00006h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-021022-024931" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Riel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2023.115716" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Harn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus van Krimpen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12091114" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12316" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Sergent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kurz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1454-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Dechamp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Gbenou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehornoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Samir Dou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yanibada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Madji Hounoum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058513v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154627v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786826v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clave" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Van Gastelen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen Van Laar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bosser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161578v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marchand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886393v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietse-Jan Koopmans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Zaccaria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Mens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Kanti Kar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.70042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne Koning" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bossers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van Gastelen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirkjan Schokker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frmbi.2025.1540197" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mandral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ay00006h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-021022-024931" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Riel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2023.115716" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Harn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus van Krimpen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12091114" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12316" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Sergent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kurz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1454-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Dechamp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Gbenou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehornoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Samir Dou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yanibada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Madji Hounoum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058513v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154627v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786826v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clave" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Van Gastelen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen Van Laar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bosser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marchand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886393v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>