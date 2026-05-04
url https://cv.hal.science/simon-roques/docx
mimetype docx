--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1030,295 +1030,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Feeding 0.8% Dried Powdered Chlorella vulgaris Biomass on Growth Performance, Immune Response, and Intestinal Morphology during Grower Phase in Broiler Chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sietse-Jan Koopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Paulhe</w:t>
+                <w:t xml:space="preserve">Jan van Harn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Marinus van Krimpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani12091114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695453v1</w:t>
+                <w:t xml:space="preserve">hal-04318596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Feeding 0.8% Dried Powdered Chlorella vulgaris Biomass on Growth Performance, Immune Response, and Intestinal Morphology during Grower Phase in Broiler Chickens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annemarie Mens</w:t>
+                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan van Harn</w:t>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinus van Krimpen</w:t>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (9), pp.1114. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani12091114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318596v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical assessment of metabolism and related growth and quality traits in trout fed spirulina-supplemented plant-based diets</w:t>
               </w:r>
@@ -2698,301 +2698,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the adaptation of rainbow trout metabolome to novel aquafeeds by H-NMR metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NMR-based metabolomics at Bordeaux Metabolome Facility: 4 short stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Clave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2019. 15. Annual Conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">A Franco-Israeli Symposium in Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rehovot, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154627v1</w:t>
+                <w:t xml:space="preserve">hal-02786826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR-based metabolomics at Bordeaux Metabolome Facility: 4 short stories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the adaptation of rainbow trout metabolome to novel aquafeeds by H-NMR metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Clave</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Franco-Israeli Symposium in Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rehovot, Israel</w:t>
+              <w:t xml:space="preserve">Metabolomics 2019. 15. Annual Conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786826v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative 1H-NMR metabolomic investigation of the effect of alternative diets on rainbow trout plasma</w:t>
+                <w:t xml:space="preserve">1H-NMR metabolomic investigation of the effect of alternative diets on rainbow trout plasma profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
@@ -3027,97 +3027,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. ISFNF International Symposium on Fish Nutrition and Feeding "40 years of research in fish nutrition"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. 848 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831458v1</w:t>
+                <w:t xml:space="preserve">hal-01913018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomic investigation of the effect of alternative diets on rainbow trout plasma profiles</w:t>
+                <w:t xml:space="preserve">Integrative 1H-NMR metabolomic investigation of the effect of alternative diets on rainbow trout plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
@@ -3152,73 +3152,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. 848 p</w:t>
+              <w:t xml:space="preserve">18. ISFNF International Symposium on Fish Nutrition and Feeding "40 years of research in fish nutrition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913018v1</w:t>
+                <w:t xml:space="preserve">hal-01831458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4405,51 +4405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietse-Jan Koopmans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Zaccaria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Mens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Kanti Kar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.70042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne Koning" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bossers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van Gastelen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirkjan Schokker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frmbi.2025.1540197" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mandral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ay00006h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-021022-024931" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Riel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2023.115716" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Harn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus van Krimpen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12091114" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12316" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Sergent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kurz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1454-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Dechamp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Gbenou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehornoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Samir Dou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yanibada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Madji Hounoum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058513v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154627v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786826v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clave" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Van Gastelen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen Van Laar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bosser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marchand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886393v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietse-Jan Koopmans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Zaccaria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Mens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Kanti Kar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.70042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne Koning" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bossers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van Gastelen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirkjan Schokker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frmbi.2025.1540197" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mandral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ay00006h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-021022-024931" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Riel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2023.115716" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Harn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus van Krimpen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12091114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12316" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Sergent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kurz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1454-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Dechamp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Gbenou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehornoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Samir Dou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yanibada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Madji Hounoum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058513v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786826v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clave" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Van Gastelen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen Van Laar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bosser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marchand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886393v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>