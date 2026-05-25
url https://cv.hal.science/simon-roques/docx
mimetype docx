--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -100,321 +100,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des émissions de méthane entérique chez les ruminants : enjeux, solutions et perspectives à l’échelle de l’animal et des systèmes d’élevage</w:t>
+                <w:t xml:space="preserve">Current Trends, Future Prospects and Constraints of Whole Microalgae and Their Fractions as a Functional Feed Ingredient for Animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Sietse-Jan Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donato Andueza</w:t>
+                <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Habibou Assouma</w:t>
+                <w:t xml:space="preserve">Edoardo Zaccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+                <w:t xml:space="preserve">Annemarie Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Boichard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soumya Kanti Kar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 39 (1), pp.9470. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2026.39.1.9470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpn.70042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526674v1</w:t>
+                <w:t xml:space="preserve">hal-05538235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Trends, Future Prospects and Constraints of Whole Microalgae and Their Fractions as a Functional Feed Ingredient for Animals</w:t>
+                <w:t xml:space="preserve">Réduction des émissions de méthane entérique chez les ruminants : enjeux, solutions et perspectives à l’échelle de l’animal et des systèmes d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sietse-Jan Koopmans</w:t>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Roques</w:t>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo Zaccaria</w:t>
+                <w:t xml:space="preserve">Mohamed Habibou Assouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemarie Mens</w:t>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumya Kanti Kar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 39 (1), pp.9470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpn.70042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2026.39.1.9470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538235v1</w:t>
+                <w:t xml:space="preserve">hal-05526674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm conditions shape microbial communities and their association with methane intensity in dairy cattle: insights from the rumen microbiome at the community level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisanne Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -517,51 +517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of pure shift NMR methods for the analysis of complex metabolite mixtures with a benchtop NMR spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mandral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -634,51 +634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Enteric Methane Mitigation and the Long Road to Sustainable Ruminant Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -762,351 +762,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New alternative ingredients and genetic selection are the next game changers in rainbow trout nutrition: a metabolomics appraisal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of agroecology practices on rumen microbiota associated with methane emission in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisanne Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Johan van Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bossers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirkjan Schokker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46809-2⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 303, pp.115716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2023.115716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305424v1</w:t>
+                <w:t xml:space="preserve">hal-04182753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of agroecology practices on rumen microbiota associated with methane emission in dairy cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">New alternative ingredients and genetic selection are the next game changers in rainbow trout nutrition: a metabolomics appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lisanne Koning</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan van Riel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dirkjan Schokker</w:t>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 303, pp.115716. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.19634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2023.115716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46809-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182753v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Feeding 0.8% Dried Powdered Chlorella vulgaris Biomass on Growth Performance, Immune Response, and Intestinal Morphology during Grower Phase in Broiler Chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sietse-Jan Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan van Harn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1304,77 +1304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical assessment of metabolism and related growth and quality traits in trout fed spirulina-supplemented plant-based diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1438,64 +1438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton-NMR Metabolomics of Rainbow Trout Fed a Plant-Based Diet Supplemented with Graded Levels of a Protein-Rich Yeast Fraction Reveal Several Metabolic Processes Involved in Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,64 +1572,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Metabolomics for Assessing the Effect of Insect (Hermetia illucens) Protein Extract on Rainbow Trout Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guimas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1706,90 +1706,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics and fish nutrition: a review in the context of sustainable feed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1844,64 +1844,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing alternative feeds for rainbow trout (O. mykiss) by 1 H NMR metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2135,51 +2135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omic investigation to decipher host-microbiota relationships in dairy cattle in the context of methane inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2260,51 +2260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote des ruminants tiraillé entre attentes de durabilité et de performance des élevages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des microbiotes de l'environnement au microbiote intestinal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2342,51 +2342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2454,77 +2454,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RMN métabolomique, aliments et nutrition : quelques exemples de la plateforme Métabolome-MetaboHUB -Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2579,51 +2579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR-based metabolomics workflow for quality and effect assessment of alternative plant-based diets in rainbow trout.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2631,51 +2631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes JS du Réseau Francophone de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFMF, May 2018, Liège, Belgium</w:t>
@@ -2704,77 +2704,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR-based metabolomics at Bordeaux Metabolome Facility: 4 short stories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2829,90 +2829,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the adaptation of rainbow trout metabolome to novel aquafeeds by H-NMR metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2954,90 +2954,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR metabolomic investigation of the effect of alternative diets on rainbow trout plasma profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3079,90 +3079,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative 1H-NMR metabolomic investigation of the effect of alternative diets on rainbow trout plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3236,90 +3236,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE RELATIONSHIP BETWEEN BUCCAL MICROBIOTA AND METHANE EMISSION OF HOLSTEIN FRIESIAN DAMS AND THEIR CALVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanne Van Gastelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmen Van Laar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Kanti Kar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3361,90 +3361,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la métabolomique par 1H-RMN pour le développement de nouveaux aliments chez la truite arc en ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3480,320 +3480,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic application in fish nutrition: profiling novel aquaculture feeds and assessing their impact on rainbow trout plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">NMR-based metabolomics workflow for characterization and effect assessment of alternative plant-based diets on plasma and microbiote in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAR - European Magnetic Resonance Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161578v1</w:t>
+                <w:t xml:space="preserve">hal-02160639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR-based metabolomics workflow for characterization and effect assessment of alternative plant-based diets on plasma and microbiote in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Metabolomic application in fish nutrition: profiling novel aquaculture feeds and assessing their impact on rainbow trout plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simon Roques</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAR - European Magnetic Resonance Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160639v1</w:t>
+                <w:t xml:space="preserve">hal-02161578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of alternative diets for farmed rainbow trout (Oncorhynchus mykiss) by H-NMR metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3861,51 +3861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3986,51 +3986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4111,77 +4111,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of the first NMR ring test inside MetaboHUB IA project on NMR acquisition and annotation of the NIST standard reference material of human plasma (SRM1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4405,51 +4405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietse-Jan Koopmans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Zaccaria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Mens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Kanti Kar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.70042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne Koning" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bossers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van Gastelen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirkjan Schokker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frmbi.2025.1540197" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mandral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ay00006h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-021022-024931" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Riel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2023.115716" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Harn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus van Krimpen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12091114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12316" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Sergent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kurz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1454-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Dechamp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Gbenou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehornoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Samir Dou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yanibada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Madji Hounoum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058513v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786826v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clave" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Van Gastelen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen Van Laar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bosser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marchand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886393v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietse-Jan Koopmans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Zaccaria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Mens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Kanti Kar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.70042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne Koning" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bossers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van Gastelen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirkjan Schokker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frmbi.2025.1540197" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mandral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ay00006h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-021022-024931" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Riel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2023.115716" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Harn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus van Krimpen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12091114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12316" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Sergent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kurz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1454-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Dechamp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Gbenou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehornoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Samir Dou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yanibada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Madji Hounoum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058513v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786826v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clave" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Van Gastelen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen Van Laar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bosser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161578v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marchand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886393v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>