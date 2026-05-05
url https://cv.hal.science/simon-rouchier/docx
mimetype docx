--- v1 (2026-03-29)
+++ v2 (2026-05-05)
@@ -2612,261 +2612,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of concrete and mortar cracking by digital image correlation and acoustic emission</w:t>
+                <w:t xml:space="preserve">Influence of concrete fracture on the rain infiltration and thermal performance of building facades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Foray</w:t>
+                <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (6, SI), pp.467-477. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.340-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.787179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814468v1</w:t>
+                <w:t xml:space="preserve">hal-00798374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of concrete fracture on the rain infiltration and thermal performance of building facades</w:t>
+                <w:t xml:space="preserve">Characterisation of concrete and mortar cracking by digital image correlation and acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Foray</w:t>
+                <w:t xml:space="preserve">Genevieve Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61, pp.340-352. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (6, SI), pp.467-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.787179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798374v2</w:t>
+                <w:t xml:space="preserve">hal-01814468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of fracture patterns and hygric properties for moisture flow modelling in cracked concrete</w:t>
               </w:r>
@@ -2904,51 +2904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34, pp.54-62. </w:t>
@@ -2999,51 +2999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage monitoring in fibre reinforced mortar by combined digital image correlation and acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3129,51 +3129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of diffuse damage on the water vapour permeability of fibre reinforced mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4327,234 +4327,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des économies d'énergie dans un bâtiment en occupation : méthode de diagnostic à partir de mesures in situ et du DPE</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards an alternative cooling: Optimisation of the successive use of the cooling systems from passive to active -Development of design and control strategies of the hybrid cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud JAY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims, 2022, Châlons en Champagne, France</w:t>
+              <w:t xml:space="preserve">43rd AIVC conference "Ventilation, IEQ and health in sustainable buildings - 11th TightVent conference and the 9th venticool conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIVC, Aug 2022, Aalborg (DK), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018393v1</w:t>
+                <w:t xml:space="preserve">hal-04669395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an alternative cooling: Optimisation of the successive use of the cooling systems from passive to active -Development of design and control strategies of the hybrid cooling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation des économies d'énergie dans un bâtiment en occupation : méthode de diagnostic à partir de mesures in situ et du DPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Pacquaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd AIVC conference "Ventilation, IEQ and health in sustainable buildings - 11th TightVent conference and the 9th venticool conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIVC, Aug 2022, Aalborg (DK), Denmark</w:t>
+              <w:t xml:space="preserve">IBPSA France 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, 2022, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669395v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique du confort thermique estival dans un bureau naturellement ventilé</w:t>
               </w:r>
@@ -5279,51 +5279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5798,51 +5798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05517931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bal-Fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud JAY" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/2/022013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04619899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schreck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Machefert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111646" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04693507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pacquaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juricic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2024.2388218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekaina El Khattabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leconte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114371" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163054v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Sayegh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105645" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04692055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rabouille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;bault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113585" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.123109" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103534" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04250006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Esber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Demouge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108671" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oberl&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112211" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Merlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111776" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Artiges" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14185651" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025514v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.116582" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Casta&#241;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.01.045" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pajot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12193632" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oberl&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.02.043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.02.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pailha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Piot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.12.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.10.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souyri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Axaopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2017.09.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea B&#233;jat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2014.996608" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814468v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.787179" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798374v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762727v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.106" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-9967-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04577218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wurtz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04653216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Faure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2654/1/012048" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2654/1/012089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04512694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2654/1/012050" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04133191v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Musy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufrasnes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/9/092020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03663740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018393v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Haese" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369663v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018366v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30701" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638363v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01824244v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Battaglia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/tel-04845644v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761749v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00980172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10194" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05517931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bal-Fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud JAY" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/2/022013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04619899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schreck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Machefert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111646" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04693507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pacquaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juricic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2024.2388218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekaina El Khattabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leconte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114371" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163054v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Sayegh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105645" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04692055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rabouille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;bault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113585" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.123109" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103534" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04250006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Esber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Demouge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108671" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oberl&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112211" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Merlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111776" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Artiges" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14185651" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025514v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.116582" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Casta&#241;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.01.045" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pajot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12193632" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oberl&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.02.043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.02.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pailha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Piot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.12.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.10.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souyri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Axaopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2017.09.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea B&#233;jat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2014.996608" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798374v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.787179" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762727v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.106" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-9967-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04577218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wurtz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04653216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Faure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2654/1/012048" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2654/1/012089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04512694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2654/1/012050" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04133191v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Musy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufrasnes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/9/092020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03663740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Haese" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369663v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018366v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30701" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638363v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01824244v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Battaglia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/tel-04845644v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761749v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00980172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10194" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>