--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -66,5310 +66,5427 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of natural ventilation in office buildings: impact of climate, building properties and building use</w:t>
+                <w:t xml:space="preserve">In situ air change rate estimation from metabolic CO2 measurements and state-space modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bal-Fontaine</w:t>
+                <w:t xml:space="preserve">Cédric Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud JAY</w:t>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rouchier</w:t>
+                <w:t xml:space="preserve">Étienne Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/2/022013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2026.2660965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05517931v1</w:t>
+                <w:t xml:space="preserve">hal-05610265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ air change rate estimation from metabolic CO2 measurement. Summer experimental campaign in a single-family test house</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance of natural ventilation in office buildings: impact of climate, building properties and building use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bal-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud JAY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.111646⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Operation - Heating &amp; cooling systems, 3140, pp.022013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/2/022013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619899v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05517931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a building envelope Heat Transfer Coefficient in use: Bayesian approach to improve the inclusion of solar gains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Pacquaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud JAY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Pacquaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud JAY</w:t>
+                <w:t xml:space="preserve">Sarah Juricic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Challansonnex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19401493.2024.2388218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04693507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of occupant behavior on optimal multi-objective solutions for the design of low-energy buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekaina El Khattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sekaina El Khattabi</w:t>
+                <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Fraisse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 317, pp.114371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi objective optimization of detailed building models with Typical Short Sequences considering sequential and adaptive methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ air change rate estimation from metabolic CO2 measurement. Summer experimental campaign in a single-family test house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Machefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan Sayegh</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 118, pp.105645. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 259, pp.111646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.111646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163054v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sereine test: advances towards short and reproducible measurements of a whole building heat transfer coefficient</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi objective optimization of detailed building models with Typical Short Sequences considering sequential and adaptive methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Rabouille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Challansonnex</w:t>
+                <w:t xml:space="preserve">Hasan Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud JAY</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113585⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118, pp.105645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04692055v1</w:t>
+                <w:t xml:space="preserve">hal-04163054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational time reduction using detailed building models with Typical Short Sequences</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Sereine test: advances towards short and reproducible measurements of a whole building heat transfer coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Juricic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Challansonnex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud JAY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.123109⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 299, pp.113585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163058v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04692055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Workflow and Hidden Markov Energy-Signature Model for Measurement and Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (10), pp.3534. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15103534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady nodal modeling of building ventilation networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Computational time reduction using detailed building models with Typical Short Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2021.108671⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 244 (B), pp.123109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.123109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04250006v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a short perturbation method for on-site estimation of a building envelope thermal performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Juricic</w:t>
+                <w:t xml:space="preserve">Unsteady nodal modeling of building ventilation networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Esber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Goffart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Francois Demouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Oberlć</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112211⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 209, pp.108671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2021.108671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646685v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04250006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of phasing on multi-objective optimization of building stock energy retrofit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a short perturbation method for on-site estimation of a building envelope thermal performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Juricic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Merlet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+                <w:t xml:space="preserve">Pierre Oberlć</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 257, pp.111776. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111776⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 269, pp.112211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285996v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Inference of Dwellings Energy Signature at National Scale: Case of the French Residential Stock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of phasing on multi-objective optimization of building stock energy retrofit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud JAY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Artiges</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Wurtz</w:t>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14185651⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 257, pp.111776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625833v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of weather natural variability on the thermal characterisation of a building envelope</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bayesian Inference of Dwellings Energy Signature at National Scale: Case of the French Residential Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.116582⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (18), pp.5651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14185651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025514v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Monte Carlo for on-line parameter estimation of a lumped building energy model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of weather natural variability on the thermal characterisation of a building envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Juricic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.01.045⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288, pp.116582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.116582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486859v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025514v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach to Study District Thermal Flexibility Using Generative Modeling from Existing Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential Monte Carlo for on-line parameter estimation of a lumped building energy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Pajot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergio Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (19), pp.3632. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 187, pp.86 - 94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en12193632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.01.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509491v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of simplified building energy models for parameter estimation and forecasting: Stochastic versus deterministic modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Approach to Study District Thermal Flexibility Using Generative Modeling from Existing Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 134, pp.181-190. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (19), pp.3632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.02.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en12193632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739625v1</w:t>
+                <w:t xml:space="preserve">hal-02509491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving inverse problems in building physics: An overview of guidelines for a careful and optimal use of data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Calibration of simplified building energy models for parameter estimation and forecasting: Stochastic versus deterministic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Oberlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.02.009⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134, pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739623v1</w:t>
+                <w:t xml:space="preserve">hal-01739625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygric characterization of wood fiber insulation under uncertainty with dynamic measurements and Markov Chain Monte-Carlo algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Solving inverse problems in building physics: An overview of guidelines for a careful and optimal use of data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.12.012⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.178-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437146v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of wood-based materials: from material to room scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 132, pp.747-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making based on network visualization applied to building life cycle optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fraisse</w:t>
+                <w:t xml:space="preserve">Hygric characterization of wood fiber insulation under uncertainty with dynamic measurements and Markov Chain Monte-Carlo algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Souyri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Rouchier</w:t>
+                <w:t xml:space="preserve">Mickaël Pailha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2017.09.006⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.129-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814480v1</w:t>
+                <w:t xml:space="preserve">hal-01437146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the hygrothermal properties of a building envelope material by the Covariance Matrix Adaptation evolution strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Decision-making based on network visualization applied to building life cycle optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souyri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Axaopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timea Béjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19401493.2014.996608⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.565 - 573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288774v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of concrete fracture on the rain infiltration and thermal performance of building facades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification of the hygrothermal properties of a building envelope material by the Covariance Matrix Adaptation evolution strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Kedowide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Foray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+                <w:t xml:space="preserve">Timea Béjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.02.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2014.996608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798374v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of concrete and mortar cracking by digital image correlation and acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (6, SI), pp.467-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19648189.2013.787179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fracture patterns and hygric properties for moisture flow modelling in cracked concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of concrete fracture on the rain infiltration and thermal performance of building facades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Janssen</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.02.047⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.340-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795457v1</w:t>
+                <w:t xml:space="preserve">hal-00798374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage monitoring in fibre reinforced mortar by combined digital image correlation and acoustic emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of diffuse damage on the water vapour permeability of fibre reinforced mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.106⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93, pp.543-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-012-9967-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762727v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diffuse damage on the water vapour permeability of fibre reinforced mortar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Damage monitoring in fibre reinforced mortar by combined digital image correlation and acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.371-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762727v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-012-9967-2⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of fracture patterns and hygric properties for moisture flow modelling in cracked concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761767v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’une typologie de surfaces urbaines basée sur des paramètres morpho-climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire des Sciences de l'Ingénieur pour l'Environnement (LaSIE) de l'Université de La Rochelle, May 2024, La Rochelle – Ile d’Oléron, France. pp.447-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventilation naturelle par ouverture de fenêtre : analyse d'incertitude et de sensibilité dynamique du taux de renouvellement d'air dans le cas d'un bâtiment résidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards automated stochastic grey-box model calibration for Heat Transfer Coefficient inference</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamic modeling of airflow rate through window openings based on CO2 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th nordic symposium on building physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NSB 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Aalborg, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2654/1/012089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2654/1/012048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04653216v1</w:t>
+                <w:t xml:space="preserve">hal-05018418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling of airflow rate through window openings based on CO2 data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards automated stochastic grey-box model calibration for Heat Transfer Coefficient inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Juricic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Challansonnex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSB 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th nordic symposium on building physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aalborg, Denmark. pp.012048, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2654/1/012048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2654/1/012089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05018418v1</w:t>
+                <w:t xml:space="preserve">cea-04653216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical test bench to evaluate the influence of heat gains on the estimation of Heat Transfer Coefficient under occupied conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Pacquaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud JAY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Challansonnex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Pacquaut</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Juricic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th nordic symposium on building physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aaalborg, Denmark. pp.012050, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2654/1/012050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04512694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling of airflow rate through window openings based on CO2 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Nordic Symposium on Building Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-criteria review of mean radiant temperature evaluation models for urban thermal comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Merville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Dufrasnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISBAT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lausanne, Switzerland. pp.092020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2600/9/092020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique du confort thermique estival dans un bureau naturellement ventilé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence de la modélisation des occupants sur l'évaluation du confort d'été dans un bâtiment très basse consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekaina El Khattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Châlons en Champagne, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663740v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la modélisation des occupants sur l'évaluation du confort d'été dans un bâtiment très basse consommation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards an alternative cooling: Optimisation of the successive use of the cooling systems from passive to active -Development of design and control strategies of the hybrid cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud JAY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t>
+              <w:t xml:space="preserve">43rd AIVC conference "Ventilation, IEQ and health in sustainable buildings - 11th TightVent conference and the 9th venticool conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIVC, Aug 2022, Aalborg (DK), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771909v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an alternative cooling: Optimisation of the successive use of the cooling systems from passive to active -Development of design and control strategies of the hybrid cooling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des économies d'énergie dans un bâtiment en occupation : méthode de diagnostic à partir de mesures in situ et du DPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Pacquaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud JAY</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd AIVC conference "Ventilation, IEQ and health in sustainable buildings - 11th TightVent conference and the 9th venticool conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIVC, Aug 2022, Aalborg (DK), Denmark</w:t>
+              <w:t xml:space="preserve">IBPSA France 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, 2022, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669395v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des économies d'énergie dans un bâtiment en occupation : méthode de diagnostic à partir de mesures in situ et du DPE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse statistique du confort thermique estival dans un bureau naturellement ventilé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims, 2022, Châlons en Champagne, France</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Châlons en Champagne, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018393v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique du confort thermique estival dans un bureau naturellement ventilé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de certificats énergétiques et d'archétypes pour la génération de modèles thermiques de bâtiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bayesian approach to accounting for uncertain heating system efficiency in co-heating tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Juricic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Building Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bruges, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26868/25222708.2021.30701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369663v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian approach to accounting for uncertain heating system efficiency in co-heating tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Utilisation de certificats énergétiques et d'archétypes pour la génération de modèles thermiques de bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Juricic</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Building Simulation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018366v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de certiﬁcats énergétiques et d’archétypes pour la génération de modèles thermiques de bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Artiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of the decision space for an optimization of building retrofit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Building Physics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Syracuse, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de l'optimisation multi-objectif avec la simulation thermique dynamique pour la rénovation de parcs de bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles en thermique du bâtiment, réduction de modèles et approches inverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">moisture infiltration in fractures and consequences on the hygrothermal performance of building facades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building simulation conference 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, aix-les-bains, France. pp.3562-3569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5379,91 +5496,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical modelling for building energy performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Construction durable. Université savoie mont blanc, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04845644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5473,185 +5590,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal performance assessment of damaged building materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hygorthermal performance assessment of damaged building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Materials. Université Claude Bernard - Lyon I, 2012. English. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Architecture, space management. Université Claude Bernard - Lyon I, 2012. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012LYO10194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-00761749v2</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00980172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygorthermal performance assessment of damaged building materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hygrothermal performance assessment of damaged building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Architecture, space management. Université Claude Bernard - Lyon I, 2012. English. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2012LYO10194⟩</w:t>
+              <w:t xml:space="preserve">Materials. Université Claude Bernard - Lyon I, 2012. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-00980172v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00761749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5798,51 +5915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05517931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bal-Fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud JAY" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/2/022013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04619899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schreck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Machefert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111646" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04693507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pacquaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juricic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2024.2388218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekaina El Khattabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leconte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114371" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163054v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Sayegh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105645" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04692055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rabouille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;bault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113585" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.123109" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103534" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04250006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Esber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Demouge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108671" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oberl&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112211" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Merlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111776" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Artiges" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14185651" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025514v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.116582" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Casta&#241;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.01.045" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pajot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12193632" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oberl&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.02.043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.02.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pailha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Piot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.12.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.10.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souyri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Axaopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2017.09.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea B&#233;jat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2014.996608" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798374v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.787179" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762727v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.106" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-9967-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04577218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wurtz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04653216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Faure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2654/1/012048" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2654/1/012089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04512694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2654/1/012050" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04133191v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Musy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufrasnes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/9/092020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03663740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Haese" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369663v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018366v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30701" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638363v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01824244v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Battaglia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/tel-04845644v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761749v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00980172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10194" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05610265v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schreck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wurtz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2026.2660965" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05517931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bal-Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud JAY" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/2/022013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04693507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pacquaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juricic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2024.2388218" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekaina El Khattabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leconte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04619899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Machefert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Sayegh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105645" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04692055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rabouille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;bault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113585" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103534" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163058v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.123109" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04250006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Esber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Demouge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108671" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oberl&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112211" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Merlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111776" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Artiges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14185651" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025514v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.116582" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Casta&#241;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.01.045" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pajot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12193632" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oberl&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.02.043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.02.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Piot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.10.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pailha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.12.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souyri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Axaopoulos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2017.09.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea B&#233;jat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2014.996608" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.787179" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798374v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761767v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-9967-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762727v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.047" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04577218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2654/1/012089" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04653216v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Faure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2654/1/012048" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04512694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2654/1/012050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04133191v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Musy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufrasnes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/9/092020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Haese" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03663740v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05018366v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30701" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369663v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638363v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020102v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01824244v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Battaglia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985579v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/tel-04845644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00980172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10194" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761749v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>