--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -1708,563 +1708,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool gas and dust in M33: Results from the Herschel M33 extended survey (HERM33ES)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PACS and SPIRE photometer maps of M33: First results of the Herschel M33 extended survey (HERM33ES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buchbender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Xilouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Rosolowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014551⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484750v1</w:t>
+                <w:t xml:space="preserve">hal-00495852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACS and SPIRE photometer maps of M33: First results of the Herschel M33 extended survey (HERM33ES)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cool gas and dust in M33: Results from the Herschel M33 extended survey (HERM33ES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Braine</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Xilouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rosolowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L67. </w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495852v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of compact 250 \mu m emission and HII regions in M33 (HERM33ES)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Relaño</w:t>
+                <w:t xml:space="preserve">100 mum and 160 mum emission as resolved star-formation rate estimators in M33 (HERM33ES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Xilouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Boquien</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L68. </w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495875v1</w:t>
+                <w:t xml:space="preserve">hal-00495883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 mum and 160 mum emission as resolved star-formation rate estimators in M33 (HERM33ES)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of compact 250 \mu m emission and HII regions in M33 (HERM33ES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Verley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Relaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Xilouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boquien</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L70. </w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495883v1</w:t>
+                <w:t xml:space="preserve">hal-00495875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3702,51 +3702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rela&#241;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kennicutt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lisenfeld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hermelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Tabatabaei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Xilouris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kramer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boquien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abreu-Vicente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Burillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Relano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aalto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220683" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchbender" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Israel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garc&#237;a-Burillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219436" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Perez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calzetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertoldi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118282" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mookerjea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116447E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sengupta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Scott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdes Montenegro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219948" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116447" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henkel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Israel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/4/111" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Espada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Munoz-Mateos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil De Paz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabater" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/736/1/20" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gratier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Xilouris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosolowsky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014551" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014613" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014607" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014649" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Derhille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mauffrey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geeraert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dugeai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Verley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xilouris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880557v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00904918v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ORLE2087" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rela&#241;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kennicutt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lisenfeld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hermelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Tabatabaei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Xilouris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kramer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boquien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abreu-Vicente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Burillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Relano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aalto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220683" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchbender" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Israel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garc&#237;a-Burillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219436" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Perez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calzetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertoldi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118282" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mookerjea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116447E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sengupta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Scott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdes Montenegro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219948" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116447" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henkel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Israel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/4/111" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Espada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Munoz-Mateos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil De Paz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabater" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/736/1/20" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014613" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gratier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Xilouris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosolowsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014551" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014649" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014607" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Derhille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mauffrey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geeraert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dugeai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Verley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xilouris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880557v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00904918v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ORLE2087" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>