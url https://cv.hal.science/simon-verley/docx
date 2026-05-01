--- v1 (2026-04-04)
+++ v2 (2026-05-01)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust and gas power-spectrum in M33 (HERM33ES)</w:t>
+                <w:t xml:space="preserve">The Herschel M 33 extended survey (HerM33es): PACS spectroscopy of the star forming region BCLMP 302 (Corrigendum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Combes</w:t>
+                <w:t xml:space="preserve">B. Mookerjea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buchbender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Bertoldi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Verley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 539, pp.67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118282⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 537, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116447E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665193v1</w:t>
+                <w:t xml:space="preserve">hal-00664713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Herschel M 33 extended survey (HerM33es): PACS spectroscopy of the star forming region BCLMP 302 (Corrigendum)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dust and gas power-spectrum in M33 (HERM33ES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Xilouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mookerjea</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Verley</w:t>
+                <w:t xml:space="preserve">F. Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 537, pp.3. </w:t>
+              <w:t xml:space="preserve">, 2012, 539, pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116447E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664713v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cool and warm dust emission from M33 (HerM33es)</w:t>
               </w:r>
@@ -1306,295 +1306,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Herschel M33 extended survey (HerM33es): PACS spectroscopy of the star forming region BCLMP 302</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DUST HEATING SOURCES IN GALAXIES: THE CASE OF M33 (HERM33ES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Verley</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116447⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 142 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-6256/142/4/111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605980v1</w:t>
+                <w:t xml:space="preserve">hal-01434452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUST HEATING SOURCES IN GALAXIES: THE CASE OF M33 (HERM33ES)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Herschel M33 extended survey (HerM33es): PACS spectroscopy of the star forming region BCLMP 302</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mookerjea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buchbender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Israel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Verley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 142 (4), </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 532, pp.A152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-6256/142/4/111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434452v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STAR FORMATION IN THE EXTENDED GASEOUS DISK OF THE ISOLATED GALAXY CIG 96</w:t>
               </w:r>
@@ -2034,51 +2034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Xilouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518, pp.L70. </w:t>
@@ -2242,707 +2242,699 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANGROV: Modular and Adaptable Notation for Generalized Representation Of Vehicles</w:t>
+                <w:t xml:space="preserve">VORTICITY TRANSPORT MODEL FOR ROTARY-WING AIRCRAFT : FIRST STEPS BEFORE APPLICATION TO THE PREDESIGN OF ADVANCED HYBRID EVTOL AIRCRAFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wassime Kouraich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leweke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Verley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODAS 2024 ONERA-DLR Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AERO 2026 - 60th Edition of the 3AF International Conference on Applied Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3AF, Feb 2026, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60711/AERO2026.20260316.10672992583093037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902098v1</w:t>
+                <w:t xml:space="preserve">hal-05605201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled experimental and offline simulation study of a helicopter rotor in a frigate airwake with active flow control</w:t>
+                <w:t xml:space="preserve">MANGROV: Modular and Adaptable Notation for Generalized Representation Of Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvina Derhille</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Verley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+                <w:t xml:space="preserve">Raphaël Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79th Annual Forum &amp; Technology Display</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vertical Flight Society, May 2023, West Palm Beach, United States</w:t>
+              <w:t xml:space="preserve">ODAS 2024 ONERA-DLR Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115646v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cror blade deformation, part 2: Aeroelastic computations and comparison with experiments</w:t>
+                <w:t xml:space="preserve">Coupled experimental and offline simulation study of a helicopter rotor in a frigate airwake with active flow control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mauffrey</w:t>
+                <w:t xml:space="preserve">Elvina Derhille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Geeraert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Verley</w:t>
+                <w:t xml:space="preserve">Quentin Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Verley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFASD 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Pétersbourg, Russia</w:t>
+              <w:t xml:space="preserve">79th Annual Forum &amp; Technology Display</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vertical Flight Society, May 2023, West Palm Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521889v1</w:t>
+                <w:t xml:space="preserve">hal-04115646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evaluation of CRORs dynamic loads induced by whirl flutter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Verley</w:t>
+                <w:t xml:space="preserve">Cror blade deformation, part 2: Aeroelastic computations and comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mauffrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Verley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3AF CEAS GREENER AVIATION 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">IFASD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077987v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Energy Distributions of a set of HII regions in M33 (HerM33es)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical evaluation of CRORs dynamic loads induced by whirl flutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dugeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Verley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Spectral Energy Distribution of Galaxies Proceedings IAU Symposium No. 284, vol 7, p122-124, held 5-9 september 2011 in UCLan, Preston, UK, R.J. Tuffs &amp; C.C. Popescu, eds.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Preston, United Kingdom. pp.122-124</w:t>
+              <w:t xml:space="preserve">3AF CEAS GREENER AVIATION 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644733v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star formation in M33 (HerM33es)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral Energy Distributions of a set of HII regions in M33 (HerM33es)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Relano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Verley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Calzetti</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Xilouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">proceedings of the 5th Zermatt ISM Symposium "Conditions and impact of star formation: New results with Herschel and beyond - EAS Publications Series, Volume 52, 2011, pp.107-112</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Zermatt, Switzerland. pp.107-112</w:t>
+              <w:t xml:space="preserve">The Spectral Energy Distribution of Galaxies Proceedings IAU Symposium No. 284, vol 7, p122-124, held 5-9 september 2011 in UCLan, Preston, UK, R.J. Tuffs &amp; C.C. Popescu, eds.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Preston, United Kingdom. pp.122-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605993v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in the dust spectral index across M33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. S. Tabatabaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2951,123 +2943,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Xilouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Spectral Energy Distribution of Galaxies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Preston, United Kingdom. pp.6740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Star formation in M33 (HerM33es)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buchbender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">proceedings of the 5th Zermatt ISM Symposium "Conditions and impact of star formation: New results with Herschel and beyond - EAS Publications Series, Volume 52, 2011, pp.107-112</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Zermatt, Switzerland. pp.107-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Herschel view of HII regions in M 33 (HERM33ES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Verley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3126,51 +3243,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2010: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics. Eds.: S. Boissier, M. Heydari-Malayeri, R. Samadi and D. Valls-Gabaud - 21 - 24 June 2010, Marseille, p.57, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3180,51 +3297,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M33 HII regions SED (Relano+, 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Relano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3276,73 +3393,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">D. Calzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.29140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRAM spectra toward M33 Giant Molecular Clouds (Buchbender+, 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buchbender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3394,51 +3511,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garcia-Burillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.99017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3448,114 +3565,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du couple &amp;quot;champ lointain&amp;quot; d'un rotor d'hélicoptère en vol stationnaire : analyse de résultats issus de simulations numériques de mécanique des fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Verley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université d'Orléans, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012ORLE2087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00904918v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3702,51 +3819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rela&#241;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kennicutt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lisenfeld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hermelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Tabatabaei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Xilouris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kramer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boquien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abreu-Vicente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Burillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Relano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aalto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220683" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchbender" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Israel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garc&#237;a-Burillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219436" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Perez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calzetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertoldi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118282" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mookerjea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116447E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sengupta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Scott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdes Montenegro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219948" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116447" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henkel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Israel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/4/111" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Espada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Munoz-Mateos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil De Paz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabater" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/736/1/20" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014613" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gratier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Xilouris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosolowsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014551" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014649" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014607" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Derhille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mauffrey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geeraert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dugeai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Verley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xilouris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880557v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00904918v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ORLE2087" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rela&#241;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kennicutt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lisenfeld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hermelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Tabatabaei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Xilouris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kramer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boquien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abreu-Vicente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Burillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Relano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aalto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220683" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchbender" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Israel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garc&#237;a-Burillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219436" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Perez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calzetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mookerjea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116447E" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665193v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertoldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118282" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sengupta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Scott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdes Montenegro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219948" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434452v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henkel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Israel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/4/111" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Espada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Munoz-Mateos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil De Paz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabater" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/736/1/20" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014613" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gratier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Xilouris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosolowsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014551" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014649" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014607" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassime Kouraich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leweke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Basset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60711/AERO2026.20260316.10672992583093037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Derhille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mauffrey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geeraert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dugeai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Verley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644733v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xilouris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605993v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880557v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00904918v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ORLE2087" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>