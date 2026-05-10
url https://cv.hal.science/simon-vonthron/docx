--- v0 (2026-03-28)
+++ v1 (2026-05-10)
@@ -593,408 +593,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception, vécu et offre existante : considérer le paysage alimentaire pour réduire les inégalités d’accès à l’alimentation</w:t>
+                <w:t xml:space="preserve">Des paysages alimentaires vécus diversifiés. Une analyse par les pratiques d’approvisionnement alimentaire des ménages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du DSU</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/2 (84), pp.53-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666823v1</w:t>
+                <w:t xml:space="preserve">hal-04884138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des paysages alimentaires vécus diversifiés. Une analyse par les pratiques d’approvisionnement alimentaire des ménages</w:t>
+                <w:t xml:space="preserve">Perception, vécu et offre existante : considérer le paysage alimentaire pour réduire les inégalités d’accès à l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers du DSU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (79), pp.14-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdsu.079.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884138v1</w:t>
+                <w:t xml:space="preserve">hal-04666823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fermes collectives en Occitanie : des dynamiques d’installation territorialisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuration spatiale des nouvelles formes de distribution pour la transition des systèmes alimentaires. Le cas de la province de Liège, Belgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Cretin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
+                <w:t xml:space="preserve">Guénaël Devillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.22386⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.40211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322128v1</w:t>
+                <w:t xml:space="preserve">hal-04273100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration spatiale des nouvelles formes de distribution pour la transition des systèmes alimentaires. Le cas de la province de Liège, Belgique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les fermes collectives en Occitanie : des dynamiques d’installation territorialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guénaël Devillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (3), pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.40211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.22386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273100v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the food environment: The reliability of volunteered geographical information and institutional data sources in France</w:t>
               </w:r>
@@ -1212,295 +1212,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
+                <w:t xml:space="preserve">Associations between retail food environment and the nutritional quality of food purchases in French households: the Mont’Panier cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.925426⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (4), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638229v1</w:t>
+                <w:t xml:space="preserve">hal-03654393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and the nutritional quality of food purchases in French households: the Mont’Panier cross-sectional study</w:t>
+                <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (4), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.925426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654393v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foodscape: a scoping review and a research agenda for food security-related studies</w:t>
               </w:r>
@@ -1512,51 +1512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (5), pp.e0233218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1716,1177 +1716,1112 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les inégalités d’accès à l’alimentation au prisme des paysages alimentaires</w:t>
+                <w:t xml:space="preserve">L’alimentation, une question d'aménagement pour les villes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Manger durable en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire UNESCO Devenirs en Méditerranée, Nov 2025, Corté, France</w:t>
+              <w:t xml:space="preserve">L'apéro conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Restaurant Esencia, Apr 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373212v1</w:t>
+                <w:t xml:space="preserve">hal-05593840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une base de données spatialisées nationale de l'offre commerciale alimentaire en France</w:t>
+                <w:t xml:space="preserve">Analyser les inégalités d’accès à l’alimentation au prisme des paysages alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF 2025 : Trajectoires de développement et imbrications des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval, Jul 2025, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire Manger durable en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire UNESCO Devenirs en Méditerranée, Nov 2025, Corté, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142965v1</w:t>
+                <w:t xml:space="preserve">hal-05373212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques spatiales d’approvisionnement alimentaires et environnements alimentaires : une analyse par méthode mixte</w:t>
+                <w:t xml:space="preserve">Vers une base de données spatialisées nationale de l'offre commerciale alimentaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Creurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">ASRDLF 2025 : Trajectoires de développement et imbrications des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, Jun 2025, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443574v1</w:t>
+                <w:t xml:space="preserve">hal-05142965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux manger dans les quartiers : Quels leviers aux mains des collectivités pour agir sur l’accessibilité à l’alimentation ?</w:t>
+                <w:t xml:space="preserve">Pratiques spatiales d’approvisionnement alimentaires et environnements alimentaires : une analyse par méthode mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de rencontres « 2024, année 1 : Entrez dans la vie du contrat de ville »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo-Cités, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">19e Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773014v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une base de données spatialisées nationale de l’offre alimentaire</w:t>
+                <w:t xml:space="preserve">Mieux manger dans les quartiers : Quels leviers aux mains des collectivités pour agir sur l’accessibilité à l’alimentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude sur les contraintes socio-spatiales à l’adoption d’une alimentation saine et durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Cycle de rencontres « 2024, année 1 : Entrez dans la vie du contrat de ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo-Cités, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773036v1</w:t>
+                <w:t xml:space="preserve">hal-04773014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une géographie des paysages alimentaires pour comprendre et agir face aux inégalités d’accès à l’alimentation : un projet de recherche en construction</w:t>
+                <w:t xml:space="preserve">Vers une base de données spatialisées nationale de l’offre alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Territorialisation des systèmes alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département ACT INRAE, Jan 2024, Online, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude sur les contraintes socio-spatiales à l’adoption d’une alimentation saine et durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582994v1</w:t>
+                <w:t xml:space="preserve">hal-04773036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How people navigate the foodscape? Analyzing the diversity of households’ food procurement practices</w:t>
+                <w:t xml:space="preserve">Une géographie des paysages alimentaires pour comprendre et agir face aux inégalités d’accès à l’alimentation : un projet de recherche en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. AESOP Sustainable Food Planning Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AESOP Sustainable food planning group, Jun 2024, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Webinaire Territorialisation des systèmes alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département ACT INRAE, Jan 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633534v1</w:t>
+                <w:t xml:space="preserve">hal-04582994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations urbaines et comportements en lien avec la santé. Projet UrbASanté</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How people navigate the foodscape? Analyzing the diversity of households’ food procurement practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carte blanche aux chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Montpellier Méditerranée Métropole, Mar 2024, Online, France</w:t>
+              <w:t xml:space="preserve">11. AESOP Sustainable Food Planning Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AESOP Sustainable food planning group, Jun 2024, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773026v1</w:t>
+                <w:t xml:space="preserve">hal-04633534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il des déserts alimentaires en France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformations urbaines et comportements en lien avec la santé. Projet UrbASanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Assises territoriales de la transition agro-écologique et de l’alimentation durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Montpellier Méditerranée Métropole, Dec 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Carte blanche aux chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montpellier Méditerranée Métropole, Mar 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142989v1</w:t>
+                <w:t xml:space="preserve">hal-04773026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les inégalités d’accès à l’alimentation. Une approche par les paysages alimentaires</w:t>
+                <w:t xml:space="preserve">Y a-t-il des déserts alimentaires en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "La pluridisciplinarité à l’épreuve de la transition alimentaire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CESAER, May 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">2. Assises territoriales de la transition agro-écologique et de l’alimentation durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montpellier Méditerranée Métropole, Dec 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582989v1</w:t>
+                <w:t xml:space="preserve">hal-05142989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les émissions de gaz à effet de serre associées aux mobilités pour les achats alimentaires : quels rôles des caractéristiques des ménages et de leur environnement ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser les inégalités d’accès à l’alimentation. Une approche par les paysages alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire "La pluridisciplinarité à l’épreuve de la transition alimentaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CESAER, May 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353380v1</w:t>
+                <w:t xml:space="preserve">hal-04582989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Analyser les émissions de gaz à effet de serre associées aux mobilités pour les achats alimentaires : quels rôles des caractéristiques des ménages et de leur environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273021v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se déplacer pour les courses alimentaires : analyse des émissions de gaz à effet de serre des déplacements des ménages dans la métropole de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2895,780 +2830,845 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Nov 2023, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier l’environnement alimentaire : fiabilité des sources de données et enjeux pour la transition des systèmes alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582970v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households: the Mont'Panier cross-sectional study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographier l’environnement alimentaire : fiabilité des sources de données et enjeux pour la transition des systèmes alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395506v1</w:t>
+                <w:t xml:space="preserve">hal-04582970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food shopping mobility behaviors: the missing link between food retail environment and travel related greenhouse gas emissions of households</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395523v1</w:t>
+                <w:t xml:space="preserve">hal-04395506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Food shopping mobility behaviors: the missing link between food retail environment and travel related greenhouse gas emissions of households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273040v1</w:t>
+                <w:t xml:space="preserve">hal-04395523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii373-ii374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891423v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostiquer la précarité à une échelle locale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire RADAR 2022 - Agir à l'échelle territoriale pour lutter contre la précarité alimentaire et favoriser l'accès de tous à une alimentation de qualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cap Rural, Sep 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781500v1</w:t>
+                <w:t xml:space="preserve">hal-03891423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining place-based and people-based approaches to assess food accessibility</w:t>
               </w:r>
@@ -3706,51 +3706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Conference of the AESOP Sustainable Food Planning group: Feeding the melting pot, agroecological urbanism for inclusive and sustainable food practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AESOP, Oct 2022, Almere, Netherlands</w:t>
@@ -3779,51 +3779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations entre paysage alimentaire et achats d'aliments bio des ménages montpelliérains : l’étude transversale Mont’Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lidoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3898,2416 +3898,2485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostiquer la précarité à une échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Nutrition Society, Jan 2022, Online, France. 12 p. [eposter]</w:t>
+              <w:t xml:space="preserve">Séminaire RADAR 2022 - Agir à l'échelle territoriale pour lutter contre la précarité alimentaire et favoriser l'accès de tous à une alimentation de qualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cap Rural, Sep 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576961v1</w:t>
+                <w:t xml:space="preserve">hal-04781500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des trajectoires différenciées de transition territoriale ? Le cas des initiatives de commercialisation de produits alimentaires locaux dans la province de Liège, Belgique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Géographique Internationale, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Nutrition Society, Jan 2022, Online, France. 12 p. [eposter]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740066v1</w:t>
+                <w:t xml:space="preserve">hal-03576961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement des pratiques d’approvisionnement alimentaire de ménages français pendant le confinement et facteurs individuels et environnementaux associés</w:t>
+                <w:t xml:space="preserve">Des trajectoires différenciées de transition territoriale ? Le cas des initiatives de commercialisation de produits alimentaires locaux dans la province de Liège, Belgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaël Devillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles responsabilités et réponses des systèmes alimentaires dans la crise sanitaire Covid-19 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Innovation, Apr 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Géographique Internationale, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740076v1</w:t>
+                <w:t xml:space="preserve">hal-03740066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between households' food provisioning practices and foodscape exposure in daily mobility. A mixed methods study in Montpellier, France</w:t>
+                <w:t xml:space="preserve">Changement des pratiques d’approvisionnement alimentaire de ménages français pendant le confinement et facteurs individuels et environnementaux associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Quelles responsabilités et réponses des systèmes alimentaires dans la crise sanitaire Covid-19 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Innovation, Apr 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740064v1</w:t>
+                <w:t xml:space="preserve">hal-03740076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages de l’étude Mont’ Panier.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
+                <w:t xml:space="preserve">Association between households' food provisioning practices and foodscape exposure in daily mobility. A mixed methods study in Montpellier, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740074v1</w:t>
+                <w:t xml:space="preserve">hal-03740064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement des pratiques d’approvisionnement alimentaire de ménages français pendant le confinement et facteurs individuels et environnementaux associés [eposter]</w:t>
+                <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages de l’étude Mont’ Panier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463399v1</w:t>
+                <w:t xml:space="preserve">hal-03740074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie des paysages alimentaires urbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+                <w:t xml:space="preserve">Changement des pratiques d’approvisionnement alimentaire de ménages français pendant le confinement et facteurs individuels et environnementaux associés [eposter]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées rurales : Les relations villes-campagnes face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781563v1</w:t>
+                <w:t xml:space="preserve">hal-03463399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier les inégalités d’accès aux commerces alimentaires dans l’aire métropolitaine de Montpellier.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géographie des paysages alimentaires urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beryl Muller</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées rurales : Les relations villes-campagnes face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740071v1</w:t>
+                <w:t xml:space="preserve">hal-04781563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foodscapes and household spatial food provisioning practices in Montpellier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographier les inégalités d’accès aux commerces alimentaires dans l’aire métropolitaine de Montpellier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beryl Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape(s) in the Anthropocene: renewed potential for progressing the UN Sustainable Development Goals?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Montpellier Advanced Knowledge Institute on Transitions; UMR Tetis, Nov 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563549v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie des paysages alimentaires urbains</w:t>
+                <w:t xml:space="preserve">Foodscapes and household spatial food provisioning practices in Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de présentation des résultats du projet Surfood-Foodscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Unesco Alimentation du Monde, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Landscape(s) in the Anthropocene: renewed potential for progressing the UN Sustainable Development Goals?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montpellier Advanced Knowledge Institute on Transitions; UMR Tetis, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593275v1</w:t>
+                <w:t xml:space="preserve">hal-03563549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pratiques spatiales d’approvisionnement alimentaire ? Une approche par les méthodes mixtes à Montpellier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géographie des paysages alimentaires urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire de présentation des résultats du projet Surfood-Foodscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Unesco Alimentation du Monde, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297087v1</w:t>
+                <w:t xml:space="preserve">hal-03593275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there food deserts in France? Insights from a relational approach of the urban foodscape in Montpellier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Quelles pratiques spatiales d’approvisionnement alimentaire ? Une approche par les méthodes mixtes à Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG 2020 - Annual Meeting of the Association of American Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of American Geographers, Apr 2020, Online, United States</w:t>
+              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143470v1</w:t>
+                <w:t xml:space="preserve">hal-03297087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between food environment around home and overweight and obesity rates in French adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Are there food deserts in France? Insights from a relational approach of the urban foodscape in Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Global Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online, France. 10 p. [powerpoint]</w:t>
+              <w:t xml:space="preserve">AAG 2020 - Annual Meeting of the Association of American Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of American Geographers, Apr 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097704v1</w:t>
+                <w:t xml:space="preserve">hal-03143470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages</w:t>
+                <w:t xml:space="preserve">Associations between food environment around home and overweight and obesity rates in French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France. 8 p. [powerpoint]</w:t>
+              <w:t xml:space="preserve">4. International Conference on Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, France. 10 p. [powerpoint]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097751v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des paysages alimentaires dans 4 quartiers de Montpellier : quels leviers d’action pour l’urbanisme ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages alimentaires et urbanisme, approches sensibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Montpellier Supagro, Mar 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France. 8 p. [powerpoint]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132590v1</w:t>
+                <w:t xml:space="preserve">hal-03097751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geography of urban foodscapes: relations between food environment and food provisioning practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution des paysages alimentaires dans 4 quartiers de Montpellier : quels leviers d’action pour l’urbanisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazarine Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD workshop - AESOP Sustainable Food Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AESOP Sustainable Food Planning group, Mar 2019, Almere, Netherlands</w:t>
+              <w:t xml:space="preserve">Paysages alimentaires et urbanisme, approches sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montpellier Supagro, Mar 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298697v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle du paysage alimentaire sur la durabilité des comportements alimentaires ?</w:t>
+                <w:t xml:space="preserve">A geography of urban foodscapes: relations between food environment and food provisioning practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelle contribution à la durabilité des systèmes alimentaires ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique; Réseau Mixte Technologique Alimentation Locale, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">PhD workshop - AESOP Sustainable Food Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AESOP Sustainable Food Planning group, Mar 2019, Almere, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300743v1</w:t>
+                <w:t xml:space="preserve">hal-03298697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does food availability differ by socioeconomic status of the neighborhood? A typology of foodscapes in Montpellier, France</w:t>
+                <w:t xml:space="preserve">Quel rôle du paysage alimentaire sur la durabilité des comportements alimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AESOP-SFP Conference "Agroecological transitions confronting climate breakdown: food planning for post-carbon city"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AESOP Sustainable Food Planning Group, Nov 2019, Madrid, Spain. 289 p</w:t>
+              <w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelle contribution à la durabilité des systèmes alimentaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique; Réseau Mixte Technologique Alimentation Locale, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132675v1</w:t>
+                <w:t xml:space="preserve">hal-03300743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités sociales au prisme des paysages alimentaires : quels enjeux pour l’aménagement des villes ?</w:t>
+                <w:t xml:space="preserve">Does food availability differ by socioeconomic status of the neighborhood? A typology of foodscapes in Montpellier, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée Développement Durable et Responsabilité Sociétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry - Montpellier 3 (UM3). Montpellier, FRA., Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AESOP-SFP Conference "Agroecological transitions confronting climate breakdown: food planning for post-carbon city"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AESOP Sustainable Food Planning Group, Nov 2019, Madrid, Spain. 289 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791614v1</w:t>
+                <w:t xml:space="preserve">hal-03132675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une géographie des paysages alimentaires urbains : relations entre pratiques spatiales d'approvisionnement alimentaire des habitants et environnement urbain</w:t>
+                <w:t xml:space="preserve">Les inégalités sociales au prisme des paysages alimentaires : quels enjeux pour l’aménagement des villes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Feb 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">3. Journée Développement Durable et Responsabilité Sociétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry - Montpellier 3 (UM3). Montpellier, FRA., Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781503v1</w:t>
+                <w:t xml:space="preserve">hal-02791614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier l’offre alimentaire pour analyser les relations entre l’environnement et les pratiques alimentaires : une proposition méthodologique</w:t>
+                <w:t xml:space="preserve">Une géographie des paysages alimentaires urbains : relations entre pratiques spatiales d'approvisionnement alimentaire des habitants et environnement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres de Géographie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie (CNFG). FRA., Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Doctorales ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Feb 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786382v1</w:t>
+                <w:t xml:space="preserve">hal-04781503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the relations between consumers and the food environment? A systematic review of publications using the term foodscape</w:t>
+                <w:t xml:space="preserve">Cartographier l’offre alimentaire pour analyser les relations entre l’environnement et les pratiques alimentaires : une proposition méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IGU Regional Conference and Annual Meeting of the CAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union (IGU). INT., Aug 2018, Québec, Canada</w:t>
+              <w:t xml:space="preserve">1. Rencontres de Géographie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie (CNFG). FRA., Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791629v1</w:t>
+                <w:t xml:space="preserve">hal-02786382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience en théorie, résilience en pratique : quelles interactions en matière de sécurité alimentaire et nutritionnelle ?</w:t>
+                <w:t xml:space="preserve">What are the relations between consumers and the food environment? A systematic review of publications using the term foodscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Bousquet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Journées du développement ATM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">2018 IGU Regional Conference and Annual Meeting of the CAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union (IGU). INT., Aug 2018, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781521v1</w:t>
+                <w:t xml:space="preserve">hal-02791629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Résilience en théorie, résilience en pratique : quelles interactions en matière de sécurité alimentaire et nutritionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigaïl Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlène Alpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32. Journées du développement ATM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Résilience et Sécurité Alimentaire et Nutritionnelle : concepts et évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigaïl Fallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sécurité alimentaire et production agricole en Afrique de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6317,65 +6386,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors: The Mont’panier crosssectional study in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6420,73 +6489,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les mobilités pour les achats alimentaires : entre approvisionnement alimentaire et durabilité des déplacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6495,123 +6564,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6633,132 +6702,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Online, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 81 (OCE2), pp.E61, 2022, Proceedings of the Nutrition Society. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665122000842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6807,105 +6876,105 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, online, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 81 (OCE2), pp.E62, 2022, Proceedings of the Nutrition Society. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665122000854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6964,73 +7033,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Phoenix, United States. , [poster], 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils d’approvisionnement alimentaire de ménages et associations avec le paysage alimentaire objectif et perçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7089,73 +7158,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre proximité à un marché alimentaire et approvisionnements en fruits et légumes dans l’étude Mont’Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7177,157 +7246,157 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France. , 2020, Livre des abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une géographie des paysages alimentaires urbains : relations entre pratiques spatiales d'approvisionnement alimentaire des habitants et environnement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole-chercheur "Systèmes Alimentaires et Villes : interactions, innovations et leviers pour la durabilité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Juvignac, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7337,296 +7406,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se nourrir en territoire difficile : dans les franges urbaines et rurales de l’hexagone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abis, Sébastien; Brun, Matthieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Déméter 2022. Alimentation : les nouvelles frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRIS éditions, pp.157-164, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation des bioagresseurs du caféier par le couvert arboré au Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boudrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seghieri, Josiane; Harmand, Jean-Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforesterie et services écosystémiques en zone tropicale : recherche de compromis entre services d'approvisionnement et autres services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-61, 2019, Update Sciences &amp; technologies, 978-2-7592-3059-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03297146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7636,78 +7705,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la localisation des commerces alimentaires joue sur les approvisionnements des ménages ? So What Chaire Unesco Alimentation du Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7732,139 +7801,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 28, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostiquer la précarité alimentaire à une échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7874,130 +7943,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilevel drivers of food choice and behaviors of populations with low-socioeconomic status: An umbrella review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawaa Laajimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8007,599 +8076,599 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déserts, marécages et bourbiers alimentaires : de quoi parle-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau CIVAM. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse du projet Gouvernances Alimentaires Territorialisées en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan final du projet Foodscapes. Connaître les paysages alimentaires des habitants : une recherche dans le Grand Montpellier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding lived experience of food environments to inform policy: an overview of research methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Neve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Hawkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jess Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Spires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Isaacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] City University of London. 2021, 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Avallone</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04781560v1</w:t>
+                <w:t xml:space="preserve">hal-03152133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier les inégalités d’accès aux commerces alimentaires dans le Grand Montpellier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beryl Muller</w:t>
+                <w:t xml:space="preserve">Bilan final du projet Foodscapes. Connaître les paysages alimentaires des habitants : une recherche dans le Grand Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[0] So What? 16, Chaire Unesco Alimentation du monde. 2021, 4 p</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Chaboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cheyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Cirad; Chaire Unesco Alimentation du monde; Institut Agro Montpelier. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595568v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding lived experience of food environments to inform policy: an overview of research methods</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[0] City University of London. 2021, 18 p</w:t>
+                <w:t xml:space="preserve">Cartographier les inégalités d’accès aux commerces alimentaires dans le Grand Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beryl Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] So What? 16, Chaire Unesco Alimentation du monde. 2021, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152133v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès physique et fréquentation des commerces alimentaires dans le Grand Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8624,362 +8693,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] So What? 15, Chaire Unesco Alimentation du monde. 2021, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quels leviers disposent les municipalités pour agir sur les paysages alimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazarine Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] So What? 17, Chaire Unesco Alimentation du monde. 2021, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation des populations en situation de précarité économique : éléments pour un diagnostic à l’échelle de la métropole de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une politique agricole et alimentaire pour la métropole de Montpellier : étude de préfiguration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Debru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRA Occitanie Montpellier. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8989,114 +9058,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offre commerciale alimentaire et pratiques spatiales d’approvisionnement des ménages : Construire une géographie des paysages alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paul Valéry - Montpellier III, 2021. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021MON30026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03560669v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9164,51 +9233,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7384472"/>
+    <w:nsid w:val="DBFAD2F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9395,51 +9464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-vonthron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4283-3214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Creurer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Charreire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111850" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.079.0014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cretin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.22386" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Devillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40211" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe&#8208;toussaint Soulard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.13013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233218" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Null Dury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#239;l Fallot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373212v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142965v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Muller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Girardin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298697v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791614v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781503v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786382v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791629v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791744v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878414v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297146v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boudrot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Granados" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/110/9782759230600/agroforesterie-et-services-ecosystemiques-en-zone-tropicale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267430v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Laajimi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980624v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595568v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152133v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Neve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hawkes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Brock" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spires" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isaacs" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595599v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793885v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debru" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03560669v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30026" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-vonthron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4283-3214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Creurer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Charreire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111850" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.079.0014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273100v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Devillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40211" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cretin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.22386" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe&#8208;toussaint Soulard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.13013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233218" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Null Dury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#239;l Fallot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05593840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740076v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Muller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563549v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097751v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Girardin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298697v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791614v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781521v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781534v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395538v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791744v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297146v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boudrot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Granados" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/110/9782759230600/agroforesterie-et-services-ecosystemiques-en-zone-tropicale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Laajimi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583013v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Neve" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hawkes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Brock" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spires" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isaacs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595599v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793885v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801857v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debru" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03560669v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>