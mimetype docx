--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simona De Iulio </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités en Sciences de l'information et de la communication, Université de Lille, GERiiCO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simona-de-iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2755-2051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172795214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation sous influence : six cas de micro-célébrités sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice De La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation sous influence : six cas de micro-célébrités sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice De La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du supplément 2020 A : Questionner l’information et la communication sur l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplément 2020 A, 21 (3), pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food marketers at school: The challenge of trustworthiness in France (1900-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Foodways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1-2), pp.98-122. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07409710.2019.1570647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ristorante italiano tra ethnoscapes e mediascapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazionepuntodoc </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrelacs entre communication marchande, éducation et alimentation : un défi pour l'éducation à la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Naître et grandir en terres publicitaires. Stratégies et cultures publicitaires au fil de l'âge et des médias., 9, pp.125-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai muri agli schermi: la vita digitale degli artefatti pubblicitari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediascapes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rileggere de Certeau : la pubblicità o 'il discorso immaginario del commercio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazionepuntodoc </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalizzare, catalogare, visualizzare le collezioni di artefatti grafici pubblicitari: il caso della sezione Publicité/Design Graphique del Musée des Arts Décoratifs di Parigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS/Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les enjeux publics de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Boisnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'alimentation, une affaire publique?, 1 (27), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections numérisées d'affiches publicitaires : entre construction de l'offre et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Eat: Food Education at School between Public Policies, Marketplace and Citizen Mobilizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.105 - 128. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer, prévenir, éduquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communicationorganisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.99--114. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between pleasures and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (21), pp.327-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre catégorisation et indétermination. L'imagérie des frontières de l'enfance dans la presse féminine et dans la presse 'jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From too little to too much. A historical panorama of the representations of the risks associated with children’s food in advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advertising and Society Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/asr.2013.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peur de manquer aux dangers de l'obésité: Les discours publicitaires et la construction sociale des risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.143 - 163. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.017.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of fun in food advertisements targeting children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Consumers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.96--107. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17473611011065782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fun foods to fun stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Consumers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.138-147. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17473611011065827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toy commercials across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouha Dahmen-Jarrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Consumers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (4), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17473610410814319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Food and Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual ICA Conference (75th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Denver (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of Complete Food as Good Food in Advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Food &amp; Communication: Communicating 'good' foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Örebro University, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Disciplines: Training in Vulnerabilities and Identity in Health-Related Life Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVERAGE-DECOVEXP, Rencontres internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Université de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation sous influence : les cas de six micro-célébrités sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Alimentation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Infocom Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la circulation de mémoire et savoirs culinaires dans les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation des sociétés, XXIIIe Congrès la SFSIC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques & alimentation, 1ère édition Journées Influalim, MSH Dijon, 9 et 10 novembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques numériques &amp; alimentation, 1ère édition Journées Influalim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Maison des sciences de l'Homme Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des controverses à la domestication : sur les enjeux du port du masque dans la littérature en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Coralie Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Le masque sanitaire à l'époque du Covid-19. Regards croisés en sciences humaines et sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning Health Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Arts &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontre organisée par le 3i University Network, Museum Dr. Guislain, Sep 2023, Gand (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of Complete Food in Advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing Food ASFS Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Boston University, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants, alimentation, publicité dans un contexte en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La défiance des consommateurs face aux industries agro-alimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Marti &amp; Muriel Touati, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviving Culinary Memory on Social Networks: the Case of Traditional Southern Italy Recipes on TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd International Communication Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les artefacts communicationnels en contexte : le cas de la publicité et du design graphique dans les espaces publics urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de spécialité du laboratoire GERiiCO « Matérialité(s) et formes sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Benassi, Mar 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessico dell’influenza digitale « Testimonianza »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le reti dei valori i valori delle reti, Congrès de la Società Scientifica Italiana Sociologia Cultura Comunicazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, en ligne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à la vulnérabilité alimentaire,quels enjeux info-communicationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Santé et précarité alimentaire des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Communication et des médias, Université Grenoble Alpes, Oct 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, gastronomie et analyse de pratiques communicationnelles : cartographie, thématiques, formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et espaces en mouvement, XXII Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the Educational Turn of Food Commercial Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourses on the future of food, 2nd Biennial Conference on Food and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies mémorielles et patrimoniales de la publicité du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques, patrimoine et quêtes d’autorité, Séminaire Atelier, CELSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Sustainability on University Campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Congress on Gastronomy, Sustainability and Development, 41 International Conference of the International Commission on the Anthropology of Food and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Sep 2020, Caceres, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kits pédagogiques entre communication marchande et éducation au gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça fait du bien de décoder. Quand le goût fait sa pub.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Petitimbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle éducation au goût pout le jeunesse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et partager des images de repas scolaires : le cas du blog Never Seconds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#foodporn : les mobiles du désir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon et bien à manger à l'école entre intérêts marchands et biopolitique déléguée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Bien et bon à manger du quotidien à l'institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme de Dijon, Sep 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la publicité à l'heure de la publicité en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études internationale Transformations des prises de parole de marques : numératie publicitaire, genre et générations, approches internationales, CELSA Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la publicité à la communication pédagogique: enjeux publics et intérêts privés autour de l’alimentation en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International -Actualités de la Recherche en Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion des marques alimentaires auprès des jeunes publics : de la publicité à la communication nutritionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations de la communication des marques. Approches communicationnelles comparées à l'échelle internationale, Séminaire international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIPIC CELSA Paris Sorbonne, May 2016, Paros, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Santé, information-communication et alimentation : les alicaments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC Université Grenoble Alpes, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'histoire de la publicité à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Penser l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société pour l'histoire des médias, Université Saint-Quentin-en-Yvelines, May 2016, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux profils professionnels et nouveaux savoirs dans les fondations d'entreprise : le cas d'une organisation philanthropique du secteur agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la philanthropie (XXe- XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicare l'alimentazione nelle scuole primarie di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Alimentazione, educazione e comunicazione. Circolazione di saperi sull'alimentazione nelle scuole primarie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Suor Orsola Benincasa, Sep 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections d'affiches publicitaires en ligne : dispositifs d'accès, usages et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cataloguer l'objet multiple, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food marketers at school : trustworthiness at stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusting the hand that feeds you. Understanding the historical evolution of trust in food, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit Brussel, Sep 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis communicationnels des entreprises de restauration scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation scolaire : acteurs, discours, normes et pratiques, Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Mar 2014, Ivry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en image genrée des usages des TIC : une comparaison entre la presse &amp;quot;jeune&amp;quot; allemande et la française (1994-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Femmes, genre et technologies de l’information et de la communication (FGTIC) (Europe, XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx EHNE, Institut des sciences de la communication du CNRS, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'indices visuels de la sortie de l'enfance : les 'préadolescents' mis en images dans la presse enfantine et féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir de l'enfance, entrer dans l'adolescence : corps et catégorisation d'âge, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Université de Lorraine,, Sep 2013, Strasbourg, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes pour une histoire de la publicité destinée aux enfants : théories, méthodes et pratiques en France (1900-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial Thought and Practice in France, 19th-21st Century : Assessment and Future Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Americanization of Italian Advertising during the 1950s and the 1960s: Mediations, Conflicts and Appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial Conference on Historical Analysis &amp; Research in Marketing (CHARM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01697020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la communication publicitaire transnationale : une approche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Colloque bilatéral franco-roumain, CIFSIC Université de Bucarest, 28 juin – 3 juillet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'alimentation : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 20/3A (S1), pp.5-12, 2020, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.hs9.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ristorante italiano. Memoria, cultura, identità, esperienze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazionepuntodoc </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité qui reste : usages et réactualisations des artefacts publicitaires du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation : une affaire publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou Boisnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2015, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Information, Communication and Education. Eating Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781350162501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-86906-767-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studiare la pubblicità. Teorie, analisi e interpretazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Angeli, 2018, 978-8891770677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble, 125 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la mise en public de l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Boisnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de savoirs sur l’alimentation en contexte : le cas des écoles et des universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.149-162, 2024, Les Dessous de, 978-2-340-09462-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'articulation représentationnelle du genre, de l’âge et des usages des TIC. Une comparaison de la presse jeune allemande et française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique : un affaire d’homme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 19-34, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes alimentaires et médiations marchandes, approches communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-lise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage de présentation du réseau de recherche AGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il food influencer : sei micro-celebrità francesi su Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Angela Polesana; Tito Vagni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’influenza digitale. Studi, teorie, ricerche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerini Scientifica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9788881074525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicar a los niños sobre la alimentación: un balance de la investigación en Francia (1990-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecilia Díaz-Mendez; Isabel García-Espejo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El malestar con la alimentacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TREA, pp.231-245, 2021, 978-8418105333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artefacts communicationnels et éducatifs des entreprises agro-alimentaires en milieu scolaire : entre enjeux publics et intérêts privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cardon; Simona de Iulio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-102, 2021, 978-2-86906-767-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et savoirs scientifiques en nutrition : l’imaginaire des vitamines, entre vitalité et « capital santé » (1950-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential; Estera Badau; David Michon; Anne Parizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'on mange ? Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-148, 2021, 978-2-36441-411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Perspectives et enjeux d'un tournant spatial des études sur la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Tardy; Marta Severo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs du visible et de l'invisible dans la fabrique des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-200, 2020, 978-2-343-19303-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food at School: Between Science and Norm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Clavier; Jean-Philippe de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Health: Actor Strategies in Information and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-128, 2019, 978-1-786-30262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pubblicità in Italia (1900-1944) : attori, pratiche, saperi, esperienze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Bernardi; Elena Mosconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia della comunicazione e dello spettacolo in Italia, vol. I I media alla sfida della modernità (1900-1944)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita e pensiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-221, 2018, 9788834335192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation à l'école entre science et normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Clavier; Jean-Philippe de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation et santé: logiques d'acteurs en information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.99-114, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendre et la jeunesse : aux racines des entrelacs communicationnels entre marché, adolescents et culture jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyn Lachance, Louis Mathiot et Philippe Saint-Germain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques cultes et culte des marques chez les jeunes. Penser l'adolescence avec la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Laval, pp.9-22, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representational Intertwinement of Gender, Age and Uses of Information and Communication Technology : A Comparison Between German and French Preteen Magazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Thierry et V. Schafer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Women. Women, Gender and ICT in Europe in Nineteenth and Twentyth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.89-100, 2015, Connecting Women. Women, gender and ICT in Europe in the Nineteenth and Twentieth Century, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20837-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité pour les aliments destinés aux enfants entre risques, plaisirs et divertissement : le cas Kinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Brugère, I. de la Ville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On ne joue pas avec la nourriture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’OCHA (Observatoire des Habitudes Alimentaires), pp.57-63, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les marques de l’agroalimentaire s’invitent dans les écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restaurants italiens à Berlin (XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Stazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convoquer, réécrire la science : enjeux et acteurs de l'information, communication et éducation à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation scolaire : acteurs, pratiques et discours en Nord - Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Déom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille3/LMCU/Fondation Louis Bonduelle. 2014, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et mises en image médiatisées des corps au passage entre enfance et adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lille 3. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Stendhal Grenoble 3, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01257359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simona De Iulio </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités en Sciences de l'information et de la communication, Université de Lille, GERiiCO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simona-de-iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2755-2051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172795214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation sous influence : six cas de micro-célébrités sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice De La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation sous influence : six cas de micro-célébrités sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice De La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du supplément 2020 A : Questionner l’information et la communication sur l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplément 2020 A, 21 (3), pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food marketers at school: The challenge of trustworthiness in France (1900-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Foodways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1-2), pp.98-122. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07409710.2019.1570647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ristorante italiano tra ethnoscapes e mediascapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazionepuntodoc </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrelacs entre communication marchande, éducation et alimentation : un défi pour l'éducation à la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Naître et grandir en terres publicitaires. Stratégies et cultures publicitaires au fil de l'âge et des médias., 9, pp.125-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai muri agli schermi: la vita digitale degli artefatti pubblicitari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediascapes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalizzare, catalogare, visualizzare le collezioni di artefatti grafici pubblicitari: il caso della sezione Publicité/Design Graphique del Musée des Arts Décoratifs di Parigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS/Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rileggere de Certeau : la pubblicità o 'il discorso immaginario del commercio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazionepuntodoc </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections numérisées d'affiches publicitaires : entre construction de l'offre et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les enjeux publics de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Boisnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'alimentation, une affaire publique?, 1 (27), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Eat: Food Education at School between Public Policies, Marketplace and Citizen Mobilizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.105 - 128. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer, prévenir, éduquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communicationorganisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.99--114. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between pleasures and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (21), pp.327-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre catégorisation et indétermination. L'imagérie des frontières de l'enfance dans la presse féminine et dans la presse 'jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From too little to too much. A historical panorama of the representations of the risks associated with children’s food in advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advertising and Society Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/asr.2013.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peur de manquer aux dangers de l'obésité: Les discours publicitaires et la construction sociale des risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.143 - 163. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.017.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of fun in food advertisements targeting children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Consumers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.96--107. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17473611011065782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fun foods to fun stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Consumers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.138-147. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17473611011065827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toy commercials across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouha Dahmen-Jarrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Consumers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (4), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17473610410814319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Food and Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual ICA Conference (75th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Denver (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la circulation de mémoire et savoirs culinaires dans les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation des sociétés, XXIIIe Congrès la SFSIC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation sous influence : les cas de six micro-célébrités sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Alimentation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Infocom Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques & alimentation, 1ère édition Journées Influalim, MSH Dijon, 9 et 10 novembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques numériques &amp; alimentation, 1ère édition Journées Influalim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Maison des sciences de l'Homme Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des controverses à la domestication : sur les enjeux du port du masque dans la littérature en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Coralie Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Le masque sanitaire à l'époque du Covid-19. Regards croisés en sciences humaines et sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning Health Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Arts &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontre organisée par le 3i University Network, Museum Dr. Guislain, Sep 2023, Gand (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of Complete Food in Advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing Food ASFS Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Boston University, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of Complete Food as Good Food in Advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Food &amp; Communication: Communicating 'good' foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Örebro University, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Disciplines: Training in Vulnerabilities and Identity in Health-Related Life Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVERAGE-DECOVEXP, Rencontres internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Université de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviving Culinary Memory on Social Networks: the Case of Traditional Southern Italy Recipes on TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd International Communication Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants, alimentation, publicité dans un contexte en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La défiance des consommateurs face aux industries agro-alimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Marti &amp; Muriel Touati, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les artefacts communicationnels en contexte : le cas de la publicité et du design graphique dans les espaces publics urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de spécialité du laboratoire GERiiCO « Matérialité(s) et formes sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Benassi, Mar 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à la vulnérabilité alimentaire,quels enjeux info-communicationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Santé et précarité alimentaire des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Communication et des médias, Université Grenoble Alpes, Oct 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessico dell’influenza digitale « Testimonianza »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le reti dei valori i valori delle reti, Congrès de la Società Scientifica Italiana Sociologia Cultura Comunicazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, en ligne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, gastronomie et analyse de pratiques communicationnelles : cartographie, thématiques, formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et espaces en mouvement, XXII Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the Educational Turn of Food Commercial Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourses on the future of food, 2nd Biennial Conference on Food and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies mémorielles et patrimoniales de la publicité du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques, patrimoine et quêtes d’autorité, Séminaire Atelier, CELSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Sustainability on University Campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Congress on Gastronomy, Sustainability and Development, 41 International Conference of the International Commission on the Anthropology of Food and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Sep 2020, Caceres, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kits pédagogiques entre communication marchande et éducation au gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça fait du bien de décoder. Quand le goût fait sa pub.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Petitimbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle éducation au goût pout le jeunesse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la publicité à l'heure de la publicité en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études internationale Transformations des prises de parole de marques : numératie publicitaire, genre et générations, approches internationales, CELSA Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et partager des images de repas scolaires : le cas du blog Never Seconds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#foodporn : les mobiles du désir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon et bien à manger à l'école entre intérêts marchands et biopolitique déléguée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Bien et bon à manger du quotidien à l'institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme de Dijon, Sep 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion des marques alimentaires auprès des jeunes publics : de la publicité à la communication nutritionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations de la communication des marques. Approches communicationnelles comparées à l'échelle internationale, Séminaire international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIPIC CELSA Paris Sorbonne, May 2016, Paros, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la publicité à la communication pédagogique: enjeux publics et intérêts privés autour de l’alimentation en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International -Actualités de la Recherche en Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Santé, information-communication et alimentation : les alicaments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC Université Grenoble Alpes, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'histoire de la publicité à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Penser l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société pour l'histoire des médias, Université Saint-Quentin-en-Yvelines, May 2016, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux profils professionnels et nouveaux savoirs dans les fondations d'entreprise : le cas d'une organisation philanthropique du secteur agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la philanthropie (XXe- XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicare l'alimentazione nelle scuole primarie di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Alimentazione, educazione e comunicazione. Circolazione di saperi sull'alimentazione nelle scuole primarie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Suor Orsola Benincasa, Sep 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections d'affiches publicitaires en ligne : dispositifs d'accès, usages et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cataloguer l'objet multiple, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food marketers at school : trustworthiness at stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusting the hand that feeds you. Understanding the historical evolution of trust in food, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit Brussel, Sep 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis communicationnels des entreprises de restauration scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation scolaire : acteurs, discours, normes et pratiques, Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Mar 2014, Ivry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en image genrée des usages des TIC : une comparaison entre la presse &amp;quot;jeune&amp;quot; allemande et la française (1994-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Femmes, genre et technologies de l’information et de la communication (FGTIC) (Europe, XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx EHNE, Institut des sciences de la communication du CNRS, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'indices visuels de la sortie de l'enfance : les 'préadolescents' mis en images dans la presse enfantine et féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir de l'enfance, entrer dans l'adolescence : corps et catégorisation d'âge, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Université de Lorraine,, Sep 2013, Strasbourg, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes pour une histoire de la publicité destinée aux enfants : théories, méthodes et pratiques en France (1900-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial Thought and Practice in France, 19th-21st Century : Assessment and Future Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Americanization of Italian Advertising during the 1950s and the 1960s: Mediations, Conflicts and Appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial Conference on Historical Analysis &amp; Research in Marketing (CHARM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01697020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la communication publicitaire transnationale : une approche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Colloque bilatéral franco-roumain, CIFSIC Université de Bucarest, 28 juin – 3 juillet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'alimentation : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 20/3A (S1), pp.5-12, 2020, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.hs9.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ristorante italiano. Memoria, cultura, identità, esperienze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazionepuntodoc </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité qui reste : usages et réactualisations des artefacts publicitaires du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation : une affaire publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou Boisnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2015, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Information, Communication and Education. Eating Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781350162501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-86906-767-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studiare la pubblicità. Teorie, analisi e interpretazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Angeli, 2018, 978-8891770677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble, 125 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la mise en public de l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Boisnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de savoirs sur l’alimentation en contexte : le cas des écoles et des universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.149-162, 2024, Les Dessous de, 978-2-340-09462-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'articulation représentationnelle du genre, de l’âge et des usages des TIC. Une comparaison de la presse jeune allemande et française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique : un affaire d’homme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 19-34, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes alimentaires et médiations marchandes, approches communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-lise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage de présentation du réseau de recherche AGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicar a los niños sobre la alimentación: un balance de la investigación en Francia (1990-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecilia Díaz-Mendez; Isabel García-Espejo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El malestar con la alimentacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TREA, pp.231-245, 2021, 978-8418105333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artefacts communicationnels et éducatifs des entreprises agro-alimentaires en milieu scolaire : entre enjeux publics et intérêts privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cardon; Simona de Iulio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-102, 2021, 978-2-86906-767-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et savoirs scientifiques en nutrition : l’imaginaire des vitamines, entre vitalité et « capital santé » (1950-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential; Estera Badau; David Michon; Anne Parizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'on mange ? Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-148, 2021, 978-2-36441-411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il food influencer : sei micro-celebrità francesi su Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Angela Polesana; Tito Vagni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’influenza digitale. Studi, teorie, ricerche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerini Scientifica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9788881074525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Perspectives et enjeux d'un tournant spatial des études sur la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Tardy; Marta Severo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs du visible et de l'invisible dans la fabrique des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-200, 2020, 978-2-343-19303-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food at School: Between Science and Norm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Clavier; Jean-Philippe de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Health: Actor Strategies in Information and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-128, 2019, 978-1-786-30262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pubblicità in Italia (1900-1944) : attori, pratiche, saperi, esperienze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Bernardi; Elena Mosconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia della comunicazione e dello spettacolo in Italia, vol. I I media alla sfida della modernità (1900-1944)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita e pensiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-221, 2018, 9788834335192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation à l'école entre science et normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Clavier; Jean-Philippe de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation et santé: logiques d'acteurs en information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.99-114, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representational Intertwinement of Gender, Age and Uses of Information and Communication Technology : A Comparison Between German and French Preteen Magazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Thierry et V. Schafer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Women. Women, Gender and ICT in Europe in Nineteenth and Twentyth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.89-100, 2015, Connecting Women. Women, gender and ICT in Europe in the Nineteenth and Twentieth Century, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20837-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendre et la jeunesse : aux racines des entrelacs communicationnels entre marché, adolescents et culture jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyn Lachance, Louis Mathiot et Philippe Saint-Germain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques cultes et culte des marques chez les jeunes. Penser l'adolescence avec la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Laval, pp.9-22, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité pour les aliments destinés aux enfants entre risques, plaisirs et divertissement : le cas Kinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Brugère, I. de la Ville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On ne joue pas avec la nourriture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’OCHA (Observatoire des Habitudes Alimentaires), pp.57-63, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les marques de l’agroalimentaire s’invitent dans les écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restaurants italiens à Berlin (XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Stazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convoquer, réécrire la science : enjeux et acteurs de l'information, communication et éducation à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation scolaire : acteurs, pratiques et discours en Nord - Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Déom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille3/LMCU/Fondation Louis Bonduelle. 2014, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et mises en image médiatisées des corps au passage entre enfance et adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lille 3. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Stendhal Grenoble 3, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01257359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C331AB1"/>
+    <w:nsid w:val="FE1A7571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-de-iulio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2755-2051" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172795214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03762011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice De La Broise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10469" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2019.1570647" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02984091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Borrelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialuisa Stazio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Leone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De&#160;iulio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Boisnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9710" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281081v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4512" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/asr.2013.0017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.017.0143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283849v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611011065782" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/374A3A945974B3C16240DB269A0C49953FCA89B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611011065827" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3995AA5256A28A0D3FB61D129C0F2C7A7D57D729/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Dahmen-Jarrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473610410814319" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEAB2A2457B13F02AF89595304BCDB25017F2445/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Coralie Bonnaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Favier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vinti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romanelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petitimbert," TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747958v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716955v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717332v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalibert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717367v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01697020v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03760257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou Boisnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9656" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/food-information-communication-and-education-9781350162501/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03759466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cantine-et-friandises/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibs.it/influenza-digitale-studi-teorie-ricerche-libro-vari/e/9788881074525" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761965v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/757-qu-est-ce-que-l-on-mange--9782364414112.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Food+and+Health%3A+Actor+Strategies+in+Information+and+Communication-p-9781786302625" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893020v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vitaepensiero.it/scheda-libro/autori-vari/storia-della-comunicazione-e-dello-spettacolo-in-italia-9788834335192-346179.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716593v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695425v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20837-4_6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01309795v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081529v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717379v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;om" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310117v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-01257359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-de-iulio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2755-2051" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172795214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03762011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice De La Broise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10469" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2019.1570647" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02984091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Borrelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialuisa Stazio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Leone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716950v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De&#160;iulio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Boisnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9668" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9710" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281081v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4512" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/asr.2013.0017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.017.0143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283849v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611011065782" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/374A3A945974B3C16240DB269A0C49953FCA89B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611011065827" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3995AA5256A28A0D3FB61D129C0F2C7A7D57D729/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Dahmen-Jarrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473610410814319" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEAB2A2457B13F02AF89595304BCDB25017F2445/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Coralie Bonnaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504834v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Favier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417026v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vinti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romanelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petitimbert," TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081547v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747958v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716955v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717332v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalibert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717367v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01697020v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03760257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou Boisnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9656" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/food-information-communication-and-education-9781350162501/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03759466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cantine-et-friandises/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761965v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760264v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/757-qu-est-ce-que-l-on-mange--9782364414112.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibs.it/influenza-digitale-studi-teorie-ricerche-libro-vari/e/9788881074525" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Food+and+Health%3A+Actor+Strategies+in+Information+and+Communication-p-9781786302625" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893020v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vitaepensiero.it/scheda-libro/autori-vari/storia-della-comunicazione-e-dello-spettacolo-in-italia-9788834335192-346179.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695425v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20837-4_6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716593v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01309795v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081529v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717379v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;om" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310117v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-01257359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>