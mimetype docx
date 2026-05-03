--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simona De Iulio </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités en Sciences de l'information et de la communication, Université de Lille, GERiiCO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simona-de-iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2755-2051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172795214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation sous influence : six cas de micro-célébrités sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice De La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation sous influence : six cas de micro-célébrités sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice De La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du supplément 2020 A : Questionner l’information et la communication sur l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplément 2020 A, 21 (3), pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food marketers at school: The challenge of trustworthiness in France (1900-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Foodways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1-2), pp.98-122. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07409710.2019.1570647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ristorante italiano tra ethnoscapes e mediascapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazionepuntodoc </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrelacs entre communication marchande, éducation et alimentation : un défi pour l'éducation à la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Naître et grandir en terres publicitaires. Stratégies et cultures publicitaires au fil de l'âge et des médias., 9, pp.125-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai muri agli schermi: la vita digitale degli artefatti pubblicitari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediascapes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalizzare, catalogare, visualizzare le collezioni di artefatti grafici pubblicitari: il caso della sezione Publicité/Design Graphique del Musée des Arts Décoratifs di Parigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS/Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rileggere de Certeau : la pubblicità o 'il discorso immaginario del commercio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazionepuntodoc </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections numérisées d'affiches publicitaires : entre construction de l'offre et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les enjeux publics de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Boisnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'alimentation, une affaire publique?, 1 (27), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Eat: Food Education at School between Public Policies, Marketplace and Citizen Mobilizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.105 - 128. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer, prévenir, éduquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communicationorganisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.99--114. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between pleasures and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (21), pp.327-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre catégorisation et indétermination. L'imagérie des frontières de l'enfance dans la presse féminine et dans la presse 'jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From too little to too much. A historical panorama of the representations of the risks associated with children’s food in advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advertising and Society Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/asr.2013.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peur de manquer aux dangers de l'obésité: Les discours publicitaires et la construction sociale des risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.143 - 163. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.017.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of fun in food advertisements targeting children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Consumers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.96--107. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17473611011065782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fun foods to fun stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Consumers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.138-147. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17473611011065827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toy commercials across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouha Dahmen-Jarrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Consumers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (4), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17473610410814319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Food and Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual ICA Conference (75th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Denver (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la circulation de mémoire et savoirs culinaires dans les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation des sociétés, XXIIIe Congrès la SFSIC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation sous influence : les cas de six micro-célébrités sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Alimentation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Infocom Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques & alimentation, 1ère édition Journées Influalim, MSH Dijon, 9 et 10 novembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques numériques &amp; alimentation, 1ère édition Journées Influalim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Maison des sciences de l'Homme Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des controverses à la domestication : sur les enjeux du port du masque dans la littérature en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Coralie Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Le masque sanitaire à l'époque du Covid-19. Regards croisés en sciences humaines et sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning Health Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Arts &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontre organisée par le 3i University Network, Museum Dr. Guislain, Sep 2023, Gand (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of Complete Food in Advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing Food ASFS Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Boston University, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of Complete Food as Good Food in Advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Food &amp; Communication: Communicating 'good' foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Örebro University, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Disciplines: Training in Vulnerabilities and Identity in Health-Related Life Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVERAGE-DECOVEXP, Rencontres internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Université de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviving Culinary Memory on Social Networks: the Case of Traditional Southern Italy Recipes on TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd International Communication Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants, alimentation, publicité dans un contexte en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La défiance des consommateurs face aux industries agro-alimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Marti &amp; Muriel Touati, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les artefacts communicationnels en contexte : le cas de la publicité et du design graphique dans les espaces publics urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de spécialité du laboratoire GERiiCO « Matérialité(s) et formes sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Benassi, Mar 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à la vulnérabilité alimentaire,quels enjeux info-communicationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Santé et précarité alimentaire des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Communication et des médias, Université Grenoble Alpes, Oct 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessico dell’influenza digitale « Testimonianza »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le reti dei valori i valori delle reti, Congrès de la Società Scientifica Italiana Sociologia Cultura Comunicazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, en ligne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, gastronomie et analyse de pratiques communicationnelles : cartographie, thématiques, formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et espaces en mouvement, XXII Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the Educational Turn of Food Commercial Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourses on the future of food, 2nd Biennial Conference on Food and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies mémorielles et patrimoniales de la publicité du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques, patrimoine et quêtes d’autorité, Séminaire Atelier, CELSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Sustainability on University Campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Congress on Gastronomy, Sustainability and Development, 41 International Conference of the International Commission on the Anthropology of Food and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Sep 2020, Caceres, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kits pédagogiques entre communication marchande et éducation au gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça fait du bien de décoder. Quand le goût fait sa pub.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Petitimbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle éducation au goût pout le jeunesse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la publicité à l'heure de la publicité en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études internationale Transformations des prises de parole de marques : numératie publicitaire, genre et générations, approches internationales, CELSA Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et partager des images de repas scolaires : le cas du blog Never Seconds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#foodporn : les mobiles du désir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon et bien à manger à l'école entre intérêts marchands et biopolitique déléguée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Bien et bon à manger du quotidien à l'institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme de Dijon, Sep 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion des marques alimentaires auprès des jeunes publics : de la publicité à la communication nutritionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations de la communication des marques. Approches communicationnelles comparées à l'échelle internationale, Séminaire international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIPIC CELSA Paris Sorbonne, May 2016, Paros, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la publicité à la communication pédagogique: enjeux publics et intérêts privés autour de l’alimentation en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International -Actualités de la Recherche en Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Santé, information-communication et alimentation : les alicaments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC Université Grenoble Alpes, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'histoire de la publicité à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Penser l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société pour l'histoire des médias, Université Saint-Quentin-en-Yvelines, May 2016, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux profils professionnels et nouveaux savoirs dans les fondations d'entreprise : le cas d'une organisation philanthropique du secteur agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la philanthropie (XXe- XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicare l'alimentazione nelle scuole primarie di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Alimentazione, educazione e comunicazione. Circolazione di saperi sull'alimentazione nelle scuole primarie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Suor Orsola Benincasa, Sep 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections d'affiches publicitaires en ligne : dispositifs d'accès, usages et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cataloguer l'objet multiple, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food marketers at school : trustworthiness at stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusting the hand that feeds you. Understanding the historical evolution of trust in food, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit Brussel, Sep 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis communicationnels des entreprises de restauration scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation scolaire : acteurs, discours, normes et pratiques, Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Mar 2014, Ivry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en image genrée des usages des TIC : une comparaison entre la presse &amp;quot;jeune&amp;quot; allemande et la française (1994-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Femmes, genre et technologies de l’information et de la communication (FGTIC) (Europe, XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx EHNE, Institut des sciences de la communication du CNRS, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'indices visuels de la sortie de l'enfance : les 'préadolescents' mis en images dans la presse enfantine et féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir de l'enfance, entrer dans l'adolescence : corps et catégorisation d'âge, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Université de Lorraine,, Sep 2013, Strasbourg, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes pour une histoire de la publicité destinée aux enfants : théories, méthodes et pratiques en France (1900-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial Thought and Practice in France, 19th-21st Century : Assessment and Future Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Americanization of Italian Advertising during the 1950s and the 1960s: Mediations, Conflicts and Appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial Conference on Historical Analysis &amp; Research in Marketing (CHARM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01697020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la communication publicitaire transnationale : une approche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Colloque bilatéral franco-roumain, CIFSIC Université de Bucarest, 28 juin – 3 juillet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'alimentation : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 20/3A (S1), pp.5-12, 2020, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.hs9.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ristorante italiano. Memoria, cultura, identità, esperienze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazionepuntodoc </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité qui reste : usages et réactualisations des artefacts publicitaires du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation : une affaire publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou Boisnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2015, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Information, Communication and Education. Eating Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781350162501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-86906-767-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studiare la pubblicità. Teorie, analisi e interpretazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Angeli, 2018, 978-8891770677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble, 125 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la mise en public de l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Boisnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de savoirs sur l’alimentation en contexte : le cas des écoles et des universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.149-162, 2024, Les Dessous de, 978-2-340-09462-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'articulation représentationnelle du genre, de l’âge et des usages des TIC. Une comparaison de la presse jeune allemande et française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique : un affaire d’homme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 19-34, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes alimentaires et médiations marchandes, approches communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-lise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage de présentation du réseau de recherche AGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicar a los niños sobre la alimentación: un balance de la investigación en Francia (1990-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecilia Díaz-Mendez; Isabel García-Espejo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El malestar con la alimentacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TREA, pp.231-245, 2021, 978-8418105333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artefacts communicationnels et éducatifs des entreprises agro-alimentaires en milieu scolaire : entre enjeux publics et intérêts privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cardon; Simona de Iulio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-102, 2021, 978-2-86906-767-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et savoirs scientifiques en nutrition : l’imaginaire des vitamines, entre vitalité et « capital santé » (1950-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential; Estera Badau; David Michon; Anne Parizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'on mange ? Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-148, 2021, 978-2-36441-411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il food influencer : sei micro-celebrità francesi su Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Angela Polesana; Tito Vagni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’influenza digitale. Studi, teorie, ricerche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerini Scientifica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9788881074525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Perspectives et enjeux d'un tournant spatial des études sur la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Tardy; Marta Severo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs du visible et de l'invisible dans la fabrique des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-200, 2020, 978-2-343-19303-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food at School: Between Science and Norm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Clavier; Jean-Philippe de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Health: Actor Strategies in Information and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-128, 2019, 978-1-786-30262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pubblicità in Italia (1900-1944) : attori, pratiche, saperi, esperienze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Bernardi; Elena Mosconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia della comunicazione e dello spettacolo in Italia, vol. I I media alla sfida della modernità (1900-1944)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita e pensiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-221, 2018, 9788834335192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation à l'école entre science et normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Clavier; Jean-Philippe de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation et santé: logiques d'acteurs en information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.99-114, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representational Intertwinement of Gender, Age and Uses of Information and Communication Technology : A Comparison Between German and French Preteen Magazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Thierry et V. Schafer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Women. Women, Gender and ICT in Europe in Nineteenth and Twentyth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.89-100, 2015, Connecting Women. Women, gender and ICT in Europe in the Nineteenth and Twentieth Century, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20837-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendre et la jeunesse : aux racines des entrelacs communicationnels entre marché, adolescents et culture jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyn Lachance, Louis Mathiot et Philippe Saint-Germain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques cultes et culte des marques chez les jeunes. Penser l'adolescence avec la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Laval, pp.9-22, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité pour les aliments destinés aux enfants entre risques, plaisirs et divertissement : le cas Kinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Brugère, I. de la Ville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On ne joue pas avec la nourriture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’OCHA (Observatoire des Habitudes Alimentaires), pp.57-63, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les marques de l’agroalimentaire s’invitent dans les écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restaurants italiens à Berlin (XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Stazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convoquer, réécrire la science : enjeux et acteurs de l'information, communication et éducation à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation scolaire : acteurs, pratiques et discours en Nord - Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Déom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille3/LMCU/Fondation Louis Bonduelle. 2014, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et mises en image médiatisées des corps au passage entre enfance et adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lille 3. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Stendhal Grenoble 3, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01257359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simona De Iulio </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités en Sciences de l'information et de la communication, Université de Lille, GERiiCO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simona-de-iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2755-2051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172795214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation sous influence : six cas de micro-célébrités sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice De La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation sous influence : six cas de micro-célébrités sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice De La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du supplément 2020 A : Questionner l’information et la communication sur l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplément 2020 A, 21 (3), pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food marketers at school: The challenge of trustworthiness in France (1900-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Foodways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1-2), pp.98-122. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07409710.2019.1570647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ristorante italiano tra ethnoscapes e mediascapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazionepuntodoc </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrelacs entre communication marchande, éducation et alimentation : un défi pour l'éducation à la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Naître et grandir en terres publicitaires. Stratégies et cultures publicitaires au fil de l'âge et des médias., 9, pp.125-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai muri agli schermi: la vita digitale degli artefatti pubblicitari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediascapes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalizzare, catalogare, visualizzare le collezioni di artefatti grafici pubblicitari: il caso della sezione Publicité/Design Graphique del Musée des Arts Décoratifs di Parigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS/Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rileggere de Certeau : la pubblicità o 'il discorso immaginario del commercio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazionepuntodoc </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les enjeux publics de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Boisnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'alimentation, une affaire publique?, 1 (27), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections numérisées d'affiches publicitaires : entre construction de l'offre et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Eat: Food Education at School between Public Policies, Marketplace and Citizen Mobilizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.105 - 128. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer, prévenir, éduquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communicationorganisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.99--114. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between pleasures and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (21), pp.327-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre catégorisation et indétermination. L'imagérie des frontières de l'enfance dans la presse féminine et dans la presse 'jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From too little to too much. A historical panorama of the representations of the risks associated with children’s food in advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advertising and Society Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/asr.2013.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peur de manquer aux dangers de l'obésité: Les discours publicitaires et la construction sociale des risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.143 - 163. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.017.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of fun in food advertisements targeting children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Consumers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.96--107. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17473611011065782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fun foods to fun stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Consumers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.138-147. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17473611011065827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toy commercials across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouha Dahmen-Jarrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Consumers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (4), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17473610410814319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Food and Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual ICA Conference (75th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Denver (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation sous influence : les cas de six micro-célébrités sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Alimentation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Infocom Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la circulation de mémoire et savoirs culinaires dans les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation des sociétés, XXIIIe Congrès la SFSIC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques & alimentation, 1ère édition Journées Influalim, MSH Dijon, 9 et 10 novembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques numériques &amp; alimentation, 1ère édition Journées Influalim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Maison des sciences de l'Homme Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des controverses à la domestication : sur les enjeux du port du masque dans la littérature en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Coralie Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Le masque sanitaire à l'époque du Covid-19. Regards croisés en sciences humaines et sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning Health Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Arts &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontre organisée par le 3i University Network, Museum Dr. Guislain, Sep 2023, Gand (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of Complete Food in Advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing Food ASFS Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Boston University, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of Complete Food as Good Food in Advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Food &amp; Communication: Communicating 'good' foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Örebro University, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Disciplines: Training in Vulnerabilities and Identity in Health-Related Life Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVERAGE-DECOVEXP, Rencontres internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Université de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants, alimentation, publicité dans un contexte en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La défiance des consommateurs face aux industries agro-alimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Marti &amp; Muriel Touati, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviving Culinary Memory on Social Networks: the Case of Traditional Southern Italy Recipes on TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd International Communication Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les artefacts communicationnels en contexte : le cas de la publicité et du design graphique dans les espaces publics urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de spécialité du laboratoire GERiiCO « Matérialité(s) et formes sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Benassi, Mar 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessico dell’influenza digitale « Testimonianza »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le reti dei valori i valori delle reti, Congrès de la Società Scientifica Italiana Sociologia Cultura Comunicazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, en ligne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à la vulnérabilité alimentaire,quels enjeux info-communicationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Santé et précarité alimentaire des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Communication et des médias, Université Grenoble Alpes, Oct 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, gastronomie et analyse de pratiques communicationnelles : cartographie, thématiques, formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et espaces en mouvement, XXII Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the Educational Turn of Food Commercial Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourses on the future of food, 2nd Biennial Conference on Food and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies mémorielles et patrimoniales de la publicité du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques, patrimoine et quêtes d’autorité, Séminaire Atelier, CELSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Sustainability on University Campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Congress on Gastronomy, Sustainability and Development, 41 International Conference of the International Commission on the Anthropology of Food and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Sep 2020, Caceres, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kits pédagogiques entre communication marchande et éducation au gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça fait du bien de décoder. Quand le goût fait sa pub.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Petitimbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle éducation au goût pout le jeunesse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et partager des images de repas scolaires : le cas du blog Never Seconds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#foodporn : les mobiles du désir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon et bien à manger à l'école entre intérêts marchands et biopolitique déléguée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Bien et bon à manger du quotidien à l'institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme de Dijon, Sep 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la publicité à l'heure de la publicité en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études internationale Transformations des prises de parole de marques : numératie publicitaire, genre et générations, approches internationales, CELSA Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion des marques alimentaires auprès des jeunes publics : de la publicité à la communication nutritionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations de la communication des marques. Approches communicationnelles comparées à l'échelle internationale, Séminaire international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIPIC CELSA Paris Sorbonne, May 2016, Paros, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la publicité à la communication pédagogique: enjeux publics et intérêts privés autour de l’alimentation en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International -Actualités de la Recherche en Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Santé, information-communication et alimentation : les alicaments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC Université Grenoble Alpes, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'histoire de la publicité à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Penser l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société pour l'histoire des médias, Université Saint-Quentin-en-Yvelines, May 2016, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux profils professionnels et nouveaux savoirs dans les fondations d'entreprise : le cas d'une organisation philanthropique du secteur agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la philanthropie (XXe- XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicare l'alimentazione nelle scuole primarie di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Alimentazione, educazione e comunicazione. Circolazione di saperi sull'alimentazione nelle scuole primarie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Suor Orsola Benincasa, Sep 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections d'affiches publicitaires en ligne : dispositifs d'accès, usages et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cataloguer l'objet multiple, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food marketers at school : trustworthiness at stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusting the hand that feeds you. Understanding the historical evolution of trust in food, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit Brussel, Sep 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis communicationnels des entreprises de restauration scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation scolaire : acteurs, discours, normes et pratiques, Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Mar 2014, Ivry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en image genrée des usages des TIC : une comparaison entre la presse &amp;quot;jeune&amp;quot; allemande et la française (1994-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Femmes, genre et technologies de l’information et de la communication (FGTIC) (Europe, XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx EHNE, Institut des sciences de la communication du CNRS, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'indices visuels de la sortie de l'enfance : les 'préadolescents' mis en images dans la presse enfantine et féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir de l'enfance, entrer dans l'adolescence : corps et catégorisation d'âge, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Université de Lorraine,, Sep 2013, Strasbourg, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes pour une histoire de la publicité destinée aux enfants : théories, méthodes et pratiques en France (1900-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial Thought and Practice in France, 19th-21st Century : Assessment and Future Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Americanization of Italian Advertising during the 1950s and the 1960s: Mediations, Conflicts and Appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial Conference on Historical Analysis &amp; Research in Marketing (CHARM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01697020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la communication publicitaire transnationale : une approche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Colloque bilatéral franco-roumain, CIFSIC Université de Bucarest, 28 juin – 3 juillet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'alimentation : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 20/3A (S1), pp.5-12, 2020, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.hs9.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ristorante italiano. Memoria, cultura, identità, esperienze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazionepuntodoc </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité qui reste : usages et réactualisations des artefacts publicitaires du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation : une affaire publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou Boisnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2015, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Information, Communication and Education. Eating Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781350162501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-86906-767-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studiare la pubblicità. Teorie, analisi e interpretazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Angeli, 2018, 978-8891770677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble, 125 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la mise en public de l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Boisnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de savoirs sur l’alimentation en contexte : le cas des écoles et des universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.149-162, 2024, Les Dessous de, 978-2-340-09462-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'articulation représentationnelle du genre, de l’âge et des usages des TIC. Une comparaison de la presse jeune allemande et française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique : un affaire d’homme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 19-34, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes alimentaires et médiations marchandes, approches communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-lise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage de présentation du réseau de recherche AGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicar a los niños sobre la alimentación: un balance de la investigación en Francia (1990-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecilia Díaz-Mendez; Isabel García-Espejo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El malestar con la alimentacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TREA, pp.231-245, 2021, 978-8418105333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artefacts communicationnels et éducatifs des entreprises agro-alimentaires en milieu scolaire : entre enjeux publics et intérêts privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cardon; Simona de Iulio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-102, 2021, 978-2-86906-767-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et savoirs scientifiques en nutrition : l’imaginaire des vitamines, entre vitalité et « capital santé » (1950-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential; Estera Badau; David Michon; Anne Parizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'on mange ? Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-148, 2021, 978-2-36441-411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il food influencer : sei micro-celebrità francesi su Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Angela Polesana; Tito Vagni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’influenza digitale. Studi, teorie, ricerche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerini Scientifica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9788881074525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Perspectives et enjeux d'un tournant spatial des études sur la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Tardy; Marta Severo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs du visible et de l'invisible dans la fabrique des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-200, 2020, 978-2-343-19303-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food at School: Between Science and Norm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Clavier; Jean-Philippe de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Health: Actor Strategies in Information and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-128, 2019, 978-1-786-30262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pubblicità in Italia (1900-1944) : attori, pratiche, saperi, esperienze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Bernardi; Elena Mosconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia della comunicazione e dello spettacolo in Italia, vol. I I media alla sfida della modernità (1900-1944)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita e pensiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-221, 2018, 9788834335192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation à l'école entre science et normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Clavier; Jean-Philippe de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation et santé: logiques d'acteurs en information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.99-114, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representational Intertwinement of Gender, Age and Uses of Information and Communication Technology : A Comparison Between German and French Preteen Magazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Thierry et V. Schafer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Women. Women, Gender and ICT in Europe in Nineteenth and Twentyth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.89-100, 2015, Connecting Women. Women, gender and ICT in Europe in the Nineteenth and Twentieth Century, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20837-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendre et la jeunesse : aux racines des entrelacs communicationnels entre marché, adolescents et culture jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyn Lachance, Louis Mathiot et Philippe Saint-Germain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques cultes et culte des marques chez les jeunes. Penser l'adolescence avec la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Laval, pp.9-22, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité pour les aliments destinés aux enfants entre risques, plaisirs et divertissement : le cas Kinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Brugère, I. de la Ville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On ne joue pas avec la nourriture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’OCHA (Observatoire des Habitudes Alimentaires), pp.57-63, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les marques de l’agroalimentaire s’invitent dans les écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restaurants italiens à Berlin (XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Stazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convoquer, réécrire la science : enjeux et acteurs de l'information, communication et éducation à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation scolaire : acteurs, pratiques et discours en Nord - Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Déom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille3/LMCU/Fondation Louis Bonduelle. 2014, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et mises en image médiatisées des corps au passage entre enfance et adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lille 3. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Stendhal Grenoble 3, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01257359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE1A7571"/>
+    <w:nsid w:val="B92B3ED1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-de-iulio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2755-2051" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172795214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03762011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice De La Broise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10469" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2019.1570647" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02984091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Borrelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialuisa Stazio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Leone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716950v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De&#160;iulio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Boisnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9668" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9710" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281081v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4512" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/asr.2013.0017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.017.0143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283849v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611011065782" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/374A3A945974B3C16240DB269A0C49953FCA89B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611011065827" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3995AA5256A28A0D3FB61D129C0F2C7A7D57D729/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Dahmen-Jarrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473610410814319" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEAB2A2457B13F02AF89595304BCDB25017F2445/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Coralie Bonnaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504834v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Favier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417026v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vinti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romanelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petitimbert," TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081547v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747958v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716955v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717332v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalibert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717367v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01697020v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03760257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou Boisnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9656" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/food-information-communication-and-education-9781350162501/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03759466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cantine-et-friandises/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761965v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760264v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/757-qu-est-ce-que-l-on-mange--9782364414112.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibs.it/influenza-digitale-studi-teorie-ricerche-libro-vari/e/9788881074525" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Food+and+Health%3A+Actor+Strategies+in+Information+and+Communication-p-9781786302625" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893020v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vitaepensiero.it/scheda-libro/autori-vari/storia-della-comunicazione-e-dello-spettacolo-in-italia-9788834335192-346179.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695425v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20837-4_6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716593v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01309795v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081529v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717379v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;om" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310117v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-01257359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-de-iulio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2755-2051" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172795214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03762011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice De La Broise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10469" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2019.1570647" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02984091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Borrelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialuisa Stazio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Leone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716950v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De&#160;iulio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Boisnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9710" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281081v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4512" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/asr.2013.0017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.017.0143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283849v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611011065782" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/374A3A945974B3C16240DB269A0C49953FCA89B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611011065827" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3995AA5256A28A0D3FB61D129C0F2C7A7D57D729/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Dahmen-Jarrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473610410814319" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEAB2A2457B13F02AF89595304BCDB25017F2445/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Coralie Bonnaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504834v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Favier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vinti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romanelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petitimbert," TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747958v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716955v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717332v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalibert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717367v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01697020v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03760257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou Boisnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9656" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/food-information-communication-and-education-9781350162501/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03759466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cantine-et-friandises/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761965v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760264v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/757-qu-est-ce-que-l-on-mange--9782364414112.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibs.it/influenza-digitale-studi-teorie-ricerche-libro-vari/e/9788881074525" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Food+and+Health%3A+Actor+Strategies+in+Information+and+Communication-p-9781786302625" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893020v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vitaepensiero.it/scheda-libro/autori-vari/storia-della-comunicazione-e-dello-spettacolo-in-italia-9788834335192-346179.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695425v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20837-4_6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716593v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01309795v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081529v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717379v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;om" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310117v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-01257359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>