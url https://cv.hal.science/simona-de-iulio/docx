--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simona De Iulio </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités en Sciences de l'information et de la communication, Université de Lille, GERiiCO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simona-de-iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2755-2051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172795214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation sous influence : six cas de micro-célébrités sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice De La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation sous influence : six cas de micro-célébrités sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice De La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du supplément 2020 A : Questionner l’information et la communication sur l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplément 2020 A, 21 (3), pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food marketers at school: The challenge of trustworthiness in France (1900-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Foodways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1-2), pp.98-122. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07409710.2019.1570647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ristorante italiano tra ethnoscapes e mediascapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazionepuntodoc </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrelacs entre communication marchande, éducation et alimentation : un défi pour l'éducation à la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Naître et grandir en terres publicitaires. Stratégies et cultures publicitaires au fil de l'âge et des médias., 9, pp.125-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai muri agli schermi: la vita digitale degli artefatti pubblicitari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediascapes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalizzare, catalogare, visualizzare le collezioni di artefatti grafici pubblicitari: il caso della sezione Publicité/Design Graphique del Musée des Arts Décoratifs di Parigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS/Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rileggere de Certeau : la pubblicità o 'il discorso immaginario del commercio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazionepuntodoc </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les enjeux publics de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Boisnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'alimentation, une affaire publique?, 1 (27), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections numérisées d'affiches publicitaires : entre construction de l'offre et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Eat: Food Education at School between Public Policies, Marketplace and Citizen Mobilizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.105 - 128. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer, prévenir, éduquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communicationorganisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.99--114. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between pleasures and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (21), pp.327-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre catégorisation et indétermination. L'imagérie des frontières de l'enfance dans la presse féminine et dans la presse 'jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From too little to too much. A historical panorama of the representations of the risks associated with children’s food in advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advertising and Society Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/asr.2013.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peur de manquer aux dangers de l'obésité: Les discours publicitaires et la construction sociale des risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.143 - 163. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.017.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of fun in food advertisements targeting children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Consumers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.96--107. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17473611011065782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fun foods to fun stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Consumers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.138-147. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17473611011065827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toy commercials across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouha Dahmen-Jarrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Consumers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (4), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17473610410814319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Food and Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual ICA Conference (75th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Denver (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation sous influence : les cas de six micro-célébrités sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Alimentation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Infocom Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la circulation de mémoire et savoirs culinaires dans les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation des sociétés, XXIIIe Congrès la SFSIC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques & alimentation, 1ère édition Journées Influalim, MSH Dijon, 9 et 10 novembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques numériques &amp; alimentation, 1ère édition Journées Influalim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Maison des sciences de l'Homme Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des controverses à la domestication : sur les enjeux du port du masque dans la littérature en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Coralie Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Le masque sanitaire à l'époque du Covid-19. Regards croisés en sciences humaines et sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning Health Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Arts &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontre organisée par le 3i University Network, Museum Dr. Guislain, Sep 2023, Gand (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of Complete Food in Advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing Food ASFS Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Boston University, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of Complete Food as Good Food in Advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Food &amp; Communication: Communicating 'good' foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Örebro University, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Disciplines: Training in Vulnerabilities and Identity in Health-Related Life Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVERAGE-DECOVEXP, Rencontres internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Université de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants, alimentation, publicité dans un contexte en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La défiance des consommateurs face aux industries agro-alimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Marti &amp; Muriel Touati, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviving Culinary Memory on Social Networks: the Case of Traditional Southern Italy Recipes on TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd International Communication Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les artefacts communicationnels en contexte : le cas de la publicité et du design graphique dans les espaces publics urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de spécialité du laboratoire GERiiCO « Matérialité(s) et formes sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Benassi, Mar 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessico dell’influenza digitale « Testimonianza »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le reti dei valori i valori delle reti, Congrès de la Società Scientifica Italiana Sociologia Cultura Comunicazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, en ligne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à la vulnérabilité alimentaire,quels enjeux info-communicationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Santé et précarité alimentaire des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Communication et des médias, Université Grenoble Alpes, Oct 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, gastronomie et analyse de pratiques communicationnelles : cartographie, thématiques, formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et espaces en mouvement, XXII Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the Educational Turn of Food Commercial Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourses on the future of food, 2nd Biennial Conference on Food and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies mémorielles et patrimoniales de la publicité du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques, patrimoine et quêtes d’autorité, Séminaire Atelier, CELSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Sustainability on University Campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Congress on Gastronomy, Sustainability and Development, 41 International Conference of the International Commission on the Anthropology of Food and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Sep 2020, Caceres, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kits pédagogiques entre communication marchande et éducation au gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça fait du bien de décoder. Quand le goût fait sa pub.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Petitimbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle éducation au goût pout le jeunesse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et partager des images de repas scolaires : le cas du blog Never Seconds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#foodporn : les mobiles du désir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon et bien à manger à l'école entre intérêts marchands et biopolitique déléguée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Bien et bon à manger du quotidien à l'institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme de Dijon, Sep 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la publicité à l'heure de la publicité en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études internationale Transformations des prises de parole de marques : numératie publicitaire, genre et générations, approches internationales, CELSA Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion des marques alimentaires auprès des jeunes publics : de la publicité à la communication nutritionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations de la communication des marques. Approches communicationnelles comparées à l'échelle internationale, Séminaire international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIPIC CELSA Paris Sorbonne, May 2016, Paros, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la publicité à la communication pédagogique: enjeux publics et intérêts privés autour de l’alimentation en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International -Actualités de la Recherche en Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Santé, information-communication et alimentation : les alicaments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC Université Grenoble Alpes, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'histoire de la publicité à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Penser l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société pour l'histoire des médias, Université Saint-Quentin-en-Yvelines, May 2016, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux profils professionnels et nouveaux savoirs dans les fondations d'entreprise : le cas d'une organisation philanthropique du secteur agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la philanthropie (XXe- XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicare l'alimentazione nelle scuole primarie di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Alimentazione, educazione e comunicazione. Circolazione di saperi sull'alimentazione nelle scuole primarie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Suor Orsola Benincasa, Sep 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections d'affiches publicitaires en ligne : dispositifs d'accès, usages et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cataloguer l'objet multiple, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food marketers at school : trustworthiness at stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusting the hand that feeds you. Understanding the historical evolution of trust in food, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit Brussel, Sep 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis communicationnels des entreprises de restauration scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation scolaire : acteurs, discours, normes et pratiques, Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Mar 2014, Ivry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en image genrée des usages des TIC : une comparaison entre la presse &amp;quot;jeune&amp;quot; allemande et la française (1994-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Femmes, genre et technologies de l’information et de la communication (FGTIC) (Europe, XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx EHNE, Institut des sciences de la communication du CNRS, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'indices visuels de la sortie de l'enfance : les 'préadolescents' mis en images dans la presse enfantine et féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir de l'enfance, entrer dans l'adolescence : corps et catégorisation d'âge, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Université de Lorraine,, Sep 2013, Strasbourg, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes pour une histoire de la publicité destinée aux enfants : théories, méthodes et pratiques en France (1900-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial Thought and Practice in France, 19th-21st Century : Assessment and Future Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Americanization of Italian Advertising during the 1950s and the 1960s: Mediations, Conflicts and Appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial Conference on Historical Analysis &amp; Research in Marketing (CHARM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01697020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la communication publicitaire transnationale : une approche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Colloque bilatéral franco-roumain, CIFSIC Université de Bucarest, 28 juin – 3 juillet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'alimentation : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 20/3A (S1), pp.5-12, 2020, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.hs9.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ristorante italiano. Memoria, cultura, identità, esperienze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazionepuntodoc </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité qui reste : usages et réactualisations des artefacts publicitaires du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation : une affaire publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou Boisnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2015, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Information, Communication and Education. Eating Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781350162501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-86906-767-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studiare la pubblicità. Teorie, analisi e interpretazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Angeli, 2018, 978-8891770677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble, 125 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la mise en public de l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Boisnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de savoirs sur l’alimentation en contexte : le cas des écoles et des universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.149-162, 2024, Les Dessous de, 978-2-340-09462-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'articulation représentationnelle du genre, de l’âge et des usages des TIC. Une comparaison de la presse jeune allemande et française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique : un affaire d’homme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 19-34, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes alimentaires et médiations marchandes, approches communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-lise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage de présentation du réseau de recherche AGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicar a los niños sobre la alimentación: un balance de la investigación en Francia (1990-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecilia Díaz-Mendez; Isabel García-Espejo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El malestar con la alimentacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TREA, pp.231-245, 2021, 978-8418105333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artefacts communicationnels et éducatifs des entreprises agro-alimentaires en milieu scolaire : entre enjeux publics et intérêts privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cardon; Simona de Iulio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-102, 2021, 978-2-86906-767-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et savoirs scientifiques en nutrition : l’imaginaire des vitamines, entre vitalité et « capital santé » (1950-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential; Estera Badau; David Michon; Anne Parizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'on mange ? Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-148, 2021, 978-2-36441-411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il food influencer : sei micro-celebrità francesi su Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Angela Polesana; Tito Vagni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’influenza digitale. Studi, teorie, ricerche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerini Scientifica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9788881074525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Perspectives et enjeux d'un tournant spatial des études sur la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Tardy; Marta Severo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs du visible et de l'invisible dans la fabrique des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-200, 2020, 978-2-343-19303-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food at School: Between Science and Norm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Clavier; Jean-Philippe de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Health: Actor Strategies in Information and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-128, 2019, 978-1-786-30262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pubblicità in Italia (1900-1944) : attori, pratiche, saperi, esperienze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Bernardi; Elena Mosconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia della comunicazione e dello spettacolo in Italia, vol. I I media alla sfida della modernità (1900-1944)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita e pensiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-221, 2018, 9788834335192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation à l'école entre science et normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Clavier; Jean-Philippe de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation et santé: logiques d'acteurs en information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.99-114, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representational Intertwinement of Gender, Age and Uses of Information and Communication Technology : A Comparison Between German and French Preteen Magazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Thierry et V. Schafer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Women. Women, Gender and ICT in Europe in Nineteenth and Twentyth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.89-100, 2015, Connecting Women. Women, gender and ICT in Europe in the Nineteenth and Twentieth Century, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20837-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendre et la jeunesse : aux racines des entrelacs communicationnels entre marché, adolescents et culture jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyn Lachance, Louis Mathiot et Philippe Saint-Germain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques cultes et culte des marques chez les jeunes. Penser l'adolescence avec la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Laval, pp.9-22, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité pour les aliments destinés aux enfants entre risques, plaisirs et divertissement : le cas Kinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Brugère, I. de la Ville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On ne joue pas avec la nourriture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’OCHA (Observatoire des Habitudes Alimentaires), pp.57-63, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les marques de l’agroalimentaire s’invitent dans les écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restaurants italiens à Berlin (XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Stazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convoquer, réécrire la science : enjeux et acteurs de l'information, communication et éducation à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation scolaire : acteurs, pratiques et discours en Nord - Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Déom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille3/LMCU/Fondation Louis Bonduelle. 2014, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et mises en image médiatisées des corps au passage entre enfance et adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lille 3. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Stendhal Grenoble 3, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01257359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simona De Iulio </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités en Sciences de l'information et de la communication, Université de Lille, GERiiCO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simona-de-iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2755-2051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172795214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation sous influence : six cas de micro-célébrités sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice De La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation sous influence : six cas de micro-célébrités sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice De La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du supplément 2020 A : Questionner l’information et la communication sur l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplément 2020 A, 21 (3), pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food marketers at school: The challenge of trustworthiness in France (1900-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Foodways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1-2), pp.98-122. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07409710.2019.1570647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ristorante italiano tra ethnoscapes e mediascapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazionepuntodoc </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrelacs entre communication marchande, éducation et alimentation : un défi pour l'éducation à la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Naître et grandir en terres publicitaires. Stratégies et cultures publicitaires au fil de l'âge et des médias., 9, pp.125-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai muri agli schermi: la vita digitale degli artefatti pubblicitari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediascapes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rileggere de Certeau : la pubblicità o 'il discorso immaginario del commercio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazionepuntodoc </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalizzare, catalogare, visualizzare le collezioni di artefatti grafici pubblicitari: il caso della sezione Publicité/Design Graphique del Musée des Arts Décoratifs di Parigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS/Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les enjeux publics de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Boisnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'alimentation, une affaire publique?, 1 (27), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections numérisées d'affiches publicitaires : entre construction de l'offre et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Eat: Food Education at School between Public Policies, Marketplace and Citizen Mobilizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.105 - 128. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer, prévenir, éduquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communicationorganisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.99--114. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between pleasures and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (21), pp.327-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre catégorisation et indétermination. L'imagérie des frontières de l'enfance dans la presse féminine et dans la presse 'jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From too little to too much. A historical panorama of the representations of the risks associated with children’s food in advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advertising and Society Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/asr.2013.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peur de manquer aux dangers de l'obésité: Les discours publicitaires et la construction sociale des risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.143 - 163. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.017.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of fun in food advertisements targeting children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Consumers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.96--107. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17473611011065782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fun foods to fun stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Consumers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.138-147. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17473611011065827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toy commercials across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouha Dahmen-Jarrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Consumers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (4), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17473610410814319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Food and Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual ICA Conference (75th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Denver (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of Complete Food as Good Food in Advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Food &amp; Communication: Communicating 'good' foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Örebro University, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Disciplines: Training in Vulnerabilities and Identity in Health-Related Life Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVERAGE-DECOVEXP, Rencontres internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Université de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation sous influence : les cas de six micro-célébrités sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Alimentation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Infocom Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la circulation de mémoire et savoirs culinaires dans les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation des sociétés, XXIIIe Congrès la SFSIC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques & alimentation, 1ère édition Journées Influalim, MSH Dijon, 9 et 10 novembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques numériques &amp; alimentation, 1ère édition Journées Influalim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Maison des sciences de l'Homme Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des controverses à la domestication : sur les enjeux du port du masque dans la littérature en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Coralie Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Le masque sanitaire à l'époque du Covid-19. Regards croisés en sciences humaines et sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning Health Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Arts &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontre organisée par le 3i University Network, Museum Dr. Guislain, Sep 2023, Gand (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of Complete Food in Advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowing Food ASFS Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Boston University, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants, alimentation, publicité dans un contexte en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La défiance des consommateurs face aux industries agro-alimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Marti &amp; Muriel Touati, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviving Culinary Memory on Social Networks: the Case of Traditional Southern Italy Recipes on TikTok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd International Communication Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les artefacts communicationnels en contexte : le cas de la publicité et du design graphique dans les espaces publics urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de spécialité du laboratoire GERiiCO « Matérialité(s) et formes sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Benassi, Mar 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessico dell’influenza digitale « Testimonianza »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le reti dei valori i valori delle reti, Congrès de la Società Scientifica Italiana Sociologia Cultura Comunicazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, en ligne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à la vulnérabilité alimentaire,quels enjeux info-communicationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Santé et précarité alimentaire des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Communication et des médias, Université Grenoble Alpes, Oct 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, gastronomie et analyse de pratiques communicationnelles : cartographie, thématiques, formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et espaces en mouvement, XXII Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the Educational Turn of Food Commercial Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourses on the future of food, 2nd Biennial Conference on Food and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies mémorielles et patrimoniales de la publicité du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques, patrimoine et quêtes d’autorité, Séminaire Atelier, CELSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Sustainability on University Campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Congress on Gastronomy, Sustainability and Development, 41 International Conference of the International Commission on the Anthropology of Food and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Sep 2020, Caceres, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kits pédagogiques entre communication marchande et éducation au gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça fait du bien de décoder. Quand le goût fait sa pub.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Petitimbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle éducation au goût pout le jeunesse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et partager des images de repas scolaires : le cas du blog Never Seconds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#foodporn : les mobiles du désir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon et bien à manger à l'école entre intérêts marchands et biopolitique déléguée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Bien et bon à manger du quotidien à l'institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme de Dijon, Sep 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la publicité à l'heure de la publicité en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études internationale Transformations des prises de parole de marques : numératie publicitaire, genre et générations, approches internationales, CELSA Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion des marques alimentaires auprès des jeunes publics : de la publicité à la communication nutritionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations de la communication des marques. Approches communicationnelles comparées à l'échelle internationale, Séminaire international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIPIC CELSA Paris Sorbonne, May 2016, Paros, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la publicité à la communication pédagogique: enjeux publics et intérêts privés autour de l’alimentation en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International -Actualités de la Recherche en Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Santé, information-communication et alimentation : les alicaments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC Université Grenoble Alpes, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'histoire de la publicité à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Penser l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société pour l'histoire des médias, Université Saint-Quentin-en-Yvelines, May 2016, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux profils professionnels et nouveaux savoirs dans les fondations d'entreprise : le cas d'une organisation philanthropique du secteur agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la philanthropie (XXe- XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicare l'alimentazione nelle scuole primarie di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Alimentazione, educazione e comunicazione. Circolazione di saperi sull'alimentazione nelle scuole primarie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Suor Orsola Benincasa, Sep 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections d'affiches publicitaires en ligne : dispositifs d'accès, usages et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cataloguer l'objet multiple, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food marketers at school : trustworthiness at stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusting the hand that feeds you. Understanding the historical evolution of trust in food, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit Brussel, Sep 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis communicationnels des entreprises de restauration scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation scolaire : acteurs, discours, normes et pratiques, Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Mar 2014, Ivry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en image genrée des usages des TIC : une comparaison entre la presse &amp;quot;jeune&amp;quot; allemande et la française (1994-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Femmes, genre et technologies de l’information et de la communication (FGTIC) (Europe, XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx EHNE, Institut des sciences de la communication du CNRS, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'indices visuels de la sortie de l'enfance : les 'préadolescents' mis en images dans la presse enfantine et féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir de l'enfance, entrer dans l'adolescence : corps et catégorisation d'âge, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Université de Lorraine,, Sep 2013, Strasbourg, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes pour une histoire de la publicité destinée aux enfants : théories, méthodes et pratiques en France (1900-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial Thought and Practice in France, 19th-21st Century : Assessment and Future Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Americanization of Italian Advertising during the 1950s and the 1960s: Mediations, Conflicts and Appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial Conference on Historical Analysis &amp; Research in Marketing (CHARM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01697020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la communication publicitaire transnationale : une approche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Colloque bilatéral franco-roumain, CIFSIC Université de Bucarest, 28 juin – 3 juillet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'alimentation : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 20/3A (S1), pp.5-12, 2020, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.hs9.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ristorante italiano. Memoria, cultura, identità, esperienze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazionepuntodoc </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité qui reste : usages et réactualisations des artefacts publicitaires du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation : une affaire publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou Boisnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2015, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Information, Communication and Education. Eating Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781350162501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-86906-767-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studiare la pubblicità. Teorie, analisi e interpretazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Angeli, 2018, 978-8891770677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble, 125 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la mise en public de l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Boisnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de savoirs sur l’alimentation en contexte : le cas des écoles et des universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.149-162, 2024, Les Dessous de, 978-2-340-09462-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'articulation représentationnelle du genre, de l’âge et des usages des TIC. Une comparaison de la presse jeune allemande et française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique : un affaire d’homme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 19-34, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes alimentaires et médiations marchandes, approches communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-lise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage de présentation du réseau de recherche AGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il food influencer : sei micro-celebrità francesi su Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Angela Polesana; Tito Vagni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’influenza digitale. Studi, teorie, ricerche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerini Scientifica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9788881074525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicar a los niños sobre la alimentación: un balance de la investigación en Francia (1990-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecilia Díaz-Mendez; Isabel García-Espejo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El malestar con la alimentacion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TREA, pp.231-245, 2021, 978-8418105333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artefacts communicationnels et éducatifs des entreprises agro-alimentaires en milieu scolaire : entre enjeux publics et intérêts privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cardon; Simona de Iulio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-102, 2021, 978-2-86906-767-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et savoirs scientifiques en nutrition : l’imaginaire des vitamines, entre vitalité et « capital santé » (1950-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Depezay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential; Estera Badau; David Michon; Anne Parizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'on mange ? Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-148, 2021, 978-2-36441-411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Perspectives et enjeux d'un tournant spatial des études sur la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Tardy; Marta Severo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs du visible et de l'invisible dans la fabrique des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-200, 2020, 978-2-343-19303-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food at School: Between Science and Norm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Clavier; Jean-Philippe de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Health: Actor Strategies in Information and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-128, 2019, 978-1-786-30262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pubblicità in Italia (1900-1944) : attori, pratiche, saperi, esperienze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Bernardi; Elena Mosconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia della comunicazione e dello spettacolo in Italia, vol. I I media alla sfida della modernità (1900-1944)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita e pensiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-221, 2018, 9788834335192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation à l'école entre science et normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Borrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Clavier; Jean-Philippe de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation et santé: logiques d'acteurs en information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.99-114, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendre et la jeunesse : aux racines des entrelacs communicationnels entre marché, adolescents et culture jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyn Lachance, Louis Mathiot et Philippe Saint-Germain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques cultes et culte des marques chez les jeunes. Penser l'adolescence avec la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Laval, pp.9-22, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representational Intertwinement of Gender, Age and Uses of Information and Communication Technology : A Comparison Between German and French Preteen Magazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Thierry et V. Schafer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Women. Women, Gender and ICT in Europe in Nineteenth and Twentyth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.89-100, 2015, Connecting Women. Women, gender and ICT in Europe in the Nineteenth and Twentieth Century, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20837-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité pour les aliments destinés aux enfants entre risques, plaisirs et divertissement : le cas Kinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Brugère, I. de la Ville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On ne joue pas avec la nourriture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’OCHA (Observatoire des Habitudes Alimentaires), pp.57-63, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les marques de l’agroalimentaire s’invitent dans les écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restaurants italiens à Berlin (XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Stazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convoquer, réécrire la science : enjeux et acteurs de l'information, communication et éducation à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona De iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation scolaire : acteurs, pratiques et discours en Nord - Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Déom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille3/LMCU/Fondation Louis Bonduelle. 2014, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et mises en image médiatisées des corps au passage entre enfance et adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lille 3. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Stendhal Grenoble 3, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01257359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B92B3ED1"/>
+    <w:nsid w:val="96CD6FF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-de-iulio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2755-2051" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172795214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03762011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice De La Broise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10469" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2019.1570647" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02984091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Borrelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialuisa Stazio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Leone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716950v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De&#160;iulio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Boisnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9710" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281081v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4512" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/asr.2013.0017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.017.0143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283849v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611011065782" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/374A3A945974B3C16240DB269A0C49953FCA89B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611011065827" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3995AA5256A28A0D3FB61D129C0F2C7A7D57D729/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Dahmen-Jarrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473610410814319" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEAB2A2457B13F02AF89595304BCDB25017F2445/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Coralie Bonnaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504834v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Favier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vinti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romanelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petitimbert," TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747958v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716955v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717332v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalibert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717367v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01697020v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03760257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou Boisnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9656" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/food-information-communication-and-education-9781350162501/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03759466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cantine-et-friandises/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761965v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760264v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/757-qu-est-ce-que-l-on-mange--9782364414112.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibs.it/influenza-digitale-studi-teorie-ricerche-libro-vari/e/9788881074525" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Food+and+Health%3A+Actor+Strategies+in+Information+and+Communication-p-9781786302625" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893020v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vitaepensiero.it/scheda-libro/autori-vari/storia-della-comunicazione-e-dello-spettacolo-in-italia-9788834335192-346179.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695425v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20837-4_6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716593v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01309795v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081529v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717379v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;om" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310117v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-01257359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-de-iulio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2755-2051" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172795214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03762011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice De La Broise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10469" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2019.1570647" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02984091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Borrelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialuisa Stazio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Leone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De&#160;iulio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Boisnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9710" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281081v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4512" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/asr.2013.0017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.017.0143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283849v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611011065782" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/374A3A945974B3C16240DB269A0C49953FCA89B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611011065827" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3995AA5256A28A0D3FB61D129C0F2C7A7D57D729/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Dahmen-Jarrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473610410814319" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEAB2A2457B13F02AF89595304BCDB25017F2445/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Coralie Bonnaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Favier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vinti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romanelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petitimbert," TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747958v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716955v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717332v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalibert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717367v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01697020v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03760257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou Boisnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9656" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/food-information-communication-and-education-9781350162501/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03759466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cantine-et-friandises/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibs.it/influenza-digitale-studi-teorie-ricerche-libro-vari/e/9788881074525" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761965v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/757-qu-est-ce-que-l-on-mange--9782364414112.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Food+and+Health%3A+Actor+Strategies+in+Information+and+Communication-p-9781786302625" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893020v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vitaepensiero.it/scheda-libro/autori-vari/storia-della-comunicazione-e-dello-spettacolo-in-italia-9788834335192-346179.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716593v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695425v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20837-4_6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01309795v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081529v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717379v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;om" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310117v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-01257359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>