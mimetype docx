--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simona Ispas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simona-ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8537-8461</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121831167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ispas_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218448070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a neural-network interatomic potential for silica glass and melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshay Krishna Ammothum Kandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tuckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 236, pp.112848. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.112848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties of alkali silicate glasses: Influence of the modifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (24), pp.244504. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0155497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of silicate glasses: Micro-cavities and correlations between atomic-level properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.085601. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.085601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the non-linear elastic behavior of silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231, pp.117855. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2022.117855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interaction potentials for alkaline earth silicate and borate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueh-Ting Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 565, pp.120853. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness and Scaling Properties of Oxide Glass Surfaces at the Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.066101. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.066101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of the surface of silica and sodium silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.184201. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.184201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation transitions in compressed SiO2 glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 599 (7883), pp.62-66. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03918-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and vibrational properties of sodium silicate glass surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.124503. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0019514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical role of the interaction potential and simulation protocol for the structural and mechanical properties of sodosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 532, pp.119895. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.119895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interaction potentials for borate glasses with mixed network formers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152, pp.104501. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5142605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of sodosilicate glasses from first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.054209. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.054209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Study of the Spontaneous Formation of Covalent Bonds at the Silver/Silica Interface in Silver Nanoparticles Embedded in SiO 2 : Implications for Ag + Release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Balout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Puibasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (8), pp.5179-5189. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b01049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interaction potentials for alkali and alkaline-earth aluminosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.154505. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5079663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New optimization scheme to obtain interaction potentials for oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148, pp.194504. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5023707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the surface of amorphous dehydroxylated silica: the influence of the potential on the nature and density of defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.1356 - 1367. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NJ03922K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of indented pristine and irradiated sodium borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 464, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal distribution of Si-O-Si angles in sodo-silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469, pp.39-44. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density effects on the structure of irradiated sodium borosilicate glass: A molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 432, part B, pp.354. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation of the pristine and irradiated forms of a sodium borosilicate glass: Insights from molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (4), pp.044505. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4959118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing empirical potentials from ab initio simulations: The case of amorphous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, pp.323-334. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2016.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of a sodium borosilicate glass-former. II. The glass state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (13), pp.134202. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.134202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of a sodium borosilicate glass-former. I. The liquid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (13), pp.134201. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.134201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of sodium borosilicate glasses under compression using molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.094503. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4929785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into sodium silicate glass structural organization by multinuclear NMR combined with first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (9), pp.2453-2469. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of lithium and sodium tetrasilicate glasses: Molecular dynamics simulations versus NMR experimental and first-principles data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03605343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water solubility in calcium aluminosilicate glasses investigated by first principles techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ganster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (12), pp.2786. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2010.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fitting scheme to obtain effective potential from Car-Parrinello molecular dynamics simulations: Application to silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (1), pp.17001. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/82/17001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous silica modeled with truncated and screened Coulomb interactions: A molecular dynamics simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127 (11), pp.114512. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2777136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles Calculation of 17O, 29Si, and 23Na NMR Spectra of Sodium Silicate Crystals and Glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Profeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-J. Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108, pp.4147-4161. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0367225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criticality of Amorphous-Amorphous Transitions in Compressed Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass &amp; Optical Materials Division Meeting (GOMD 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Ceramic Society, May 2025, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties of alkali silicate glasses: insights from atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESG15 – NCM15 - SGT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic fracture of alkali silicate glasses: insights from large scale atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MechGlass2024 USTVerre Thematic Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation atomistique de liquides à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de prospective sur la physicochimie des liquides à haute température</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of percolation transitions in silica glass under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Structure of Non-Crystalline Materials.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cambridge (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the atomic scale surface properties of alkali silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM Bridging the Atomic-Mesoscale Gap for Complex Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the alkali modifier on the surface properties of silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and vibrational properties of the surface of silica and sodium silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOMD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational signatures of the main structural units in silicate glasses: a first principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG/GOMD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangling and stretching motions of network-modifier cations in silicate and borosilicate glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confernce of the International Comission on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into chemical bonding in oxide glasses from first principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG/GOMD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing interaction potentials for modelling oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica glass under pressure: a view from first principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Glass &amp; Optical Materials Division Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing interaction potentials for modelling oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière GDR ModMat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Sodo-silicate and Alumino-silicate Glasses Observed by Raman Scattering: Experiments and Numerical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Glass Annual Meeting 2018 (ICG2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of sodium-silicate glasses: Insights from atomistic computer simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab-Initio modeling of vibrational spectra of silicate glasses and decomposition into principal structural components.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass &amp; Optical Material Division, Annual Meeting 2017 (GOMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa - Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio modelling of multicomponent borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on BORATE GLASSES, CRYSTALS AND MELTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing empirical potentials from ab initio simulations for modelling silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the Scales in Glasses III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles calculations of Raman spectra: relationships between structure and vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Materials Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles calculation of Raman spectra: relationships between structure and vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass and Optical Materials Division Annual Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of binary sodo-silicate glasses from first principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWinS 2016, EUSpec Winter School on Core Level Spectroscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Ajdovscina, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of sodium borosilicate glasses under load using Molecular Dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM workshop, Chemical and Structural Transformations in Materials Under Mechanical Load</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Laussane, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAMAN SPECTRA OF SILICA AND BINARY SODO-SILICATE GLASSES FROM FIRST PRINCIPLES CALCULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Physics of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Niagara Falls, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles modelling of complex silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Homeniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Picciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la modélisation atomistique pour la compréhension des propriétés des verres silicatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier De l´atome au code industriel, GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles modelling of silicate glasses: interplay between structural and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Modélisation des Oxydes, GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural fitting approach to develop effective potentials from ab initio simulations of amorphous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Force Fields: From Atoms to Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Juelich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles calculation of Raman spectra of amorphous silica: effect of hydrostatic pressure on the vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fajoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion SIMADES VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bagnols-sur-Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic modelling of complex borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Challenges of Atomistic Simulations of Glasses and Amorphous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations de dynamique moléculaire ab-initio et classique de verres silicatés (structure & vibrations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique “Calcul Simulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMTHI-CNRS; Orléans, Apr 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the arrangement of sodium atoms around structural units and vibrational properties of a sodium borosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 nd International Summer School on Nuclear Glass Wasteform:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 nd International Summer School on Nuclear Glass Wasteform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pont-du-Gard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles simulations of borosilicate glasses: interplay structure, electronic and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ᵉ Journées de la Matière Condensée - JMC 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, And Vibrational Properties Of Borosilicate Glasses From First Principles Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée 2011 du Pôle Ouest du Réseau Français de Chimie Théorique (RFCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic behaviour and polyamorphism in SiO2 glass: exploration of structural mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USTV-DGG joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orleans (France), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of simple sodo-silicate glasses from first principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psi-k conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles Simulations of Glass-formers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Richet; Reinhard Conradt; Akira Takada; Joel Dyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Glass Science, Technology, History, and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Wiley, pp.233, 2021, 9781118801017. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118801017.ch2.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simona Ispas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simona-ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8537-8461</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121831167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ispas_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218448070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a neural-network interatomic potential for silica glass and melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshay Krishna Ammothum Kandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tuckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 236, pp.112848. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.112848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties of alkali silicate glasses: Influence of the modifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (24), pp.244504. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0155497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of silicate glasses: Micro-cavities and correlations between atomic-level properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.085601. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.085601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the non-linear elastic behavior of silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231, pp.117855. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2022.117855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness and Scaling Properties of Oxide Glass Surfaces at the Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.066101. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.066101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of the surface of silica and sodium silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.184201. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.184201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation transitions in compressed SiO2 glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 599 (7883), pp.62-66. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03918-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interaction potentials for alkaline earth silicate and borate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueh-Ting Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 565, pp.120853. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical role of the interaction potential and simulation protocol for the structural and mechanical properties of sodosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 532, pp.119895. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.119895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interaction potentials for borate glasses with mixed network formers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152, pp.104501. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5142605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and vibrational properties of sodium silicate glass surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.124503. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0019514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of sodosilicate glasses from first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.054209. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.054209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Study of the Spontaneous Formation of Covalent Bonds at the Silver/Silica Interface in Silver Nanoparticles Embedded in SiO 2 : Implications for Ag + Release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Balout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Puibasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (8), pp.5179-5189. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b01049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interaction potentials for alkali and alkaline-earth aluminosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.154505. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5079663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New optimization scheme to obtain interaction potentials for oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148, pp.194504. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5023707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the surface of amorphous dehydroxylated silica: the influence of the potential on the nature and density of defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.1356 - 1367. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NJ03922K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal distribution of Si-O-Si angles in sodo-silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469, pp.39-44. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of indented pristine and irradiated sodium borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 464, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation of the pristine and irradiated forms of a sodium borosilicate glass: Insights from molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (4), pp.044505. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4959118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density effects on the structure of irradiated sodium borosilicate glass: A molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 432, part B, pp.354. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing empirical potentials from ab initio simulations: The case of amorphous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, pp.323-334. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2016.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of sodium borosilicate glasses under compression using molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.094503. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4929785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of a sodium borosilicate glass-former. I. The liquid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (13), pp.134201. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.134201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of a sodium borosilicate glass-former. II. The glass state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (13), pp.134202. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.134202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into sodium silicate glass structural organization by multinuclear NMR combined with first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (9), pp.2453-2469. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of lithium and sodium tetrasilicate glasses: Molecular dynamics simulations versus NMR experimental and first-principles data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03605343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water solubility in calcium aluminosilicate glasses investigated by first principles techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ganster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (12), pp.2786. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2010.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fitting scheme to obtain effective potential from Car-Parrinello molecular dynamics simulations: Application to silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (1), pp.17001. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/82/17001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous silica modeled with truncated and screened Coulomb interactions: A molecular dynamics simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127 (11), pp.114512. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2777136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles Calculation of 17O, 29Si, and 23Na NMR Spectra of Sodium Silicate Crystals and Glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Profeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-J. Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108, pp.4147-4161. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0367225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criticality of Amorphous-Amorphous Transitions in Compressed Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass &amp; Optical Materials Division Meeting (GOMD 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Ceramic Society, May 2025, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties of alkali silicate glasses: insights from atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESG15 – NCM15 - SGT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation atomistique de liquides à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de prospective sur la physicochimie des liquides à haute température</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic fracture of alkali silicate glasses: insights from large scale atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MechGlass2024 USTVerre Thematic Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of percolation transitions in silica glass under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Structure of Non-Crystalline Materials.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cambridge (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the atomic scale surface properties of alkali silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM Bridging the Atomic-Mesoscale Gap for Complex Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the alkali modifier on the surface properties of silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and vibrational properties of the surface of silica and sodium silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOMD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational signatures of the main structural units in silicate glasses: a first principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG/GOMD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangling and stretching motions of network-modifier cations in silicate and borosilicate glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confernce of the International Comission on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into chemical bonding in oxide glasses from first principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG/GOMD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing interaction potentials for modelling oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica glass under pressure: a view from first principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Glass &amp; Optical Materials Division Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing interaction potentials for modelling oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière GDR ModMat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Sodo-silicate and Alumino-silicate Glasses Observed by Raman Scattering: Experiments and Numerical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Glass Annual Meeting 2018 (ICG2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of sodium-silicate glasses: Insights from atomistic computer simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio modelling of multicomponent borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on BORATE GLASSES, CRYSTALS AND MELTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab-Initio modeling of vibrational spectra of silicate glasses and decomposition into principal structural components.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass &amp; Optical Material Division, Annual Meeting 2017 (GOMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa - Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing empirical potentials from ab initio simulations for modelling silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the Scales in Glasses III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles calculations of Raman spectra: relationships between structure and vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Materials Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles calculation of Raman spectra: relationships between structure and vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass and Optical Materials Division Annual Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of binary sodo-silicate glasses from first principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWinS 2016, EUSpec Winter School on Core Level Spectroscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Ajdovscina, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of sodium borosilicate glasses under load using Molecular Dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM workshop, Chemical and Structural Transformations in Materials Under Mechanical Load</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Laussane, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAMAN SPECTRA OF SILICA AND BINARY SODO-SILICATE GLASSES FROM FIRST PRINCIPLES CALCULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Physics of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Niagara Falls, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles modelling of complex silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Homeniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Picciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles calculation of Raman spectra of amorphous silica: effect of hydrostatic pressure on the vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fajoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion SIMADES VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bagnols-sur-Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic modelling of complex borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Challenges of Atomistic Simulations of Glasses and Amorphous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles modelling of silicate glasses: interplay between structural and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Modélisation des Oxydes, GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural fitting approach to develop effective potentials from ab initio simulations of amorphous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Force Fields: From Atoms to Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Juelich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations de dynamique moléculaire ab-initio et classique de verres silicatés (structure & vibrations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique “Calcul Simulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMTHI-CNRS; Orléans, Apr 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la modélisation atomistique pour la compréhension des propriétés des verres silicatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier De l´atome au code industriel, GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the arrangement of sodium atoms around structural units and vibrational properties of a sodium borosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 nd International Summer School on Nuclear Glass Wasteform:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 nd International Summer School on Nuclear Glass Wasteform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pont-du-Gard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles simulations of borosilicate glasses: interplay structure, electronic and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ᵉ Journées de la Matière Condensée - JMC 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, And Vibrational Properties Of Borosilicate Glasses From First Principles Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée 2011 du Pôle Ouest du Réseau Français de Chimie Théorique (RFCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic behaviour and polyamorphism in SiO2 glass: exploration of structural mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USTV-DGG joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orleans (France), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of simple sodo-silicate glasses from first principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psi-k conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles Simulations of Glass-formers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Richet; Reinhard Conradt; Akira Takada; Joel Dyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Glass Science, Technology, History, and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Wiley, pp.233, 2021, 9781118801017. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118801017.ch2.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55DFD6BA"/>
+    <w:nsid w:val="28000CC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-ispas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8537-8461" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121831167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ispas_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218448070" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155497" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.085601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117855" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323812v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Ting Shih" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sundararaman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120853" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.066101" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223925v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.184201" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasmy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03918-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019514" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119895" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142605" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kilymis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.054209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079663" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023707" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Halbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ03922K" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Faivre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.03.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Neuville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.04.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.10.031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Horbach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.07.041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.134202" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.134201" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929785" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angeli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DSF5Z94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ispas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.06.033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-685K9FD0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.08.031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M1GJKWP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Horbach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/17001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2777136" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Profeta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-J. Pickard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0367225" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XLKQRMF8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perradin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860173v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860177v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04876552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasmy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hehlen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860165v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937541v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937944v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938548v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937865v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938518v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938497v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938487v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939439v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938419v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Homeniuk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Picciani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938048v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139895v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fajoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139883v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857394v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118801017.ch2.9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-ispas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8537-8461" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121831167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ispas_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218448070" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155497" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.085601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117855" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.066101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.184201" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856778v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasmy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03918-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Ting Shih" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sundararaman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120853" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142605" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019514" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kilymis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.054209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079663" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023707" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Halbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ03922K" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Neuville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.04.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Faivre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.03.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959118" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.10.031" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Horbach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.07.041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929785" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.134201" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.134202" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angeli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DSF5Z94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ispas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.06.033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-685K9FD0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.08.031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M1GJKWP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Horbach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/17001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2777136" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Profeta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-J. Pickard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0367225" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XLKQRMF8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perradin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860177v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860173v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04876552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasmy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hehlen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860165v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937541v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937944v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938548v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938518v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938497v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938487v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939439v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938419v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Homeniuk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Picciani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937672v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fajoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938034v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139895v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938048v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857394v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118801017.ch2.9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>