--- v1 (2026-04-02)
+++ v2 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simona Ispas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simona-ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8537-8461</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121831167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ispas_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218448070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a neural-network interatomic potential for silica glass and melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshay Krishna Ammothum Kandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tuckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 236, pp.112848. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.112848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties of alkali silicate glasses: Influence of the modifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (24), pp.244504. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0155497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of silicate glasses: Micro-cavities and correlations between atomic-level properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.085601. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.085601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the non-linear elastic behavior of silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231, pp.117855. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2022.117855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness and Scaling Properties of Oxide Glass Surfaces at the Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.066101. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.066101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of the surface of silica and sodium silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.184201. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.184201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation transitions in compressed SiO2 glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 599 (7883), pp.62-66. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03918-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interaction potentials for alkaline earth silicate and borate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueh-Ting Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 565, pp.120853. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical role of the interaction potential and simulation protocol for the structural and mechanical properties of sodosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 532, pp.119895. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.119895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interaction potentials for borate glasses with mixed network formers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152, pp.104501. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5142605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and vibrational properties of sodium silicate glass surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.124503. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0019514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of sodosilicate glasses from first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.054209. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.054209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Study of the Spontaneous Formation of Covalent Bonds at the Silver/Silica Interface in Silver Nanoparticles Embedded in SiO 2 : Implications for Ag + Release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Balout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Puibasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (8), pp.5179-5189. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b01049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interaction potentials for alkali and alkaline-earth aluminosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.154505. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5079663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New optimization scheme to obtain interaction potentials for oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148, pp.194504. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5023707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the surface of amorphous dehydroxylated silica: the influence of the potential on the nature and density of defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.1356 - 1367. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NJ03922K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal distribution of Si-O-Si angles in sodo-silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469, pp.39-44. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of indented pristine and irradiated sodium borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 464, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation of the pristine and irradiated forms of a sodium borosilicate glass: Insights from molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (4), pp.044505. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4959118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density effects on the structure of irradiated sodium borosilicate glass: A molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 432, part B, pp.354. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing empirical potentials from ab initio simulations: The case of amorphous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, pp.323-334. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2016.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of sodium borosilicate glasses under compression using molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.094503. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4929785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of a sodium borosilicate glass-former. I. The liquid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (13), pp.134201. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.134201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of a sodium borosilicate glass-former. II. The glass state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (13), pp.134202. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.134202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into sodium silicate glass structural organization by multinuclear NMR combined with first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (9), pp.2453-2469. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of lithium and sodium tetrasilicate glasses: Molecular dynamics simulations versus NMR experimental and first-principles data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03605343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water solubility in calcium aluminosilicate glasses investigated by first principles techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ganster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (12), pp.2786. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2010.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fitting scheme to obtain effective potential from Car-Parrinello molecular dynamics simulations: Application to silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (1), pp.17001. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/82/17001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous silica modeled with truncated and screened Coulomb interactions: A molecular dynamics simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127 (11), pp.114512. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2777136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles Calculation of 17O, 29Si, and 23Na NMR Spectra of Sodium Silicate Crystals and Glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Profeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-J. Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108, pp.4147-4161. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0367225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criticality of Amorphous-Amorphous Transitions in Compressed Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass &amp; Optical Materials Division Meeting (GOMD 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Ceramic Society, May 2025, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties of alkali silicate glasses: insights from atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESG15 – NCM15 - SGT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation atomistique de liquides à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de prospective sur la physicochimie des liquides à haute température</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic fracture of alkali silicate glasses: insights from large scale atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MechGlass2024 USTVerre Thematic Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of percolation transitions in silica glass under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Structure of Non-Crystalline Materials.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cambridge (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the atomic scale surface properties of alkali silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM Bridging the Atomic-Mesoscale Gap for Complex Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the alkali modifier on the surface properties of silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and vibrational properties of the surface of silica and sodium silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOMD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational signatures of the main structural units in silicate glasses: a first principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG/GOMD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangling and stretching motions of network-modifier cations in silicate and borosilicate glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confernce of the International Comission on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into chemical bonding in oxide glasses from first principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG/GOMD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing interaction potentials for modelling oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica glass under pressure: a view from first principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Glass &amp; Optical Materials Division Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing interaction potentials for modelling oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière GDR ModMat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Sodo-silicate and Alumino-silicate Glasses Observed by Raman Scattering: Experiments and Numerical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Glass Annual Meeting 2018 (ICG2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of sodium-silicate glasses: Insights from atomistic computer simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio modelling of multicomponent borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on BORATE GLASSES, CRYSTALS AND MELTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab-Initio modeling of vibrational spectra of silicate glasses and decomposition into principal structural components.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass &amp; Optical Material Division, Annual Meeting 2017 (GOMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa - Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing empirical potentials from ab initio simulations for modelling silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the Scales in Glasses III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles calculations of Raman spectra: relationships between structure and vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Materials Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles calculation of Raman spectra: relationships between structure and vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass and Optical Materials Division Annual Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of binary sodo-silicate glasses from first principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWinS 2016, EUSpec Winter School on Core Level Spectroscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Ajdovscina, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of sodium borosilicate glasses under load using Molecular Dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM workshop, Chemical and Structural Transformations in Materials Under Mechanical Load</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Laussane, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAMAN SPECTRA OF SILICA AND BINARY SODO-SILICATE GLASSES FROM FIRST PRINCIPLES CALCULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Physics of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Niagara Falls, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles modelling of complex silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Homeniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Picciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles calculation of Raman spectra of amorphous silica: effect of hydrostatic pressure on the vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fajoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion SIMADES VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bagnols-sur-Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic modelling of complex borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Challenges of Atomistic Simulations of Glasses and Amorphous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles modelling of silicate glasses: interplay between structural and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Modélisation des Oxydes, GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural fitting approach to develop effective potentials from ab initio simulations of amorphous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Force Fields: From Atoms to Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Juelich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations de dynamique moléculaire ab-initio et classique de verres silicatés (structure & vibrations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique “Calcul Simulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMTHI-CNRS; Orléans, Apr 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la modélisation atomistique pour la compréhension des propriétés des verres silicatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier De l´atome au code industriel, GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the arrangement of sodium atoms around structural units and vibrational properties of a sodium borosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 nd International Summer School on Nuclear Glass Wasteform:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 nd International Summer School on Nuclear Glass Wasteform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pont-du-Gard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles simulations of borosilicate glasses: interplay structure, electronic and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ᵉ Journées de la Matière Condensée - JMC 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, And Vibrational Properties Of Borosilicate Glasses From First Principles Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée 2011 du Pôle Ouest du Réseau Français de Chimie Théorique (RFCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic behaviour and polyamorphism in SiO2 glass: exploration of structural mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USTV-DGG joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orleans (France), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of simple sodo-silicate glasses from first principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psi-k conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles Simulations of Glass-formers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Richet; Reinhard Conradt; Akira Takada; Joel Dyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Glass Science, Technology, History, and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Wiley, pp.233, 2021, 9781118801017. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118801017.ch2.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simona Ispas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simona-ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8537-8461</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121831167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ispas_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218448070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a neural-network interatomic potential for silica glass and melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshay Krishna Ammothum Kandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tuckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 236, pp.112848. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.112848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties of alkali silicate glasses: Influence of the modifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (24), pp.244504. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0155497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of silicate glasses: Micro-cavities and correlations between atomic-level properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.085601. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.085601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the non-linear elastic behavior of silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231, pp.117855. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2022.117855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness and Scaling Properties of Oxide Glass Surfaces at the Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.066101. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.066101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of the surface of silica and sodium silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.184201. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.184201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation transitions in compressed SiO2 glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 599 (7883), pp.62-66. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03918-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interaction potentials for alkaline earth silicate and borate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueh-Ting Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 565, pp.120853. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical role of the interaction potential and simulation protocol for the structural and mechanical properties of sodosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 532, pp.119895. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.119895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interaction potentials for borate glasses with mixed network formers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152, pp.104501. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5142605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and vibrational properties of sodium silicate glass surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.124503. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0019514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of sodosilicate glasses from first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.054209. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.054209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Study of the Spontaneous Formation of Covalent Bonds at the Silver/Silica Interface in Silver Nanoparticles Embedded in SiO 2 : Implications for Ag + Release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Balout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Puibasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (8), pp.5179-5189. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b01049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interaction potentials for alkali and alkaline-earth aluminosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.154505. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5079663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New optimization scheme to obtain interaction potentials for oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148, pp.194504. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5023707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal distribution of Si-O-Si angles in sodo-silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469, pp.39-44. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of indented pristine and irradiated sodium borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 464, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the surface of amorphous dehydroxylated silica: the influence of the potential on the nature and density of defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.1356 - 1367. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NJ03922K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density effects on the structure of irradiated sodium borosilicate glass: A molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 432, part B, pp.354. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation of the pristine and irradiated forms of a sodium borosilicate glass: Insights from molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (4), pp.044505. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4959118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing empirical potentials from ab initio simulations: The case of amorphous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, pp.323-334. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2016.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of sodium borosilicate glasses under compression using molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.094503. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4929785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of a sodium borosilicate glass-former. I. The liquid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (13), pp.134201. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.134201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of a sodium borosilicate glass-former. II. The glass state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (13), pp.134202. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.134202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into sodium silicate glass structural organization by multinuclear NMR combined with first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (9), pp.2453-2469. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of lithium and sodium tetrasilicate glasses: Molecular dynamics simulations versus NMR experimental and first-principles data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03605343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water solubility in calcium aluminosilicate glasses investigated by first principles techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ganster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (12), pp.2786. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2010.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fitting scheme to obtain effective potential from Car-Parrinello molecular dynamics simulations: Application to silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (1), pp.17001. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/82/17001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous silica modeled with truncated and screened Coulomb interactions: A molecular dynamics simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127 (11), pp.114512. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2777136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles Calculation of 17O, 29Si, and 23Na NMR Spectra of Sodium Silicate Crystals and Glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Profeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-J. Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108, pp.4147-4161. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0367225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criticality of Amorphous-Amorphous Transitions in Compressed Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass &amp; Optical Materials Division Meeting (GOMD 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Ceramic Society, May 2025, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation atomistique de liquides à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de prospective sur la physicochimie des liquides à haute température</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic fracture of alkali silicate glasses: insights from large scale atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MechGlass2024 USTVerre Thematic Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties of alkali silicate glasses: insights from atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESG15 – NCM15 - SGT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of percolation transitions in silica glass under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Structure of Non-Crystalline Materials.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cambridge (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the atomic scale surface properties of alkali silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM Bridging the Atomic-Mesoscale Gap for Complex Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the alkali modifier on the surface properties of silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and vibrational properties of the surface of silica and sodium silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOMD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangling and stretching motions of network-modifier cations in silicate and borosilicate glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confernce of the International Comission on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational signatures of the main structural units in silicate glasses: a first principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG/GOMD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into chemical bonding in oxide glasses from first principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG/GOMD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica glass under pressure: a view from first principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Glass &amp; Optical Materials Division Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing interaction potentials for modelling oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière GDR ModMat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing interaction potentials for modelling oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Sodo-silicate and Alumino-silicate Glasses Observed by Raman Scattering: Experiments and Numerical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Glass Annual Meeting 2018 (ICG2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of sodium-silicate glasses: Insights from atomistic computer simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio modelling of multicomponent borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on BORATE GLASSES, CRYSTALS AND MELTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab-Initio modeling of vibrational spectra of silicate glasses and decomposition into principal structural components.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass &amp; Optical Material Division, Annual Meeting 2017 (GOMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa - Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing empirical potentials from ab initio simulations for modelling silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the Scales in Glasses III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles calculations of Raman spectra: relationships between structure and vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Materials Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles calculation of Raman spectra: relationships between structure and vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass and Optical Materials Division Annual Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of binary sodo-silicate glasses from first principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWinS 2016, EUSpec Winter School on Core Level Spectroscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Ajdovscina, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles modelling of complex silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Homeniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Picciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAMAN SPECTRA OF SILICA AND BINARY SODO-SILICATE GLASSES FROM FIRST PRINCIPLES CALCULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Physics of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Niagara Falls, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of sodium borosilicate glasses under load using Molecular Dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM workshop, Chemical and Structural Transformations in Materials Under Mechanical Load</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Laussane, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles calculation of Raman spectra of amorphous silica: effect of hydrostatic pressure on the vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fajoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion SIMADES VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bagnols-sur-Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic modelling of complex borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Challenges of Atomistic Simulations of Glasses and Amorphous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles modelling of silicate glasses: interplay between structural and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Modélisation des Oxydes, GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural fitting approach to develop effective potentials from ab initio simulations of amorphous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Force Fields: From Atoms to Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Juelich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations de dynamique moléculaire ab-initio et classique de verres silicatés (structure & vibrations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique “Calcul Simulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMTHI-CNRS; Orléans, Apr 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la modélisation atomistique pour la compréhension des propriétés des verres silicatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier De l´atome au code industriel, GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the arrangement of sodium atoms around structural units and vibrational properties of a sodium borosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 nd International Summer School on Nuclear Glass Wasteform:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 nd International Summer School on Nuclear Glass Wasteform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pont-du-Gard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles simulations of borosilicate glasses: interplay structure, electronic and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ᵉ Journées de la Matière Condensée - JMC 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, And Vibrational Properties Of Borosilicate Glasses From First Principles Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée 2011 du Pôle Ouest du Réseau Français de Chimie Théorique (RFCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic behaviour and polyamorphism in SiO2 glass: exploration of structural mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USTV-DGG joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orleans (France), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of simple sodo-silicate glasses from first principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psi-k conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles Simulations of Glass-formers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Richet; Reinhard Conradt; Akira Takada; Joel Dyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Glass Science, Technology, History, and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Wiley, pp.233, 2021, 9781118801017. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118801017.ch2.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nexus-CAT: A Computational Framework to Define Long-Range Structural Descriptors in Glassy Materials from Percolation Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28000CC6"/>
+    <w:nsid w:val="E4D0CB82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-ispas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8537-8461" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121831167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ispas_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218448070" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155497" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.085601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117855" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.066101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.184201" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856778v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasmy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03918-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Ting Shih" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sundararaman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120853" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142605" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019514" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kilymis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.054209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079663" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023707" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Halbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ03922K" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Neuville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.04.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Faivre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.03.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959118" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.10.031" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Horbach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.07.041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929785" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.134201" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.134202" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angeli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DSF5Z94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ispas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.06.033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-685K9FD0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.08.031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M1GJKWP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Horbach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/17001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2777136" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Profeta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-J. Pickard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0367225" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XLKQRMF8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perradin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860177v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860173v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04876552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasmy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hehlen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860165v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937541v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937944v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938548v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938518v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938497v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938487v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939439v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938419v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Homeniuk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Picciani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937672v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fajoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938034v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139895v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938048v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857394v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118801017.ch2.9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-ispas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8537-8461" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121831167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ispas_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218448070" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155497" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.085601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117855" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.066101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.184201" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856778v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasmy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03918-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Ting Shih" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sundararaman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120853" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142605" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019514" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kilymis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.054209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079663" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023707" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Neuville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.04.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Faivre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.03.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Halbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ03922K" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.10.031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Horbach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.07.041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929785" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.134201" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.134202" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angeli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DSF5Z94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ispas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.06.033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-685K9FD0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.08.031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M1GJKWP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Horbach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/17001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2777136" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Profeta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-J. Pickard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0367225" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XLKQRMF8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perradin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860177v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860173v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860157v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04876552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasmy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hehlen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860165v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866339v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859413v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937541v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937944v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938548v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938518v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938497v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938487v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938419v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Homeniuk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Picciani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937672v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fajoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938034v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139895v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938048v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857394v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118801017.ch2.9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>