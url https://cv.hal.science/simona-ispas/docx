--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simona Ispas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simona-ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8537-8461</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121831167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ispas_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218448070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a neural-network interatomic potential for silica glass and melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshay Krishna Ammothum Kandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tuckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 236, pp.112848. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.112848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties of alkali silicate glasses: Influence of the modifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (24), pp.244504. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0155497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of silicate glasses: Micro-cavities and correlations between atomic-level properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.085601. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.085601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the non-linear elastic behavior of silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231, pp.117855. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2022.117855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness and Scaling Properties of Oxide Glass Surfaces at the Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.066101. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.066101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of the surface of silica and sodium silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.184201. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.184201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation transitions in compressed SiO2 glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 599 (7883), pp.62-66. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03918-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interaction potentials for alkaline earth silicate and borate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueh-Ting Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 565, pp.120853. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical role of the interaction potential and simulation protocol for the structural and mechanical properties of sodosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 532, pp.119895. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.119895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interaction potentials for borate glasses with mixed network formers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152, pp.104501. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5142605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and vibrational properties of sodium silicate glass surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.124503. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0019514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of sodosilicate glasses from first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.054209. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.054209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Study of the Spontaneous Formation of Covalent Bonds at the Silver/Silica Interface in Silver Nanoparticles Embedded in SiO 2 : Implications for Ag + Release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Balout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Puibasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (8), pp.5179-5189. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b01049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interaction potentials for alkali and alkaline-earth aluminosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.154505. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5079663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New optimization scheme to obtain interaction potentials for oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148, pp.194504. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5023707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal distribution of Si-O-Si angles in sodo-silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469, pp.39-44. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of indented pristine and irradiated sodium borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 464, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the surface of amorphous dehydroxylated silica: the influence of the potential on the nature and density of defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.1356 - 1367. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NJ03922K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density effects on the structure of irradiated sodium borosilicate glass: A molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 432, part B, pp.354. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation of the pristine and irradiated forms of a sodium borosilicate glass: Insights from molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (4), pp.044505. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4959118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing empirical potentials from ab initio simulations: The case of amorphous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, pp.323-334. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2016.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of sodium borosilicate glasses under compression using molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.094503. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4929785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of a sodium borosilicate glass-former. I. The liquid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (13), pp.134201. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.134201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of a sodium borosilicate glass-former. II. The glass state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (13), pp.134202. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.134202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into sodium silicate glass structural organization by multinuclear NMR combined with first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (9), pp.2453-2469. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of lithium and sodium tetrasilicate glasses: Molecular dynamics simulations versus NMR experimental and first-principles data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03605343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water solubility in calcium aluminosilicate glasses investigated by first principles techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ganster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (12), pp.2786. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2010.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fitting scheme to obtain effective potential from Car-Parrinello molecular dynamics simulations: Application to silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (1), pp.17001. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/82/17001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous silica modeled with truncated and screened Coulomb interactions: A molecular dynamics simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127 (11), pp.114512. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2777136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles Calculation of 17O, 29Si, and 23Na NMR Spectra of Sodium Silicate Crystals and Glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Profeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-J. Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108, pp.4147-4161. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0367225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criticality of Amorphous-Amorphous Transitions in Compressed Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass &amp; Optical Materials Division Meeting (GOMD 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Ceramic Society, May 2025, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation atomistique de liquides à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de prospective sur la physicochimie des liquides à haute température</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic fracture of alkali silicate glasses: insights from large scale atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MechGlass2024 USTVerre Thematic Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties of alkali silicate glasses: insights from atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESG15 – NCM15 - SGT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of percolation transitions in silica glass under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Structure of Non-Crystalline Materials.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cambridge (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the atomic scale surface properties of alkali silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM Bridging the Atomic-Mesoscale Gap for Complex Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the alkali modifier on the surface properties of silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and vibrational properties of the surface of silica and sodium silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOMD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangling and stretching motions of network-modifier cations in silicate and borosilicate glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confernce of the International Comission on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational signatures of the main structural units in silicate glasses: a first principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG/GOMD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into chemical bonding in oxide glasses from first principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG/GOMD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica glass under pressure: a view from first principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Glass &amp; Optical Materials Division Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing interaction potentials for modelling oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière GDR ModMat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing interaction potentials for modelling oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Sodo-silicate and Alumino-silicate Glasses Observed by Raman Scattering: Experiments and Numerical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Glass Annual Meeting 2018 (ICG2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of sodium-silicate glasses: Insights from atomistic computer simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio modelling of multicomponent borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on BORATE GLASSES, CRYSTALS AND MELTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab-Initio modeling of vibrational spectra of silicate glasses and decomposition into principal structural components.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass &amp; Optical Material Division, Annual Meeting 2017 (GOMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa - Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing empirical potentials from ab initio simulations for modelling silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the Scales in Glasses III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles calculations of Raman spectra: relationships between structure and vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Materials Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles calculation of Raman spectra: relationships between structure and vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass and Optical Materials Division Annual Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of binary sodo-silicate glasses from first principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWinS 2016, EUSpec Winter School on Core Level Spectroscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Ajdovscina, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles modelling of complex silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Homeniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Picciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAMAN SPECTRA OF SILICA AND BINARY SODO-SILICATE GLASSES FROM FIRST PRINCIPLES CALCULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Physics of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Niagara Falls, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of sodium borosilicate glasses under load using Molecular Dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM workshop, Chemical and Structural Transformations in Materials Under Mechanical Load</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Laussane, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles calculation of Raman spectra of amorphous silica: effect of hydrostatic pressure on the vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fajoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion SIMADES VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bagnols-sur-Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic modelling of complex borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Challenges of Atomistic Simulations of Glasses and Amorphous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles modelling of silicate glasses: interplay between structural and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Modélisation des Oxydes, GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural fitting approach to develop effective potentials from ab initio simulations of amorphous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Force Fields: From Atoms to Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Juelich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations de dynamique moléculaire ab-initio et classique de verres silicatés (structure & vibrations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique “Calcul Simulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMTHI-CNRS; Orléans, Apr 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la modélisation atomistique pour la compréhension des propriétés des verres silicatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier De l´atome au code industriel, GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the arrangement of sodium atoms around structural units and vibrational properties of a sodium borosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 nd International Summer School on Nuclear Glass Wasteform:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 nd International Summer School on Nuclear Glass Wasteform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pont-du-Gard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles simulations of borosilicate glasses: interplay structure, electronic and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ᵉ Journées de la Matière Condensée - JMC 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, And Vibrational Properties Of Borosilicate Glasses From First Principles Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée 2011 du Pôle Ouest du Réseau Français de Chimie Théorique (RFCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic behaviour and polyamorphism in SiO2 glass: exploration of structural mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USTV-DGG joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orleans (France), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of simple sodo-silicate glasses from first principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psi-k conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles Simulations of Glass-formers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Richet; Reinhard Conradt; Akira Takada; Joel Dyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Glass Science, Technology, History, and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Wiley, pp.233, 2021, 9781118801017. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118801017.ch2.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nexus-CAT: A Computational Framework to Define Long-Range Structural Descriptors in Glassy Materials from Percolation Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simona Ispas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simona-ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8537-8461</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121831167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ispas_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218448070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a neural-network interatomic potential for silica glass and melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Trillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshay Krishna Ammothum Kandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tuckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 236, pp.112848. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.112848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties of alkali silicate glasses: Influence of the modifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (24), pp.244504. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0155497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of silicate glasses: Micro-cavities and correlations between atomic-level properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.085601. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.085601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the non-linear elastic behavior of silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231, pp.117855. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2022.117855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness and Scaling Properties of Oxide Glass Surfaces at the Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.066101. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.066101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of the surface of silica and sodium silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.184201. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.184201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation transitions in compressed SiO2 glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 599 (7883), pp.62-66. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03918-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interaction potentials for alkaline earth silicate and borate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueh-Ting Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 565, pp.120853. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical role of the interaction potential and simulation protocol for the structural and mechanical properties of sodosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 532, pp.119895. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.119895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interaction potentials for borate glasses with mixed network formers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152, pp.104501. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5142605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and vibrational properties of sodium silicate glass surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.124503. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0019514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational properties of sodosilicate glasses from first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.054209. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.054209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Study of the Spontaneous Formation of Covalent Bonds at the Silver/Silica Interface in Silver Nanoparticles Embedded in SiO 2 : Implications for Ag + Release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Balout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Puibasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (8), pp.5179-5189. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b01049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interaction potentials for alkali and alkaline-earth aluminosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.154505. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5079663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New optimization scheme to obtain interaction potentials for oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148, pp.194504. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5023707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the surface of amorphous dehydroxylated silica: the influence of the potential on the nature and density of defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.1356 - 1367. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NJ03922K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal distribution of Si-O-Si angles in sodo-silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469, pp.39-44. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of indented pristine and irradiated sodium borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 464, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density effects on the structure of irradiated sodium borosilicate glass: A molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 432, part B, pp.354. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation of the pristine and irradiated forms of a sodium borosilicate glass: Insights from molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (4), pp.044505. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4959118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing empirical potentials from ab initio simulations: The case of amorphous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, pp.323-334. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2016.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of sodium borosilicate glasses under compression using molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.094503. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4929785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of a sodium borosilicate glass-former. I. The liquid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (13), pp.134201. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.134201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles study of a sodium borosilicate glass-former. II. The glass state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (13), pp.134202. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.134202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into sodium silicate glass structural organization by multinuclear NMR combined with first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (9), pp.2453-2469. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of lithium and sodium tetrasilicate glasses: Molecular dynamics simulations versus NMR experimental and first-principles data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03605343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water solubility in calcium aluminosilicate glasses investigated by first principles techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ganster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (12), pp.2786. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2010.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fitting scheme to obtain effective potential from Car-Parrinello molecular dynamics simulations: Application to silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (1), pp.17001. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/82/17001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous silica modeled with truncated and screened Coulomb interactions: A molecular dynamics simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127 (11), pp.114512. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2777136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles Calculation of 17O, 29Si, and 23Na NMR Spectra of Sodium Silicate Crystals and Glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Profeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-J. Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108, pp.4147-4161. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0367225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criticality of Amorphous-Amorphous Transitions in Compressed Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass &amp; Optical Materials Division Meeting (GOMD 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Ceramic Society, May 2025, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties of alkali silicate glasses: insights from atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESG15 – NCM15 - SGT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation atomistique de liquides à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de prospective sur la physicochimie des liquides à haute température</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic fracture of alkali silicate glasses: insights from large scale atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MechGlass2024 USTVerre Thematic Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of percolation transitions in silica glass under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Structure of Non-Crystalline Materials.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cambridge (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the atomic scale surface properties of alkali silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM Bridging the Atomic-Mesoscale Gap for Complex Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the alkali modifier on the surface properties of silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and vibrational properties of the surface of silica and sodium silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOMD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational signatures of the main structural units in silicate glasses: a first principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG/GOMD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangling and stretching motions of network-modifier cations in silicate and borosilicate glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confernce of the International Comission on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into chemical bonding in oxide glasses from first principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG/GOMD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica glass under pressure: a view from first principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Glass &amp; Optical Materials Division Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing interaction potentials for modelling oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière GDR ModMat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing interaction potentials for modelling oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sundararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Sodo-silicate and Alumino-silicate Glasses Observed by Raman Scattering: Experiments and Numerical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Glass Annual Meeting 2018 (ICG2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of sodium-silicate glasses: Insights from atomistic computer simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio modelling of multicomponent borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on BORATE GLASSES, CRYSTALS AND MELTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab-Initio modeling of vibrational spectra of silicate glasses and decomposition into principal structural components.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass &amp; Optical Material Division, Annual Meeting 2017 (GOMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa - Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing empirical potentials from ab initio simulations for modelling silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the Scales in Glasses III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles calculations of Raman spectra: relationships between structure and vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Materials Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles calculation of Raman spectra: relationships between structure and vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass and Optical Materials Division Annual Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of binary sodo-silicate glasses from first principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWinS 2016, EUSpec Winter School on Core Level Spectroscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Ajdovscina, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of sodium borosilicate glasses under load using Molecular Dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM workshop, Chemical and Structural Transformations in Materials Under Mechanical Load</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Laussane, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles modelling of complex silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Homeniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Picciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAMAN SPECTRA OF SILICA AND BINARY SODO-SILICATE GLASSES FROM FIRST PRINCIPLES CALCULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Physics of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Niagara Falls, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles calculation of Raman spectra of amorphous silica: effect of hydrostatic pressure on the vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fajoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion SIMADES VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bagnols-sur-Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic modelling of complex borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Challenges of Atomistic Simulations of Glasses and Amorphous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles modelling of silicate glasses: interplay between structural and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Modélisation des Oxydes, GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural fitting approach to develop effective potentials from ab initio simulations of amorphous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Horbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Force Fields: From Atoms to Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Juelich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations de dynamique moléculaire ab-initio et classique de verres silicatés (structure & vibrations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique “Calcul Simulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMTHI-CNRS; Orléans, Apr 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la modélisation atomistique pour la compréhension des propriétés des verres silicatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier De l´atome au code industriel, GDR ModMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the arrangement of sodium atoms around structural units and vibrational properties of a sodium borosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 nd International Summer School on Nuclear Glass Wasteform:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 nd International Summer School on Nuclear Glass Wasteform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pont-du-Gard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles simulations of borosilicate glasses: interplay structure, electronic and vibrational properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ᵉ Journées de la Matière Condensée - JMC 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, And Vibrational Properties Of Borosilicate Glasses From First Principles Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée 2011 du Pôle Ouest du Réseau Français de Chimie Théorique (RFCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic behaviour and polyamorphism in SiO2 glass: exploration of structural mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USTV-DGG joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orleans (France), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of simple sodo-silicate glasses from first principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kilymis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psi-k conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles Simulations of Glass-formers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Richet; Reinhard Conradt; Akira Takada; Joel Dyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Glass Science, Technology, History, and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Wiley, pp.233, 2021, 9781118801017. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118801017.ch2.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nexus-CAT: A Computational Framework to Define Long-Range Structural Descriptors in Glassy Materials from Percolation Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Hasmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hehlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4D0CB82"/>
+    <w:nsid w:val="8732BDBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-ispas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8537-8461" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121831167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ispas_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218448070" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155497" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.085601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117855" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.066101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.184201" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856778v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasmy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03918-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Ting Shih" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sundararaman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120853" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142605" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019514" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kilymis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.054209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079663" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023707" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Neuville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.04.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Faivre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.03.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Halbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ03922K" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.10.031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Horbach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.07.041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929785" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.134201" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.134202" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angeli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DSF5Z94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ispas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.06.033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-685K9FD0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.08.031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M1GJKWP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Horbach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/17001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2777136" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Profeta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-J. Pickard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0367225" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XLKQRMF8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perradin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860177v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860173v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860157v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04876552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasmy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hehlen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860165v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866339v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859413v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937541v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937944v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938548v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938518v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938497v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938487v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938419v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Homeniuk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Picciani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937672v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fajoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938034v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139895v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938048v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857394v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118801017.ch2.9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-ispas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8537-8461" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121831167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ispas_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218448070" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155497" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.085601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117855" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.066101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.184201" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856778v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasmy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03918-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Ting Shih" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sundararaman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120853" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142605" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019514" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kilymis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.054209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079663" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023707" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Halbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ03922K" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Neuville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.04.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Faivre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.03.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.10.031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Horbach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.07.041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929785" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.134201" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.134202" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angeli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DSF5Z94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ispas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.06.033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-685K9FD0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.08.031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M1GJKWP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Horbach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/17001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2777136" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Profeta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-J. Pickard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0367225" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XLKQRMF8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perradin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860177v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860173v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04876552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasmy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hehlen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860165v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937541v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937944v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938548v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938518v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938497v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938487v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939439v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Homeniuk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Picciani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938467v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937672v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fajoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938034v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139895v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938048v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857394v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118801017.ch2.9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>