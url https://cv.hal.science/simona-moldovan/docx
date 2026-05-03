--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -589,278 +589,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Material Properties, and Organocatalytic Performance of Hypervalent Iodine(III)-Oxidants in Core–Shell-Structured Magnetic Nanoparticles</w:t>
+                <w:t xml:space="preserve">Atomic-scale microscopy of different materials by ultrashort THz-driven Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Grand</w:t>
+                <w:t xml:space="preserve">Matteo de Tullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Alayrac</w:t>
+                <w:t xml:space="preserve">Michella Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal14100677⟩</w:t>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.05022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412905022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728886v1</w:t>
+                <w:t xml:space="preserve">hal-04911370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanosized MFI zeolites using Cu-containing complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peng Peng</w:t>
+                <w:t xml:space="preserve">Synthesis, Material Properties, and Organocatalytic Performance of Hypervalent Iodine(III)-Oxidants in Core–Shell-Structured Magnetic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Alayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Witulski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 357, pp.112625. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal14100677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285832v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB 6 nanotip</w:t>
               </w:r>
@@ -872,9654 +872,12304 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (9), pp.2462-2469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3na00069a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of particle size on the sodium ions utilization efficiency of zeolite-templated carbon as the anode in sodium ion battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuang Tan</w:t>
+                <w:t xml:space="preserve">Justine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Jean</w:t>
+                <w:t xml:space="preserve">Valerie Pralong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hailing Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (6), pp.4065-4073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing the Flexibility of RHO Nanozeolite: Experiment and Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of nanosized MFI zeolites using Cu-containing complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simona Moldovan</w:t>
+                <w:t xml:space="preserve">Aurélie Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalthoum Nakouri</w:t>
+                <w:t xml:space="preserve">Valérie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoyan Gramatikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Dalena</w:t>
+                <w:t xml:space="preserve">Maxime Debost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c02822⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 357, pp.112625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252479v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Promoters and Reaction Paths in the CO 2 Hydrogenation to Light Olefins over Zirconia-Supported Iron Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualizing the Flexibility of RHO Nanozeolite: Experiment and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Barrios</w:t>
+                <w:t xml:space="preserve">Kalthoum Nakouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deizi Peron</w:t>
+                <w:t xml:space="preserve">Stoyan Gramatikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anoop Chakkingal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simona Moldovan</w:t>
+                <w:t xml:space="preserve">Francesco Dalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.1c05648⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (28), pp.15313-15323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c02822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863289v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-resolved photoluminescence study of an atom probe tip containing a ZnO-(Mg,Zn)O heterostructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Promoters and Reaction Paths in the CO 2 Hydrogenation to Light Olefins over Zirconia-Supported Iron Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+                <w:t xml:space="preserve">Deizi Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Weikum</w:t>
+                <w:t xml:space="preserve">Anoop Chakkingal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Beainy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Achim Iulian Dugulan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2614670⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.3211-3225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.1c05648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933757v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Spectroscopic Study of the Optomechanical Properties of Evaporating Field Ion Emitters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromic acid dealumination of zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria Babić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dalapati</w:t>
+                <w:t xml:space="preserve">Siddardha Koneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Beainy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (2), </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 329, pp.111513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.024014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138523v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bismuth mobile promoter and cobalt-bismuth nanoparticles in carbon nanotube supported Fischer-Tropsch catalysts with enhanced stability</w:t>
+                <w:t xml:space="preserve">Polarization-resolved photoluminescence study of an atom probe tip containing a ZnO-(Mg,Zn)O heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bang Gu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alan Barrios</w:t>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirella Virginie</w:t>
+                <w:t xml:space="preserve">Eric Weikum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille La Fontaine</w:t>
+                <w:t xml:space="preserve">Georges Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2021.07.011⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Oxide-based Materials and Devices XIII; 120020I, 12002, pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2614670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438744v1</w:t>
+                <w:t xml:space="preserve">hal-03933757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Plasma-Assisted Growth of Core–Shell GeSn Nanowires with 30% Sn</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the Effect of Silanol Defects on the Insertion of Single-Site Mo in the MFI Zeolite Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanghua Chen</w:t>
+                <w:t xml:space="preserve">Izabel Medeiros-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (1), pp.1220-1226. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (3), pp.1418-1425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433462v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ transmission electron microscopy investigation of the influence of hydrogen on the oxidation mechanisms of fine grained magnesium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+                <w:t xml:space="preserve">Defect Sites in Zeolites: Origin and Healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Palčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bahri</w:t>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Grosdidier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 248, pp.122928. </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2104414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.122928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202104414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521105v1</w:t>
+                <w:t xml:space="preserve">hal-03452902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Preparation of hierarchical SSZ-13 by NH4F etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria Babić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddardha Koneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Venturi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 314, pp.110863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024946v1</w:t>
+                <w:t xml:space="preserve">hal-03418388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Plasma-Assisted Growth of Gold Nanowires</w:t>
+                <w:t xml:space="preserve">Bismuth mobile promoter and cobalt-bismuth nanoparticles in carbon nanotube supported Fischer-Tropsch catalysts with enhanced stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruiling Gong</w:t>
+                <w:t xml:space="preserve">Bang Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deizi Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen Zheng</w:t>
+                <w:t xml:space="preserve">Mirella Virginie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junyang An</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edy Azrak</w:t>
+                <w:t xml:space="preserve">Camille La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00480⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 401, pp.102-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2021.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030277v1</w:t>
+                <w:t xml:space="preserve">hal-03438744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Embryonic Zeolites with Controlled Physicochemical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operando Electron Microscopy Study of Cobalt-Based Fischer-Tropsch Nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassiogé Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariame Akouche</w:t>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+                <w:t xml:space="preserve">Charles Hirlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+                <w:t xml:space="preserve">Adrien Berliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b05258⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.1920-1930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202001074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033951v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of metal sintering in the copper-zeolite hybrid catalyst for direct dimethyl ether synthesis using synchrotron-based X-ray absorption and diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Spectroscopic Study of the Optomechanical Properties of Evaporating Field Ion Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei y Khodakov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vijayanand Subramanian</w:t>
+                <w:t xml:space="preserve">G. Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.01.023⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.024014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035136v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric methane conversion to ethane using photochemical looping at ambient temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dan Wu</w:t>
+                <w:t xml:space="preserve">Active phases for high temperature Fischer-Tropsch synthesis in the silica supported iron catalysts promoted with antimony and tin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deizi Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Taschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Dugulan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41560-020-0616-7⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 292, pp.120141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2021.120141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052393v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sponge-like small pore zeolite with great accessibility to its micropores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Qianrong Fang</w:t>
+                <w:t xml:space="preserve">Novel Strategy for the Synthesis of Ultra‐Stable Single‐Site Mo‐ZSM‐5 Zeolite Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Konnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Kouvatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0QI00261E⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Functional Porous Materials Chemistry, 59 (44), pp.19553-19560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202006524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034214v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 91, pp.083704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Strategy for the Synthesis of Ultra‐Stable Single‐Site Mo‐ZSM‐5 Zeolite Nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐pierre Gilson</w:t>
+                <w:t xml:space="preserve">Spin-crossover in iron(II)-phenylene ethynylene-2,6-di(pyrazol-1-yl) pyridine hybrids: toward switchable molecular wire-like architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthil Kumar Kuppusamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Salitros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202006524⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab6cc2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968418v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-crossover in iron(II)-phenylene ethynylene-2,6-di(pyrazol-1-yl) pyridine hybrids: toward switchable molecular wire-like architectures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Heinrich</w:t>
+                <w:t xml:space="preserve">In-situ transmission electron microscopy investigation of the influence of hydrogen on the oxidation mechanisms of fine grained magnesium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab6cc2⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 248, pp.122928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.122928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412231v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of core–shell titania–heteropolyacid–metal nanocomposites for photocatalytic reduction of CO$_2$ to CO at ambient temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Assessment of metal sintering in the copper-zeolite hybrid catalyst for direct dimethyl ether synthesis using synchrotron-based X-ray absorption and diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei y Khodakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Ordomsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Palčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengdie Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijayanand Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9na00398c⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 343, pp.199-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320479v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">Synthesis of Embryonic Zeolites with Controlled Physicochemical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariame Akouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (5), pp.2123-2132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b05258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393669v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding light onto the nano- and micro-structures of B-containing SiOC glasses using high resolution TEM 3D imaging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.03.044⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169555v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy of nanoconfinement and promotion in the design of efficient supported iron catalysts for direct olefin synthesis from syngas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simona Moldovan</w:t>
+                <w:t xml:space="preserve">Hydrogen Plasma-Assisted Growth of Gold Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiling Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyang An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Azrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2019.06.035⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.4185-4192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185085v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and promoter effects on iron nanoparticles confined in carbon nanotubes and their catalytic performance in light olefin synthesis from syngas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cheng Zhou</w:t>
+                <w:t xml:space="preserve">Low-Temperature Plasma-Assisted Growth of Core–Shell GeSn Nanowires with 30% Sn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Azrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shun He</w:t>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petr Chernavskii</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.05.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (1), pp.1220-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169585v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimetallic Phosphide (Ni,Cu) 2 P Nanoparticles by Inward Phosphorus Migration and Outward Copper Migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stoichiometric methane conversion to ethane using photochemical looping at ambient temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir L Zholobenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh-Minh Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Miche</w:t>
+                <w:t xml:space="preserve">Dan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01505⟩</w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (7), pp.511-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41560-020-0616-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273119v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Evidence for Single Molybdenum Atoms Incorporated in the Framework of MFI Zeolite Nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Dubray</w:t>
+                <w:t xml:space="preserve">A sponge-like small pore zeolite with great accessibility to its micropores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kok-Giap Haw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cindy Aquino</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxue Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxing Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianrong Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b02589⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (11), pp.2154-2159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0QI00261E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027961v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spin crossover (SCO) active graphene-iron( ii ) complex hybrid material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuppusamy Senthil Kumar</w:t>
+                <w:t xml:space="preserve">M. Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Šalitroš</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Petra Hellwig</w:t>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7dt03623j⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (11), pp.113060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182851v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ insight into the unconventional ruthenium catalyzed growth of carbon nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bahri</w:t>
+                <w:t xml:space="preserve">Size and promoter effects on iron nanoparticles confined in carbon nanotubes and their catalytic performance in light olefin synthesis from syngas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bang Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dembélé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Simona Moldovan</w:t>
+                <w:t xml:space="preserve">Petr Chernavskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NR01227J⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 357, pp.203-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.05.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912233v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNTs’ array growth using the floating catalyst-CVD method over different substrates and varying hydrogen supply</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Pham-Huu</w:t>
+                <w:t xml:space="preserve">Synergy of nanoconfinement and promotion in the design of efficient supported iron catalysts for direct olefin synthesis from syngas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bang Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deizi Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Strossi Pedrolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2018.03.001⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 376, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2019.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02182874v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Thermal Decomposition Parameters for The Synthesis of Anisotropic Iron Oxide Nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shedding light onto the nano- and micro-structures of B-containing SiOC glasses using high resolution TEM 3D imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Campostrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Domenico Sorarù</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano8110881⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (10), pp.3042-3050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182862v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of In-Plane Ge 1– x Sn x Nanowires with 22 at. % Sn Using a Solid–Liquid–Solid Mechanism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wanghua Chen</w:t>
+                <w:t xml:space="preserve">Design of core–shell titania–heteropolyacid–metal nanocomposites for photocatalytic reduction of CO$_2$ to CO at ambient temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Ordomsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Khodakov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07142⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (11), pp.4321-4330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9na00398c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108143v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of High Sn Incorporation in Ge NanoWires Synthesized via In Plane Solid-Liquid-Solid Mechanism by In-Situ TEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bimetallic Phosphide (Ni,Cu) 2 P Nanoparticles by Inward Phosphorus Migration and Outward Copper Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dreyfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927618002027⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (16), pp.6124-6134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183481v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical shaping of a nano-scale tip by femtosecond laser assisted field evaporation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Langolff</w:t>
+                <w:t xml:space="preserve">Direct Evidence for Single Molybdenum Atoms Incorporated in the Framework of MFI Zeolite Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Kouvatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5022031⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (22), pp.8689-8693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b02589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928845v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity and structural evolution of urchin-like Co nanostructures under controlled environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Soulantika</w:t>
+                <w:t xml:space="preserve">Enhanced absorption of TiO$_2$ nanotubes by N-doping and CdS quantum dots sensitization: insight into the structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andjelika Bjelajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rada Petrović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veljko Djokic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Matolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vondraček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.12656⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.35073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ra06341a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949863v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced absorption of TiO$_2$ nanotubes by N-doping and CdS quantum dots sensitization: insight into the structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Vondraček</w:t>
+                <w:t xml:space="preserve">Reactivity and structural evolution of urchin-like Co nanostructures under controlled environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Hirlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Harmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Soulantika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ra06341a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 269 (2), pp.168-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182878v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanophase Segregation of Self-Assembled Monolayers on Gold Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Marchandier</w:t>
+                <w:t xml:space="preserve">Unravelling the Thermal Decomposition Parameters for The Synthesis of Anisotropic Iron Oxide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Perton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Blanco-Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.7b03616⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (11), pp.881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano8110881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543644v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Nanopatterning of Few-Layer Graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bégin-Colin</w:t>
+                <w:t xml:space="preserve">CNTs’ array growth using the floating catalyst-CVD method over different substrates and varying hydrogen supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guellati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bégin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerioune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pham-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b01777⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 231, pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182887v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis engineering of iron oxide raspberry-shaped nanostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Moldovan</w:t>
+                <w:t xml:space="preserve">A spin crossover (SCO) active graphene-iron( ii ) complex hybrid material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppusamy Senthil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Šalitroš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Boubegtiten-Fezoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Hellwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6nr07567c⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (1), pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7dt03623j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269261v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Solid–Gas Reactivity of Nanoscaled Metal Borides from Molten Salt Synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gallet</w:t>
+                <w:t xml:space="preserve">In situ insight into the unconventional ruthenium catalyzed growth of carbon nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sassoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P Debecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01279⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (31), pp.14957 - 14965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR01227J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739853v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Encapsulation of Heteropolyacids in a 3D-Ordered Coke Framework for Heterogeneous Catalysis in Homogeneous Way</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maya Marinova</w:t>
+                <w:t xml:space="preserve">Growth of In-Plane Ge 1– x Sn x Nanowires with 22 at. % Sn Using a Solid–Liquid–Solid Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Azrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiwen Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b00249⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (45), pp.26236-26242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182890v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the atomic structure of two dimensional and three dimensional defects by aberration corrected Scanning Transmission Electron Microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">Assessment of High Sn Incorporation in Ge NanoWires Synthesized via In Plane Solid-Liquid-Solid Mechanism by In-Situ TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Azrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiwen Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEOL NEWS Magazine </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (S1), pp.306-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618002027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112299v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional atomic-scale investigation of ZnO-Mg x Zn 1−x O m-plane heterostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Optical shaping of a nano-scale tip by femtosecond laser assisted field evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Moyon</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Langolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 111 (3), pp.032108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4994659⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 112 (14), pp.143103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5022031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766135v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial charge distributions in carbon-supported palladium catalysts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal evolution of silver nanoparticles onto porous TiO 2 nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Baia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00421-x⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284, pp.221-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182885v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal evolution of silver nanoparticles onto porous TiO 2 nanostructures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanophase Segregation of Self-Assembled Monolayers on Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Kumar Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douga Nassoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Seydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Marchandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.12.025⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (7), pp.7371-7381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.7b03616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182892v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An expeditious synthesis of early transition metal carbide nanoparticles on graphitic carbons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Portehault</w:t>
+                <w:t xml:space="preserve">Synthesis engineering of iron oxide raspberry-shaped nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ihiawakrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cc04157d⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.305-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6nr07567c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346258v2</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental TEM at Atmospheric Pressure: An Operando View of the Materials at the Nanoscale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Catalytic Nanopatterning of Few-Layer Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgian Melinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Hirlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Baaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bégin-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616012058⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (9), pp.5941-5949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b01777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183478v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled and Chemoselective Hydrogenation of Nitrobenzene over Ru@C60 Catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Girleanu</w:t>
+                <w:t xml:space="preserve">Revealing the atomic structure of two dimensional and three dimensional defects by aberration corrected Scanning Transmission Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfiia Akhatova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEOL NEWS Magazine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766217v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoreactors: An Efficient Tool To Control the Chain-Length Distribution in Fischer–Tropsch Synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Paul</w:t>
+                <w:t xml:space="preserve">Self-Encapsulation of Heteropolyacids in a 3D-Ordered Coke Framework for Heterogeneous Catalysis in Homogeneous Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Sushkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Kots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5b01596⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (7), pp.2676-2680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b00249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182905v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects do Catalysis: CO Monolayer Oxidation and Oxygen Reduction Reaction on Hollow PtNi/C Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bordet</w:t>
+                <w:t xml:space="preserve">In Situ Solid–Gas Reactivity of Nanoscaled Metal Borides from Molten Salt Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien P. Debecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ara Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.6b01106⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (15), pp.9225 - 9234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355740v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective CO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; methanation on Ru/TiO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; catalysts: unravelling the decisive role of the TiO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; support crystal structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Moldovan</w:t>
+                <w:t xml:space="preserve">Three-dimensional atomic-scale investigation of ZnO-Mg x Zn 1−x O m-plane heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CY01677D⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (3), pp.032108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4994659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492719v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct dimethyl ether synthesis from syngas on copper–zeolite hybrid catalysts with a wide range of zeolite particle sizes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Ersen</w:t>
+                <w:t xml:space="preserve">Interfacial charge distributions in carbon-supported palladium catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhika Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.02.025⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00421-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182900v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Transport in Electrospun Hybrid Organic-Inorganic Membranes: An Illuminating Paradox</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lyonnard</w:t>
+                <w:t xml:space="preserve">Sampling the structure and chemical order in assemblies of ferromagnetic nanoparticles by nuclear magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuefeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjie Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yooleemi Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201504076⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01291294v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structure of ruthenium-fullerides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Miller</w:t>
+                <w:t xml:space="preserve">Nanoreactors: An Efficient Tool To Control the Chain-Length Distribution in Fischer–Tropsch Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijayanand Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Heyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra12023g⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.1785-1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5b01596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757293v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The core contribution of transmission electron microscopy to functional nanomaterials engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Valle</w:t>
+                <w:t xml:space="preserve">Selective CO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; methanation on Ru/TiO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; catalysts: unravelling the decisive role of the TiO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; support crystal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5nr05460e⟩</w:t>
+              <w:t xml:space="preserve">Catalysis science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (22), pp.8117-8128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CY01677D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291291v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling the structure and chemical order in assemblies of ferromagnetic nanoparticles by nuclear magnetic resonance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yooleemi Shin</w:t>
+                <w:t xml:space="preserve">Defects do Catalysis: CO Monolayer Oxidation and Oxygen Reduction Reaction on Hollow PtNi/C Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms11532⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (7), pp.4673-4684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.6b01106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182901v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards nanoprinting with metals on graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bégin-Colin</w:t>
+                <w:t xml:space="preserve">Environmental TEM at Atmospheric Pressure: An Operando View of the Materials at the Nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgian Melinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassiogé Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hirlimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms9071⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S5), pp.6-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616012058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183416v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Fishing” of heteropolyacids into carbonaceous seine via coking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Lancelot</w:t>
+                <w:t xml:space="preserve">Controlled and Chemoselective Hydrogenation of Nitrobenzene over Ru@C60 Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faqiang Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Girleanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CC07280H⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (9), pp.6018-6024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.6b01429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183263v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Autocatalytic Synthesis of Organized Silica Hybrids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">An expeditious synthesis of early transition metal carbide nanoparticles on graphitic carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Ressnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Portehault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201500701⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (61), pp.9546-9549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc04157d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01684445v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346258v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twinned gold nanoparticles under growth: bipyramids shape controlled by environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simona Moldovan</w:t>
+                <w:t xml:space="preserve">Direct dimethyl ether synthesis from syngas on copper–zeolite hybrid catalysts with a wide range of zeolite particle sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Palčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00121⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 338, pp.227-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187806v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopy investigations of the microstructural change and thermal response of cobalt-based nanoparticles confined inside a carbon nanotube medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ileana Florea</w:t>
+                <w:t xml:space="preserve">Proton Transport in Electrospun Hybrid Organic-Inorganic Membranes: An Illuminating Paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Guillermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Spyridon Zafeiratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ta00283d⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.594-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201504076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124345v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of external acid sites of ZSM-5 in deactivation of hybrid CuZnAl/ZSM-5 catalyst for direct dimethyl ether synthesis from syngas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Ersen</w:t>
+                <w:t xml:space="preserve">Synthesis and structure of ruthenium-fullerides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faqiang Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.08.030⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (73), pp.69135-69148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra12023g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02403220v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of strontium ranelate on bone mineral: Analysis of nanoscale compositional changes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The core contribution of transmission electron microscopy to functional nanomaterials engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Werckmann</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Portehault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2013.09.008⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.1260-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nr05460e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02183543v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D insight on the catalytic nanostructuration of few-layer graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Baaziz</w:t>
+                <w:t xml:space="preserve">Microscopy investigations of the microstructural change and thermal response of cobalt-based nanoparticles confined inside a carbon nanotube medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Baaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyridon Zafeiratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (21), pp.11203-11214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ta00283d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183562v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ethanol in the presence of H2 on the catalytic growth of vertically aligned carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Mekhalif</w:t>
+                <w:t xml:space="preserve">Towards nanoprinting with metals on graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Melinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hirlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bégin-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.02.036⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02183769v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical–chemical and biological behavior of an amorphous calcium phosphate thin film produced by RF-magnetron sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Euler dos Santos</w:t>
+                <w:t xml:space="preserve">Twinned gold nanoparticles under growth: bipyramids shape controlled by environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Cansu Canbek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Cortes-Huerto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2012.05.041⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (8), pp.3637-3644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02183579v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous high capacitance in a coaxial single nanowire capacitor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gang Shi</w:t>
+                <w:t xml:space="preserve">Biomimetic Autocatalytic Synthesis of Organized Silica Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erol Licsandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms1833⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (22), pp.3637 - 3641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201500701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183599v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix-dependent cooperativity in spin crossover Fe(pyrazine)Pt(CN)4 nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Volatron</w:t>
+                <w:t xml:space="preserve">“Fishing” of heteropolyacids into carbonaceous seine via coking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Sushkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Ersen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (96), pp.17120-17123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC07280H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of external acid sites of ZSM-5 in deactivation of hybrid CuZnAl/ZSM-5 catalyst for direct dimethyl ether synthesis from syngas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Ordomsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sushkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 486, pp.266-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.08.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of strontium ranelate on bone mineral: Analysis of nanoscale compositional changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Querido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Werckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2013.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 3D insight on the catalytic nanostructuration of few-layer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Melinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Janowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Baaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduction of CO2 to methanol by a polyenzymatic system encapsulated in phospholipids-silica nanocapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jullien Drone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (11), pp.3721-3730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3NJ00688C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gold nanoparticle deposition on silica nanohelices : a new controllable 3D substrate in aqueous suspension for optical sensing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumi Tomoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyabrata Si</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (43), pp.23143-23152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp307784m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical–chemical and biological behavior of an amorphous calcium phosphate thin film produced by RF-magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euler dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Mateescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Faerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (7), pp.2086-2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2012.05.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption of arsenate on iron(III) oxide coated ethylenediamine functionalized multiwall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zlate Veličković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Vuković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Marinković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Perić-Grujić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 181-182, pp.174-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.11.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of ethanol in the presence of H2 on the catalytic growth of vertically aligned carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guellati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Janowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bégin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerioune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Mekhalif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423-424, pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.02.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Few-layer graphene supporting palladium nanoparticles with a fully accessible effective surface for liquid-phase hydrogenation reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Truong-Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambiz Chizari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Janowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 189 (1), pp.77-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic Properties of Annealed Core–Shell CoPt Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Kesserwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Halté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (3), pp.1189-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl300306a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High yield graphene and few-layer graphene synthesis assisted by microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Janowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambiz Chizari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (6), pp.1009-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2011.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Evolution of Pt Nanoparticles on Few-Layer Graphene Supports in the High-Temperature Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick J Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Janowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (16), pp.9274-9282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2124235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomalous high capacitance in a coaxial single nanowire capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjie Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrix-dependent cooperativity in spin crossover Fe(pyrazine)Pt(CN)4 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousuf Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (41), pp.11501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c1cc14463d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High temperature stability of platinum nanoparticles on few-layer graphene investigated by In Situ high resolution transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Janowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambiz Chizari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (5), pp.511-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-011-0107-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalytic synthesis of a high aspect ratio carbon nanotubes bridging carbon felt composite with improved electrical conductivity and effective surface area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambiz Chizari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Janowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Maria Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 392 (1-2), pp.238-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2010.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urchin-like self-supported carbon nanotubes with macroscopic shaping and fully accessible surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambiz Chizari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houllé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Janowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (15-16), pp.2482-2485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2011.04.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-quantitative photo-conversion of methane to ethane at ambient temperature on silver based nanocomposites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Photonic Atom Probe allowing for super-resolution photoluminescence spectroscopy and contactless optical piezo-spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Netherlands Catalysis and Chemistry Conference (NCCC XXI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575242v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM and cathodoluminescence with nanometric spatial resolution on BN nanostructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-quantitative photo-conversion of methane to ethane at ambient temperature on silver based nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Khodakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordomsky V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir L. Zholobenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Microscopy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">21st Netherlands Catalysis and Chemistry Conference (NCCC XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111516v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and spectroscopic properties of BN 1D and 2D nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">TEM and cathodoluminescence with nanometric spatial resolution on BN nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Schué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4rd International Workshop NPO2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Joensuu, Finland</w:t>
+              <w:t xml:space="preserve">18th International Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111585v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structure and spectroscopic properties of BN 1D and 2D nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Schué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4rd International Workshop NPO2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Joensuu, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence de l'Au nanométrique sur la conductivité des nanofils en Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque de la Société Française des Microscopies, SFMu 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB6 nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Quantum Electronics Conference (EQEC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Microscopy Congress 2016: Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassiogé Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Harmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-VCH Verlag GmbH &amp; Co. KGaA, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Microscopy Congress 2016: Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgian Melinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Baaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Hirlimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-VCH Verlag GmbH &amp; Co. KGaA, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10529,138 +13179,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Nanometric Analyses via Electron Tomography: Application to Nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Ersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Transmission Electron Microscopy. Applications to nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.171-205, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId404"/>
+      <w:footerReference w:type="default" r:id="rId490"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10807,51 +13457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourrdine Chaouati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202528025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04956884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Rezkallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Witulski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040792" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05132903v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2025.125637" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiani Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghai Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjuan Zhao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2025.101298" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04728886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Alayrac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal14100677" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Peng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112625" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Tan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pralong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Guo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01470" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04252479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Clatworthy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalthoum Nakouri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Gramatikov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c02822" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863289v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Barrios" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deizi Peron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Chakkingal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Iulian Dugulan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c05648" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614670" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Gu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Virginie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.07.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Azrak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10444" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02521105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosdidier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.122928" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Gong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyang An" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00480" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03033951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Akouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b05258" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei y Khodakov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Ordomsky" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdie Cai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayanand Subramanian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.01.023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L Zholobenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Hu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-020-0616-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok-Giap Haw" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxue Tang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianrong Fang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00261E" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968418v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Konnov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dubray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Kouvatas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Gilson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202006524" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Kumar Kuppusamy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Salitros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab6cc2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Khodakov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00398c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Campostrini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Domenico Sorar&#249;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.03.044" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185085v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun He" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Strossi Pedrolo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.06.035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169585v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Chernavskii" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.05.054" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02273119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dreyfuss" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Miche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01505" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027961v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aquino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b02589" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182851v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppusamy Senthil Kumar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;alitro&#353;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Boubegtiten-Fezoua" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hellwig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03623j" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01912233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sassoye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P Debecker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR01227J" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182874v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guellati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;gin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moldovan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerioune" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pham-Huu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2018.03.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB8B9ZT0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cotin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kiefer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Perton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Blanco-Andujar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8110881" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108143v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwen Gao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07142" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183481v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618002027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dembele" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hirlimann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soulantika" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12656" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182878v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjelika Bjelajac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Petrovi&#263;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko Djokic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Matolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vondra&#269;ek" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra06341a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01543644v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Meena" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douga Nassoko" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b03616" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182887v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hirlimann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b01777" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269261v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerber" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pichon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ihiawakrim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr07567c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01739853v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien P. Debecker" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Kim" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Olivieri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gallet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01279" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182890v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Sushkevich" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kots" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ivanova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b00249" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112299v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182885v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Rao" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hansen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fuentes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dreyer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00421-x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182892v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Georgescu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Baia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.12.025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346258v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Ressnig" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc04157d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183478v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012058" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766217v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqiang Leng" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Girleanu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b01429" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182905v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Cheng" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01596" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355740v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b01106" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492719v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kim" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY01677D" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182900v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cai" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Subramanian" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.02.025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291294v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie dos Santos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Guillermo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201504076" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZTWJ4TD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757293v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12023g" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291291v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr05460e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182901v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuefeng Liu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjie Luo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yooleemi Shin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11532" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183416v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melinte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hirlimann" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9071" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183263v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC07280H" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684445v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Licsandru" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500701" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T943W9M3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187806v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cansu Canbek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Cortes-Huerto" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00121" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta00283d" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403220v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Ordomsky" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sushkevich" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.08.030" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG07SGJZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183543v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Querido" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rossi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Werckmann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2013.09.008" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWGTMTM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183562v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Janowska" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baaziz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5109" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183769v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mekhalif" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.02.036" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB8QTP3G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183579v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler dos Santos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mateescu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faerber" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.05.041" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6ZT9X18-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183599v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Liu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Zhan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Shi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1833" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183853v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousuf Raza" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc14463d" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575242v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ordomsky V." TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L. Zholobenko" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111516v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schu&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111585v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878504v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Moldovan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183509v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183501v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183440v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourrdine Chaouati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202528025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04956884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Rezkallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Witulski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040792" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05132903v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2025.125637" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiani Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghai Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjuan Zhao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2025.101298" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Tullio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Karam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412905022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04728886v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Alayrac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal14100677" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Tan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pralong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Guo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01470" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Peng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112625" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04252479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Clatworthy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalthoum Nakouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Gramatikov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c02822" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Barrios" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deizi Peron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Chakkingal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Iulian Dugulan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c05648" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Babi&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111513" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614670" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Medeiros-Costa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dubray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03076" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vicente" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202104414" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110863" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Gu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Virginie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.07.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03274934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hirlimann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berliet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001074" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03320465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Taschin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Dugulan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Marini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.120141" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Konnov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Kouvatas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Gilson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202006524" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412231v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Kumar Kuppusamy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Salitros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab6cc2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02521105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosdidier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.122928" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei y Khodakov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Ordomsky" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdie Cai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayanand Subramanian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.01.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03033951v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Akouche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b05258" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030277v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Gong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyang An" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Azrak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00480" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10444" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L Zholobenko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Hu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-020-0616-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok-Giap Haw" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxue Tang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianrong Fang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00261E" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169585v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun He" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Chernavskii" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.05.054" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185085v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Strossi Pedrolo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.06.035" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169555v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Campostrini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Domenico Sorar&#249;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.03.044" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Khodakov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00398c" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02273119v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dreyfuss" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Miche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01505" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027961v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aquino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b02589" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182878v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjelika Bjelajac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Petrovi&#263;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko Djokic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Matolin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vondra&#269;ek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra06341a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949863v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dembele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hirlimann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soulantika" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12656" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182862v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cotin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kiefer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Perton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Blanco-Andujar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8110881" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182874v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guellati" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;gin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moldovan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerioune" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pham-Huu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2018.03.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB8B9ZT0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182851v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppusamy Senthil Kumar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;alitro&#353;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Boubegtiten-Fezoua" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hellwig" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03623j" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01912233v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sassoye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P Debecker" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR01227J" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108143v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwen Gao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07142" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618002027" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182892v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Georgescu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Baia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.12.025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01543644v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Meena" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douga Nassoko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b03616" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269261v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerber" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P. Pichon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ihiawakrim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr07567c" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182887v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b01777" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112299v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182890v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Sushkevich" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kots" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ivanova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b00249" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01739853v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien P. Debecker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Kim" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Olivieri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01279" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182885v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Rao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hansen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fuentes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dreyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00421-x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182901v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuefeng Liu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjie Luo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yooleemi Shin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11532" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182905v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Cheng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01596" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492719v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kim" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY01677D" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355740v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b01106" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183478v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012058" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766217v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqiang Leng" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Girleanu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b01429" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346258v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Ressnig" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc04157d" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182900v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cai" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Subramanian" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.02.025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291294v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie dos Santos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Guillermo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201504076" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZTWJ4TD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757293v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra12023g" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291291v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr05460e" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124345v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta00283d" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183416v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melinte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hirlimann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9071" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187806v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cansu Canbek" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Cortes-Huerto" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00121" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684445v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Licsandru" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500701" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T943W9M3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183263v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC07280H" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403220v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Ordomsky" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sushkevich" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.08.030" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG07SGJZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183543v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Querido" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rossi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Werckmann" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2013.09.008" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWGTMTM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183562v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Janowska" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baaziz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5109" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880764v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cazelles" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullien Drone" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fajula" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ00688C" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752117v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Tomoto" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyabrata Si" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307784m" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183579v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler dos Santos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mateescu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faerber" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.05.041" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6ZT9X18-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183836v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlate Veli&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Vukovi&#263;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Marinkovi&#263;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Simona Moldovan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Peri&#263;-Gruji&#263;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.11.052" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR75JGH8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183769v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mekhalif" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.02.036" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB8QTP3G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183581v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Truong-Huu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Chizari" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Simona Moldovan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.04.005" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN6HD7BS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183810v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Kesserwan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Halt&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simona Moldovan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl300306a" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183802v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2011.06.004" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N42L714-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183779v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bulou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Dappe" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2124235" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183599v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Liu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Zhan" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Shi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1833" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183853v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousuf Raza" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc14463d" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183875v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-011-0107-z" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NVTKTTCB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183892v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maria Moldovan" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.11.014" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJRVB6SV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183868v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Nguyen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houll&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.04.105" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-239PG6G0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575242v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ordomsky V." TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L. Zholobenko" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111516v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schu&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111585v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878504v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Moldovan" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360268v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232534" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183509v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183501v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183440v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>