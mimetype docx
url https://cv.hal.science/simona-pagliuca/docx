--- v0 (2026-03-06)
+++ v1 (2026-04-01)
@@ -135,6495 +135,6495 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inborn errors of immunity underlie clonal T cell expansions in large granular lymphocyte leukemia</w:t>
+                <w:t xml:space="preserve">Telomere content and genomics of myeloid neoplasia by whole-genome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Bravo-Perez</w:t>
+                <w:t xml:space="preserve">Luca Guarnera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adam Wahida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Kawashima</w:t>
+                <w:t xml:space="preserve">Stephan Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Guarnera</w:t>
+                <w:t xml:space="preserve">Sabine Stainczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135 (9), pp.e184431. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 147 (2), pp.197-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI184431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2025028644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235099v1</w:t>
+                <w:t xml:space="preserve">hal-05541640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Hematological toxicities post-CAR-T cells: Recommendations of the Francophone Society of Bone Marrow Transplantation and Cellular Therapy (SFGM-TC)]</w:t>
+                <w:t xml:space="preserve">Outcomes of patients over 70 years treated with brexu-cel for R/R mantle cell lymphoma: a study from the CTIWP of EBMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamim Alsuliman</w:t>
+                <w:t xml:space="preserve">Nicole Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Aubrun</w:t>
+                <w:t xml:space="preserve">Jarl Eduard Mooyaart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Olivier Bay</w:t>
+                <w:t xml:space="preserve">Urban Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Beguin</w:t>
+                <w:t xml:space="preserve">Rachel Protheroe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bigenwald</w:t>
+                <w:t xml:space="preserve">Francis Ayuketang Ayuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (1), pp.S103-S110. </w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2025019367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235137v1</w:t>
+                <w:t xml:space="preserve">hal-05541637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Clinical and Immunological Impacts of Anti–T‐Lymphocyte Globulin ( ATLG ) vs. Anti‐Thymocyte Globulin ( ATG ) in Preventing Graft‐Versus‐Host Disease Post‐Allogeneic Hematopoietic Stem Cell Transplantation: A Comparative Study</w:t>
+                <w:t xml:space="preserve">Inborn errors of immunity underlie clonal T cell expansions in large granular lymphocyte leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
+                <w:t xml:space="preserve">Carlos Bravo-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Morisset</w:t>
+                <w:t xml:space="preserve">Jani Huuhtanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Piucco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Boulangé</w:t>
+                <w:t xml:space="preserve">Naomi Kawashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Guarnera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.27619⟩</w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (9), pp.e184431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI184431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962204v1</w:t>
+                <w:t xml:space="preserve">hal-05235099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized GMP-grade Wharton’s jelly’s mesenchymal stromal cells manufacturing and administration protocol for Graft versus Host disease prevention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Hematological toxicities post-CAR-T cells: Recommendations of the Francophone Society of Bone Marrow Transplantation and Cellular Therapy (SFGM-TC)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamim Alsuliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Pochon</w:t>
+                <w:t xml:space="preserve">Jacques Olivier Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Perouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
+                <w:t xml:space="preserve">Yves Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naceur Charif</w:t>
+                <w:t xml:space="preserve">Camille Bigenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.retram.2025.103543⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.S103-S110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496220v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and immunogenomic profiling of extramedullary acute myeloid leukemia reveals actionable clonal branching and frequent immune editing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urgent need: evidence-based use of donor lymphocyte infusions – Authors' reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Collignon</w:t>
+                <w:t xml:space="preserve">Christoph Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tucker Hansen</w:t>
+                <w:t xml:space="preserve">Federico Simonetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Hercus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Roth Guepin</w:t>
+                <w:t xml:space="preserve">Giorgia Battipaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41408-025-01345-2⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (5), pp.e327-e328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3026(24)00400-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235323v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current use of donor lymphocyte infusions after allogenic stem cell transplantation in Europe: a survey on behalf of the cellular therapy and immunobiology working party of the EBMT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CAR-T cell manufacturing failures and out-of-specification products in the real-world setting: A survey from the EBMT cellular therapy and immunobiology working party</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Worel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarl Mooyaart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Santoro</w:t>
+                <w:t xml:space="preserve">Jorinde Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Schmid</w:t>
+                <w:t xml:space="preserve">Michael Daskalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moniek de Witte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victoria Potter</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Tudesq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60 (5), pp.697-701. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-025-02555-9⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 60 (8), pp.1184-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-025-02623-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235109v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing the Integration of ‘Basic/Fundamental’ and Translational Cellular and Gene Therapy Science within the EBMT: Accelerating the Pathway to Progress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Clinical and Immunological Impacts of Anti–T‐Lymphocyte Globulin ( ATLG ) vs. Anti‐Thymocyte Globulin ( ATG ) in Preventing Graft‐Versus‐Host Disease Post‐Allogeneic Hematopoietic Stem Cell Transplantation: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donal Mclornan</w:t>
+                <w:t xml:space="preserve">Romain Piucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mette Hazenberg</w:t>
+                <w:t xml:space="preserve">Michaël Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ciceri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Angelucci</w:t>
+                <w:t xml:space="preserve">Laura Boulangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-025-02688-x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (4), pp.626-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235083v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAR-T cell manufacturing failures and out-of-specification products in the real-world setting: A survey from the EBMT cellular therapy and immunobiology working party</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic and immunogenomic profiling of extramedullary acute myeloid leukemia reveals actionable clonal branching and frequent immune editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tucker Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Worel</w:t>
+                <w:t xml:space="preserve">Colin Hercus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarl Mooyaart</w:t>
+                <w:t xml:space="preserve">Marianna Ruzinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorinde Hoogenboom</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Tudesq</w:t>
+                <w:t xml:space="preserve">Gabrielle Roth Guepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-025-02623-0⟩</w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41408-025-01345-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235095v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urgent need: evidence-based use of donor lymphocyte infusions – Authors' reply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancing the Integration of ‘Basic/Fundamental’ and Translational Cellular and Gene Therapy Science within the EBMT: Accelerating the Pathway to Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donal Mclornan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Hazenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Pagliuca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicole Santoro</w:t>
+                <w:t xml:space="preserve">Fabio Ciceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Simonetta</w:t>
+                <w:t xml:space="preserve">Tobias Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Battipaglia</w:t>
+                <w:t xml:space="preserve">Emanuele Angelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Haematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (5), pp.e327-e328. </w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2352-3026(24)00400-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41409-025-02688-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235102v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aplasie médullaire idiopathique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+                <w:t xml:space="preserve">Current use of donor lymphocyte infusions after allogenic stem cell transplantation in Europe: a survey on behalf of the cellular therapy and immunobiology working party of the EBMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Divoux</w:t>
+                <w:t xml:space="preserve">Moniek de Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Peffault de Latour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mieke Roeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emc -- Hematologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1155-1984(24)88354-1⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (5), pp.697-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-025-02555-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236544v1</w:t>
+                <w:t xml:space="preserve">hal-05235109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of molecular alterations in transplantation decisions for patients with primary myelofibrosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized GMP-grade Wharton’s jelly’s mesenchymal stromal cells manufacturing and administration protocol for Graft versus Host disease prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Gagelmann</w:t>
+                <w:t xml:space="preserve">Cécile Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Benajiba</w:t>
+                <w:t xml:space="preserve">Romain Perouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Riou</w:t>
+                <w:t xml:space="preserve">Allan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Salit</w:t>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (4), pp.797-807. </w:t>
+              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (4), pp.103543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2024014368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.retram.2025.103543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014311v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The landscape of immune monitoring in CAR-T cell therapy: A comprehensive review and survey study by the Cellular Therapy and Immunobiology Working Party of the EBMT.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Aplasie médullaire idiopathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Malard</w:t>
+                <w:t xml:space="preserve">Marion Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarl E. Mooyaart</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régis Peffault de Latour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.blre.2025.101272⟩</w:t>
+              <w:t xml:space="preserve">Emc -- Hematologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1155-1984(24)88354-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088230v1</w:t>
+                <w:t xml:space="preserve">hal-05236544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donor lymphocyte infusion after allogeneic haematopoietic cell transplantation for haematological malignancies: basic considerations and best practice recommendations from the EBMT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Santoro</w:t>
+                <w:t xml:space="preserve">Role of molecular alterations in transplantation decisions for patients with primary myelofibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Luque Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederico Simonetta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Battipaglia</w:t>
+                <w:t xml:space="preserve">Nico Gagelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Benajiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Salit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2352-3026(24)00098-X⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (4), pp.797-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2024014368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04673822v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The many facets of immune-mediated thrombocytopenia: Principles of immunobiology and immunotherapy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">The landscape of immune monitoring in CAR-T cell therapy: A comprehensive review and survey study by the Cellular Therapy and Immunobiology Working Party of the EBMT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarl E. Mooyaart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Daskalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gabellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 63, pp.101141. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.blre.2023.101141⟩</w:t>
+              <w:t xml:space="preserve">, 2025, Blood Reviews, 71, pp.101272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.blre.2025.101272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05235159v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroxysmal nocturnal hemoglobinuria–related thrombosis in the era of novel therapies: a 2043-patient-year analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Donor lymphocyte infusion after allogeneic haematopoietic cell transplantation for haematological malignancies: basic considerations and best practice recommendations from the EBMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fauzia Ullah</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Simonetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Battipaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2024023988⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The Lancet Haematology, 11 (6), pp.e448-e458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3026(24)00098-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05235144v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-T-lymphocyte globulin improves GvHD-free and relapse-free survival in myelofibrosis after matched related or unrelated donor transplantation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The many facets of immune-mediated thrombocytopenia: Principles of immunobiology and immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schroeder</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Moulinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-024-02291-6⟩</w:t>
+              <w:t xml:space="preserve">Blood Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, pp.101141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.blre.2023.101141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235126v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for Nocardia infection among allogeneic hematopoietic cell transplant recipients: A case-control study of the Infectious Diseases Working Party of the European Society for Blood and Marrow Transplantation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dina Averbuch</w:t>
+                <w:t xml:space="preserve">Paroxysmal nocturnal hemoglobinuria–related thrombosis in the era of novel therapies: a 2043-patient-year analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Tondeur</w:t>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Duréault</w:t>
+                <w:t xml:space="preserve">Danai Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsila Zuckerman</w:t>
+                <w:t xml:space="preserve">Fauzia Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 88 (6), pp.106162. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (2), pp.145-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2024.106162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024023988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235134v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-dependent role of trisomy 6 in myelodysplastic neoplasms and acute myeloid leukemia: a multi-omics analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Awada</w:t>
+                <w:t xml:space="preserve">Splenic irradiation for myelofibrosis prior to hematopoietic cell transplantation: A global collaborative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Gagelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arda Durmaz</w:t>
+                <w:t xml:space="preserve">Gabriela Hobbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Kewan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Danai Dima</w:t>
+                <w:t xml:space="preserve">Edoardo Campodonico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Helbig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polona Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-024-02268-w⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (5), pp.844-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235128v1</w:t>
+                <w:t xml:space="preserve">hal-05235148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splenic irradiation for myelofibrosis prior to hematopoietic cell transplantation: A global collaborative analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edoardo Campodonico</w:t>
+                <w:t xml:space="preserve">Context-dependent role of trisomy 6 in myelodysplastic neoplasms and acute myeloid leukemia: a multi-omics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grzegorz Helbig</w:t>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polona Novak</w:t>
+                <w:t xml:space="preserve">Tariq Kewan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauzia Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 99 (5), pp.844-853. </w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (6), pp.1411-1414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajh.27252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41375-024-02268-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235148v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Immunogenomic Features Germane to Pathobiology of Myelodysplastic Syndromes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-T-lymphocyte globulin improves GvHD-free and relapse-free survival in myelofibrosis after matched related or unrelated donor transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Brady</w:t>
+                <w:t xml:space="preserve">Kristin Rathje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Gagelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Salit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kartik Lakhotiya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hussein Awada</w:t>
+                <w:t xml:space="preserve">Thomas Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2024-198530⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (8), pp.1154-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-024-02291-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000125v1</w:t>
+                <w:t xml:space="preserve">hal-05235126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of carbapenemase-producing Citrobacter farmeri in an intensive care haematology department linked to a persistent wastewater reservoir in one hospital room, France, 2019 to 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors for Nocardia infection among allogeneic hematopoietic cell transplant recipients: A case-control study of the Infectious Diseases Working Party of the European Society for Blood and Marrow Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Greef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Regad</w:t>
+                <w:t xml:space="preserve">Dina Averbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lizon</w:t>
+                <w:t xml:space="preserve">Laura Tondeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentine Alauzet</w:t>
+                <w:t xml:space="preserve">Amélie Duréault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Roth-Guepin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonmati</w:t>
+                <w:t xml:space="preserve">Tsila Zuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.14.2300386⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88 (6), pp.106162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2024.106162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235140v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal hematopoiesis in large granular lymphocytic leukemia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Bravo-Perez</w:t>
+                <w:t xml:space="preserve">Unraveling Immunogenomic Features Germane to Pathobiology of Myelodysplastic Syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Brady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuo Kubota</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+                <w:t xml:space="preserve">Kartik Lakhotiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kroger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-024-02460-y⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (Supplement 1), pp.2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2024-198530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235116v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic evaluation in bone marrow failure disorders: what have we learnt to help inform the transplant decision in 2024 and beyond?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outbreak of carbapenemase-producing Citrobacter farmeri in an intensive care haematology department linked to a persistent wastewater reservoir in one hospital room, France, 2019 to 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Santinelli</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentine Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Roth-Guepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-024-02213-6⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (14), pp.2300386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.14.2300386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235155v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA‐lacking clones in aplastic anaemia: Adaptive or maladaptive?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Diagnostic evaluation in bone marrow failure disorders: what have we learnt to help inform the transplant decision in 2024 and beyond?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Ciangola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Santinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donal Mclornan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.19731⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (4), pp.444-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-024-02213-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235120v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence and risk factors of graft failure in allogeneic hematopoietic stem cell transplantation for mucopolysaccharidosis in a nationwide pediatric cohort. A study on behalf of the Francophone Society of Bone Marrow Transplantation and Cellular Therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Rialland</w:t>
+                <w:t xml:space="preserve">Clonal hematopoiesis in large granular lymphocytic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Kawashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Bravo-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuo Kubota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eJHaem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jha2.1056⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (2), pp.451-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-024-02460-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235115v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-driven clonal cell selection at the intersection among cancer, infections, autoimmunity and senescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">HLA‐lacking clones in aplastic anaemia: Adaptive or maladaptive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cardoso Martins Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.seminhematol.2024.01.002⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 205 (5), pp.1681-1682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.19731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235152v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hémoglobinurie paroxystique nocturne : état de l'art en 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Peffault de Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emc -- Hematologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35 (4), pp.1-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1155-1984(24)44437-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of haematopoietic stem cell boost as a rescue for poor graft function after haematopoietic stem cell transplantation: A multicentre retrospective study on behalf of the Francophone Society of Bone Marrow Transplantation and Cellular Therapy ( SFGM‐TC )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Gaffet</w:t>
+                <w:t xml:space="preserve">Immune-driven clonal cell selection at the intersection among cancer, infections, autoimmunity and senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wiedemann</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesca Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.18744⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (1), pp.22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.seminhematol.2024.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235192v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal evolution in aplastic anemia: failed tumor surveillance or maladaptive recovery?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+                <w:t xml:space="preserve">Incidence and risk factors of graft failure in allogeneic hematopoietic stem cell transplantation for mucopolysaccharidosis in a nationwide pediatric cohort. A study on behalf of the Francophone Society of Bone Marrow Transplantation and Cellular Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Danhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslaw Maciejewski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean‐hugues Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10428194.2023.2215614⟩</w:t>
+              <w:t xml:space="preserve">eJHaem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (6), pp.1295-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jha2.1056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235166v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting Paradigms: The Case of Autologous Reconstitution after an Upfront Matched Unrelated Hematopoietic Cell Transplantation for Severe Acquired Aplastic Anemia in a Child</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Clonal evolution in aplastic anemia: failed tumor surveillance or maladaptive recovery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina59111890⟩</w:t>
+              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (8), pp.1389-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10428194.2023.2215614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235157v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of TP53 on outcome of patients with myelofibrosis undergoing hematopoietic stem cell transplantation</w:t>
+                <w:t xml:space="preserve">Shifting Paradigms: The Case of Autologous Reconstitution after an Upfront Matched Unrelated Hematopoietic Cell Transplantation for Severe Acquired Aplastic Anemia in a Child</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Gagelmann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lubnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2023019630⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (11), pp.1890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina59111890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235196v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular landscape of immune pressure and escape in aplastic anemia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of TP53 on outcome of patients with myelofibrosis undergoing hematopoietic stem cell transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Gagelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Badbaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Salit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Niroshan Nadarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (1), pp.202-211. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141 (23), pp.2901-2911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41375-022-01723-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2023019630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950335v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age‐related immune cell dynamics influence outcomes after allogeneic haematopoietic cell transplantation</w:t>
+                <w:t xml:space="preserve">Efficacy of haematopoietic stem cell boost as a rescue for poor graft function after haematopoietic stem cell transplantation: A multicentre retrospective study on behalf of the Francophone Society of Bone Marrow Transplantation and Cellular Therapy ( SFGM‐TC )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Jandin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Pochon</w:t>
+                <w:t xml:space="preserve">M. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Campidelli</w:t>
+                <w:t xml:space="preserve">A. Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud d'Aveni</w:t>
+                <w:t xml:space="preserve">J.‐h. Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Kicki</w:t>
+                <w:t xml:space="preserve">K. Bilger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 202 (1), pp.122-134. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.18822⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 201 (6), pp.1153-1158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.18744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504730v1</w:t>
+                <w:t xml:space="preserve">hal-05235192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal analysis of genomic and RNA splicing features in myeloid malignancies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Molecular landscape of immune pressure and escape in aplastic anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Hercus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah Daniels</w:t>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niroshan Nadarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106238⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.202-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-022-01723-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235198v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current use of androgens in bone marrow failure disorders: a report from the Severe Aplastic Anemia Working Party of the European Society of Blood and Marrow Transplantation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age‐related immune cell dynamics influence outcomes after allogeneic haematopoietic cell transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk-Jan Eikema</w:t>
+                <w:t xml:space="preserve">Alizée Jandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Piepenbroek</w:t>
+                <w:t xml:space="preserve">Arnaud Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raheel Iftikhar</w:t>
+                <w:t xml:space="preserve">Maud d'Aveni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Kicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2023.282935⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 202 (1), pp.122-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.18822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493622v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digging into the HLA pockets: A new association with acute leukaemias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 200 (2), pp.123-125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.18529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPSS-M in myelodysplastic neoplasms arising from aplastic anemia and paroxysmal nocturnal hemoglobinuria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Prata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando B. Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arda Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 141 (25), pp.3122-3125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood.2023020108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leukemia relapse via genetic immune escape after allogeneic hematopoietic cell transplantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Current use of androgens in bone marrow failure disorders: a report from the Severe Aplastic Anemia Working Party of the European Society of Blood and Marrow Transplantation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sanghee Hong</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin G. Kulasekararaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk-Jan Eikema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Piepenbroek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Iftikhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38113-4⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Haematologica, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2023.282935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162108v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Molecular Determinants of Clonal Evolution in Aplastic Anemia and Paroxysmal Nocturnal Hemoglobinuria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A multimodal analysis of genomic and RNA splicing features in myeloid malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney Hershberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luiz Fernando B. Catto</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Daniels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.22.00710⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.106238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235218v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new sequential conditioning regimen based on CPX- 351/Vyxeos (“Vyx-Seq”) in patients with higher risk myelodysplastic syndromes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Kicki</w:t>
+                <w:t xml:space="preserve">Leukemia relapse via genetic immune escape after allogeneic hematopoietic cell transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Hercus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghee Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2023.107405⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38113-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235160v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Endocrinological sequelae of hematopoietic stem cell transplantation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Clinical and Molecular Determinants of Clonal Evolution in Aplastic Anemia and Paroxysmal Nocturnal Hemoglobinuria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Prata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Antonietta Castaldi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques-Emmanuel Galimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando B. Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2023.1151213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (1), pp.132-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.22.00710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235200v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular patterns identify distinct subclasses of myeloid neoplasia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arda Durmaz</w:t>
+                <w:t xml:space="preserve">A new sequential conditioning regimen based on CPX- 351/Vyxeos (“Vyx-Seq”) in patients with higher risk myelodysplastic syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Notarantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waled Bahaj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+                <w:t xml:space="preserve">G. Roth-Guépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laila Terkawi</w:t>
+                <w:t xml:space="preserve">C. Bonmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38515-4⟩</w:t>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135, pp.107405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2023.107405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235168v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome prediction in myelodysplastic neoplasm undergoing hematopoietic cell transplant in the molecular era of IPSS-M</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Editorial: Endocrinological sequelae of hematopoietic stem cell transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Giudice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta Castaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Selleri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-023-01820-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1151213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2023.1151213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235203v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic complement activation influences outcomes after allogeneic hematopoietic cell transplantation: A prospective French multicenter trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud d'Aveni‐piney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayha Ashraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques‐Emanuel Galimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 98 (10), pp.1559 - 1570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajh.27030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic and Germline HLA Determinants of Immune Surveillance and Escape in Myelodysplastic Syndromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arda Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kroger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.3220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2023-178890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of the histone acetyltransferase CREBBP/EP300 genes in myeloid neoplasia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cassandra Kerr</w:t>
+                <w:t xml:space="preserve">Outcome prediction in myelodysplastic neoplasm undergoing hematopoietic cell transplant in the molecular era of IPSS-M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Gagelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Badbaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 36 (4), pp.1185-1188. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 37 (3), pp.717-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-023-01820-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41375-021-01479-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05235241v1</w:t>
+                <w:t xml:space="preserve">hal-05235203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TET2 mutations as a part of DNA dioxygenase deficiency in myelodysplastic syndromes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Molecular patterns identify distinct subclasses of myeloid neoplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Kewan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waled Bahaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Courtney Hershberger</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Terkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021005418⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38515-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235243v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of somatic mutation changes after allogeneic hematopoietic cell transplantation for acute myeloid leukemia and myelodysplastic syndromes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">TET2 mutations as a part of DNA dioxygenase deficiency in myelodysplastic syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aiwen Zhang</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Adema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney Hershberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-022-01762-y⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.100-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021005418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235220v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBA1 Screening in Sweet Syndrome With Hematological Neoplasms Reveals a Novel Association Between VEXAS and Chronic Myelomonocytic Leukemia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of the histone acetyltransferase CREBBP/EP300 genes in myeloid neoplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Teresa Voso</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Adema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasunobu Nagata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000775⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (4), pp.1185-1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-021-01479-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235213v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eltrombopag inhibits TET dioxygenase to contribute to hematopoietic stem cell expansion in aplastic anemia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dongxu Jiang</w:t>
+                <w:t xml:space="preserve">Pattern of somatic mutation changes after allogeneic hematopoietic cell transplantation for acute myeloid leukemia and myelodysplastic syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghee Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anand Tiwari</w:t>
+                <w:t xml:space="preserve">Lisa Rybicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dale Grabowski</w:t>
+                <w:t xml:space="preserve">Aiwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132 (4), pp.e149856. </w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (10), pp.1615-1619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI149856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41409-022-01762-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235232v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling the Gap: The Immune Therapeutic Armamentarium for Relapsed/Refractory Hodgkin Lymphoma</w:t>
               </w:r>
@@ -6648,51 +6648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6737,5161 +6737,5441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual HLA heterogeneity and its implications for cellular immune evasion in cancer and beyond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+                <w:t xml:space="preserve">Eltrombopag inhibits TET dioxygenase to contribute to hematopoietic stem cell expansion in aplastic anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Rubio</w:t>
+                <w:t xml:space="preserve">Metis Hasipek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Visconte</w:t>
+                <w:t xml:space="preserve">Dongxu Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias L Lenz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anand Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Grabowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.944872⟩</w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (4), pp.e149856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI149856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504772v1</w:t>
+                <w:t xml:space="preserve">hal-05235232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Transcriptomic Analysis of VISTA in Acute Myeloid Leukemia: Insights into Its Prognostic Value</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">UBA1 Screening in Sweet Syndrome With Hematological Neoplasms Reveals a Novel Association Between VEXAS and Chronic Myelomonocytic Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mannion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishani Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Waled Bahaj</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Voso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232314885⟩</w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (10), pp.e775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504762v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare germline alterations of myeloperoxidase predispose to myeloid neoplasms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Metis Hasipek</w:t>
+                <w:t xml:space="preserve">Comprehensive Transcriptomic Analysis of VISTA in Acute Myeloid Leukemia: Insights into Its Prognostic Value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keman Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Kewan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waled Bahaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-022-01630-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (23), pp.14885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232314885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235223v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Risk Schemes and Machine Learning to Empower Genomic Prognostication Models in Myelodysplastic Syndromes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Individual HLA heterogeneity and its implications for cellular immune evasion in cancer and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Visconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias L Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23052802⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.944872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.944872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235225v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of Telomerase Reverse Transcriptase rare variants in myeloid neoplasia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Misam Zawit</w:t>
+                <w:t xml:space="preserve">Rare germline alterations of myeloperoxidase predispose to myeloid neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Terkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Adema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metis Hasipek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hematological Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hon.2967⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (8), pp.2086-2096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-022-01630-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235229v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non‐cytotoxic regimen of decitabine to treat refractory T‐cell large granular lymphocytic leukemia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Personalized Risk Schemes and Machine Learning to Empower Genomic Prognostication Models in Myelodysplastic Syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaroslaw Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Case Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ccr3.4533⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (5), pp.2802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23052802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235260v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of PIGA genotype on erythrocytes phenotype in Paroxysmal Nocturnal Hemoglobinuria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of Telomerase Reverse Transcriptase rare variants in myeloid neoplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Adam Wahida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misam Zawit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-020-01113-0⟩</w:t>
+              <w:t xml:space="preserve">Hematological Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (4), pp.812-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hon.2967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235276v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friend or foe? The case of Wilms' Tumor 1 (WT1) mutations in acute myeloid leukemia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">A non‐cytotoxic regimen of decitabine to treat refractory T‐cell large granular lymphocytic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misam Zawit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Misam Zawit</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2021.102549⟩</w:t>
+              <w:t xml:space="preserve">Clinical Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.e04533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ccr3.4533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235271v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is nature truly healing itself? Spontaneous remissions in Paroxysmal Nocturnal Hemoglobinuria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Implication of PIGA genotype on erythrocytes phenotype in Paroxysmal Nocturnal Hemoglobinuria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Minako Mori</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhumika Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41408-021-00582-5⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (8), pp.2431-2434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-020-01113-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235242v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Splicing in Myeloid Malignancies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Novel invariant features of Good syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jibran Durrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Kishtagari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines9121844⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (6), pp.1792-1796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-020-01114-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235236v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal trajectories and cellular dynamics of myeloid neoplasms with SF3B1 mutations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Interactome between Metabolism and Gene Mutations in Myeloid Malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Visconte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-021-01176-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.3135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22063135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235274v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Therapeutic Strategy for Preferential Targeting of TET2 -Mutant and TET Dioxygenase–Deficient Cells in Myeloid Neoplasms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dale Grabowski</w:t>
+                <w:t xml:space="preserve">Clonal trajectories and cellular dynamics of myeloid neoplasms with SF3B1 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Adema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2643-3230.BCD-20-0173⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (11), pp.3324-3328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-021-01176-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235269v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuolization of hematopoietic precursors: an enigma with multiple etiologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassan Awada</w:t>
+                <w:t xml:space="preserve">A Therapeutic Strategy for Preferential Targeting of TET2 -Mutant and TET Dioxygenase–Deficient Cells in Myeloid Neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metis Hasipek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Grabowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2021010811⟩</w:t>
+              <w:t xml:space="preserve">Blood Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.146-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2643-3230.BCD-20-0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235267v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interactome between Metabolism and Gene Mutations in Myeloid Malignancies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vacuolization of hematopoietic precursors: an enigma with multiple etiologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Durkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Terkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22063135⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (26), pp.3685-3689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2021010811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235266v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel invariant features of Good syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Friend or foe? The case of Wilms' Tumor 1 (WT1) mutations in acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Kishtagari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassan Awada</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misam Zawit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-020-01114-z⟩</w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88, pp.102549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2021.102549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235279v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pegcetacoplan versus Eculizumab in PNH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Is nature truly healing itself? Spontaneous remissions in Paroxysmal Nocturnal Hemoglobinuria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Kewan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waled Bahaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minako Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMc2106424⟩</w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41408-021-00582-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235255v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Opinions on the Clinical Utility of Ravulizumab for the Treatment of Paroxysmal Nocturnal Hemoglobinuria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alternative Splicing in Myeloid Malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Visconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutics and Clinical Risk Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/TCRM.S273360⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.1844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines9121844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235239v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and basic implications of dynamic T cell receptor clonotyping in hematopoietic cell transplantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Current Opinions on the Clinical Utility of Ravulizumab for the Treatment of Paroxysmal Nocturnal Hemoglobinuria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishani Nautiyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.149080⟩</w:t>
+              <w:t xml:space="preserve">Therapeutics and Clinical Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.1343-1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/TCRM.S273360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235265v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The similarity of class II HLA genotypes defines patterns of autoreactivity in idiopathic bone marrow failure disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Clinical and basic implications of dynamic T cell receptor clonotyping in hematopoietic cell transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghee Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2021012900⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (13), pp.e149080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.149080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235245v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-of-care ultrasound with handheld devices in hematology: a monocentric single-stage phase II study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">The similarity of class II HLA genotypes defines patterns of autoreactivity in idiopathic bone marrow failure disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Peyrony</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Kishtagari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10428194.2020.1869958⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (26), pp.2781-2798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2021012900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235277v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Targeted Therapy in Myelodysplastic Syndromes: New Options for Tailored Treatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Pegcetacoplan versus Eculizumab in PNH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valeria Visconte</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13040784⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 385 (18), pp.1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc2106424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235270v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclonal IgM gammopathy in adult acquired pure red cell aplasia: culprit or innocent bystander?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Point-of-care ultrasound with handheld devices in hematology: a monocentric single-stage phase II study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bhumika Patel</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bertinchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peyrony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2021.102595⟩</w:t>
+              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (6), pp.1379-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10428194.2020.1869958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235262v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and perturbations of various peripheral blood cell populations before and after eculizumab treatment in paroxysmal nocturnal hemoglobinuria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Molecular Targeted Therapy in Myelodysplastic Syndromes: New Options for Tailored Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Visconte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2020.102528⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13040784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235280v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A monocentric study of steroid-refractory acute graft-versus-host disease treatment with tacrolimus and mTOR inhibitor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Michonneau</w:t>
+                <w:t xml:space="preserve">Frequency and perturbations of various peripheral blood cell populations before and after eculizumab treatment in paroxysmal nocturnal hemoglobinuria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Sutra del Galy</w:t>
+                <w:t xml:space="preserve">Amy Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Efanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jibran Durrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-019-0633-y⟩</w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.102528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2020.102528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235297v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Derived α1-Antitrypsin is Still Efficacious in Heavily Pretreated Patients with Steroid-Resistant Gastrointestinal Graft-versus-Host Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Hélène Schlageter</w:t>
+                <w:t xml:space="preserve">Monoclonal IgM gammopathy in adult acquired pure red cell aplasia: culprit or innocent bystander?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misam Zawit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhumika Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbmt.2020.05.014⟩</w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91, pp.102595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2021.102595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492447v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombocytapheresis and sequential chemotherapy for extreme symptomatic thrombocytosis secondary to myelofibrosis: a case report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A monocentric study of steroid-refractory acute graft-versus-host disease treatment with tacrolimus and mTOR inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Sicre de Fontbrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Edouard Debureaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Michonneau</w:t>
+                <w:t xml:space="preserve">Aurelien Sutra del Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00277-020-03948-0⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (1), pp.86-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-019-0633-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235293v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Therapeutic Resistance in Acute Myeloid Leukemia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human-Derived α1-Antitrypsin is Still Efficacious in Heavily Pretreated Patients with Steroid-Resistant Gastrointestinal Graft-versus-Host Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Schlageter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21228505⟩</w:t>
+              <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.1620 - 1626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbmt.2020.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235282v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allogeneic reactivity–mediated endothelial cell complications after HSCT: a plea for consensual definitions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Thrombocytapheresis and sequential chemotherapy for extreme symptomatic thrombocytosis secondary to myelofibrosis: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Debureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Soret-Dulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Réa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Michonneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aliénor Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000143⟩</w:t>
+              <w:t xml:space="preserve">Annals of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (4), pp.897-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00277-020-03948-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235301v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aplastic Anemia &amp; MDS International Foundation (AA&amp;MDSIF): Bone Marrow Failure Disease Scientific Symposium 2018</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Deciphering the Therapeutic Resistance in Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Visconte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 80, pp.19-25. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (22), pp.8505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2019.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21228505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235302v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cord blood transplantation for bone marrow failure syndromes: state of art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Allogeneic reactivity–mediated endothelial cell complications after HSCT: a plea for consensual definitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Sicre de Fontbrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Ruggeri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Sutra del Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/sci.2019.10.04⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (15), pp.2424-2435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235291v1</w:t>
+                <w:t xml:space="preserve">hal-05235301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epstein-Barr Virus-Associated Post-Transplantation Lymphoproliferative Disease in Patients Who Received Anti-CD20 after Hematopoietic Stem Cell Transplantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Cord blood transplantation for bone marrow failure syndromes: state of art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Meignin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annalisa Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Peffault de Latour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbmt.2019.08.006⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/sci.2019.10.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488941v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined intensive immunosuppression and eculizumab for aplastic anemia in the context of hemolytic paroxysmal nocturnal hemoglobinuria: a retrospective analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aplastic Anemia &amp; MDS International Foundation (AA&amp;MDSIF): Bone Marrow Failure Disease Scientific Symposium 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerri Becktell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pagliuca</w:t>
+                <w:t xml:space="preserve">Deborah Berlyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Risitano</w:t>
+                <w:t xml:space="preserve">Lauren Pommert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F S de Fontbrune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Iori</w:t>
+                <w:t xml:space="preserve">Pedro Prata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bmt.2017.220⟩</w:t>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235306v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility and Safety of Liver Biopsy in Patients with Undetermined Liver Blood Test Anomalies after Allogeneic Hematopoietic Stem Cell Transplantation: A Monocentric Retrospective Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epstein-Barr Virus-Associated Post-Transplantation Lymphoproliferative Disease in Patients Who Received Anti-CD20 after Hematopoietic Stem Cell Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Bommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ruggiu</w:t>
+                <w:t xml:space="preserve">Veronique Meignin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bedossa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Plessier</w:t>
+                <w:t xml:space="preserve">Maud Salmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 24 (12), pp.2523-2531. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.07.037⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 25, pp.2490 - 2500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbmt.2019.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235304v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Outcomes of Cord Blood Transplantation from an HLA-Identical Sibling for Patients with Bone Marrow Failure Syndromes: A Report From Eurocord, Cord Blood Committee and Severe Aplastic Anemia Working Party of the European Society for Blood and Marrow Transplantation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Peffault de Latour</w:t>
+                <w:t xml:space="preserve">Combined intensive immunosuppression and eculizumab for aplastic anemia in the context of hemolytic paroxysmal nocturnal hemoglobinuria: a retrospective analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Risitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F S de Fontbrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Volt</w:t>
+                <w:t xml:space="preserve">M Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Locatelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Zecca</w:t>
+                <w:t xml:space="preserve">A Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbmt.2017.08.004⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (1), pp.105-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bmt.2017.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235308v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B‐cell non‐Hodgkin lymphoma and pseudo‐Gaucher cells in a lymph node fine needle aspiration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utility and Safety of Liver Biopsy in Patients with Undetermined Liver Blood Test Anomalies after Allogeneic Hematopoietic Stem Cell Transplantation: A Monocentric Retrospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ruggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Cozzolino</w:t>
+                <w:t xml:space="preserve">Pierre Bedossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Picardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Pagliuca</w:t>
+                <w:t xml:space="preserve">Pierre Emmanuel Rautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ciancia</w:t>
+                <w:t xml:space="preserve">Philippe Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Luigia</w:t>
+                <w:t xml:space="preserve">Aurélie Plessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (2), pp.134-136. </w:t>
+              <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (12), pp.2523-2531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cyt.12254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05235314v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and outcomes of aplastic anemia in HIV patients: a brief report from the severe aplastic anemia working party of the European Society of Blood and Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Pagliuca</w:t>
+                <w:t xml:space="preserve">Long-Term Outcomes of Cord Blood Transplantation from an HLA-Identical Sibling for Patients with Bone Marrow Failure Syndromes: A Report From Eurocord, Cord Blood Committee and Severe Aplastic Anemia Working Party of the European Society for Blood and Marrow Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Peffault de Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Volt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Gérard</w:t>
+                <w:t xml:space="preserve">Franco Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kulasekararaj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Boutboul</w:t>
+                <w:t xml:space="preserve">Marco Zecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bmt.2015.252⟩</w:t>
+              <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (11), pp.1939-1948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbmt.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235309v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Success of haploidentical hematopoietic stem cells transplantation in the treatment of graft failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+                <w:t xml:space="preserve">B‐cell non‐Hodgkin lymphoma and pseudo‐Gaucher cells in a lymph node fine needle aspiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cozzolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Legendre</w:t>
+                <w:t xml:space="preserve">G. Ciancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Morin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louise Naveau</w:t>
+                <w:t xml:space="preserve">L. Luigia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00277-015-2525-6⟩</w:t>
+              <w:t xml:space="preserve">Cytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (2), pp.134-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cyt.12254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235311v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective strong synergism of Ruxolitinib and second generation tyrosine kinase inhibitors to overcome bone marrow stroma related drug resistance in chronic myelogenous leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics and outcomes of aplastic anemia in HIV patients: a brief report from the severe aplastic anemia working party of the European Society of Blood and Bone Marrow Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concetta Quintarelli</w:t>
+                <w:t xml:space="preserve">A Kulasekararaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biagio de Angelis</w:t>
+                <w:t xml:space="preserve">M Eapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santa Errichiello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicola Esposito</w:t>
+                <w:t xml:space="preserve">D Boutboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2013.11.006⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (2), pp.313-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bmt.2015.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05235318v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hematopoietic stem cell transplantation for aplastic anemia and paroxysmal nocturnal hemoglobinuria: current evidence and recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Success of haploidentical hematopoietic stem cells transplantation in the treatment of graft failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Marotta</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/17474086.2014.967678⟩</w:t>
+              <w:t xml:space="preserve">Annals of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (2), pp.353-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00277-015-2525-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235316v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selective strong synergism of Ruxolitinib and second generation tyrosine kinase inhibitors to overcome bone marrow stroma related drug resistance in chronic myelogenous leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Quintarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santa Errichiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (2), pp.236-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2013.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hematopoietic stem cell transplantation for aplastic anemia and paroxysmal nocturnal hemoglobinuria: current evidence and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Marotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Risitano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expert Review of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (6), pp.775-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/17474086.2014.967678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Early ultrasonographic finding of septic thrombophlebitis is the main indicator of central venous catheter removal to reduce infection-related mortality in neutropenic patients with bloodstream infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chiurazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Iula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Catania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (8), pp.2122-2128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/annonc/mdr588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11901,833 +12181,833 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Modeling of Hematopoietic Stem Cell Transplant Outcomes: Discovering the Role of Immunogenetic Features through Machine Learning Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arda Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Kishtagari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zain Virk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, San Diego, United States. pp.927-927, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2024-210565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interindividual HLA Evolutionary Divergence in Single HLA-Mismatched Unrelated Donor Hematopoietic Cell Transplantation for Malignant Hematological Disorders: A Report on Behalf of the Cellular Therapy and Immunobiology Working Party of the EBMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarl Mooyaart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolaus Kröger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Diego, United States. pp.895-895, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2023-187622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrum of Molecular Modes of Immune Escape in Idiopathic Aplastic Anemia and Paroxysmal Nocturnal Hemoglobinuria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Hercus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niroshan Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Wahida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Atlanta, United States. pp.603-603, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2021-151965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topic: AS04-MDS Biology and Pathogenesis/AS04h-Immune deregulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kongkiatkamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MDS International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual, United States. pp.106678.3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.leukres.2021.106678.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of HLA Evolutionary Divergence on Clinical Features of Patients with Aplastic Anemia and Paroxysmal Nocturnal Hemoglobinuria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Chowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirag Krishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhumika Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual conference, United States. pp.2-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2020-142693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunogenomics of Aplastic Anemia: The Role of HLA Somatic Mutations and the HLA Evolutionary Divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhumika Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual conference, United States. pp.20-21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2020-142501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12737,673 +13017,673 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Identification of Pleiotropic Associations for Clonal Haematopoiesis of Indeterminate Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Hazane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EHA2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Madrid, Spain. 419477, pp.P1390, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Signatures of Immune Pressure and Immune Escape in Hematological Malignancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Kewan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waled Bahaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minako Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Atlanta, United States. 138 (Supplement 1), pp.1093-1093, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2021-153167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunogenetic Drivers in Post-Transplant Acute Myeloid Leukemia Recurrence: Genomic Dysfunction of Human Leukocyte Antigen Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Terkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishani Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Kewan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Atlanta, United States. 138 (Supplement 1), pp.3921-3921, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2021-153577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leukemia Relapse after Allogeneic Hematopoietic Stem Cell Transplantation: From Recapitulation/Acquisition of Leukemogenic Hits to Immune Escape Due to Somatic Class I/ II HLA Mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghee Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual conference, United States. 136 (Supplement 1), pp.21-21, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2020-143242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Graft Versus Host Disease and Relapse Free Survival As Novel Endpoint in Allogeneic Hematopoietic Stem Cell Transplantation: A Retrospective Joint Naples-Paris Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Risitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Sicre de Fontbrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Diego, United States. 128 (22), pp.2285-2285, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood.V128.22.2285.2285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13413,105 +13693,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of immune pressure and immune escape in hematological diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04483301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId454"/>
+      <w:footerReference w:type="default" r:id="rId465"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13579,51 +13859,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEB54A26"/>
+    <w:nsid w:val="4E469087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13810,51 +14090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-pagliuca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4688-2478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235099v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bravo-Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gurnari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Huuhtanen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kawashima" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guarnera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI184431" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Alsuliman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Aubrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Bay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beguin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bigenwald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piucco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulang&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27619" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perouf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2025.103543" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Collignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tucker Hansen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hercus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Ruzinova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Roth Guepin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-025-01345-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Santoro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schmid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moniek de Witte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Roeven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02555-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Mclornan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Hazenberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ciceri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Alexander" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Angelucci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02688-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Worel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl Mooyaart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorinde Hoogenboom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Daskalakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tudesq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02623-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pagliuca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Simonetta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Battipaglia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(24)00400-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Divoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peffault de Latour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(24)88354-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Luque Paz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Gagelmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Benajiba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Salit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024014368" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05088230v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl E. Mooyaart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.blre.2025.101272" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04673822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Simonetta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(24)00098-X" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Moussu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pierson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.blre.2023.101141" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Dima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauzia Ullah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024023988" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Rathje" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schroeder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02291-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Greef" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Averbuch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dur&#233;ault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsila Zuckerman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2024.106162" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Durmaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Kewan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02268-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235148v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hobbs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Campodonico" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Helbig" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polona Novak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27252" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05000125v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Brady" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Lakhotiya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kroger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-198530" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Roth-Guepin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonmati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.14.2300386" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Kubota" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02460-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ciangola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Santinelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02213-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235120v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cardoso Martins Lima" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19731" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Danhardt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wiedemann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Michel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;hugues Dalle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rialland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.1056" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235152v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ferraro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminhematol.2024.01.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236541v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(24)44437-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaffet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedemann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;h. Dalle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forcade" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18744" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Maciejewski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2023.2215614" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235157v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lubnau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina59111890" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235196v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Badbaran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023019630" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950335v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niroshan Nadarajah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01723-w" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Jandin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campidelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kicki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18822" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235198v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Hershberger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Daniels" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106238" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493622v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin G. Kulasekararaj" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Eikema" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Piepenbroek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Iftikhar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.282935" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235210v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18529" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Prata" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando B. Catto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larcher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023020108" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04162108v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghee Hong" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38113-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235218v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Emmanuel Galimard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.00710" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Notarantonio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roth-Gu&#233;pin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonmati" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Divoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kicki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2023.107405" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235200v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giudice" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Castaldi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Selleri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1151213" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235168v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waled Bahaj" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Terkawi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38515-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235203v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01820-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504446v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni&#8208;piney" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayha Ashraf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;Emanuel Galimard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27030" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04320855v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-178890" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235241v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisa Kongkiatkamon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Adema" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunobu Nagata" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Kerr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01479-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Guan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005418" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235220v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rybicki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiwen Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01762-y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235213v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mannion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishani Pandit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Voso" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000775" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235232v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metis Hasipek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Jiang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Tiwari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Grabowski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149856" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235209v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hazane Leroyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ziegler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Moulin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216574" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504772v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rubio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Visconte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias L Lenz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.944872" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504762v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keman Zhang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314885" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235223v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01630-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235225v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Awada" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052802" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235229v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wahida" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misam Zawit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2967" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235260v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccr3.4533" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235276v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhumika Patel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-020-01113-0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235271v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Kishtagari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2021.102549" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235242v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minako Mori" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-021-00582-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235236v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9121844" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235274v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01176-7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235269v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Phillips" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2643-3230.BCD-20-0173" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235267v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Durkin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021010811" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235266v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063135" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235279v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibran Durrani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-020-01114-z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235255v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2106424" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235239v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishani Nautiyal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/TCRM.S273360" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235265v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.149080" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235245v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021012900" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235277v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bailly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Talbot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertinchamp" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrony" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2020.1869958" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235270v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13040784" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235262v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2021.102595" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235280v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Graham" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Efanov" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2020.102528" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235297v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Xhaard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Launay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sicre de Fontbrune" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michonneau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Sutra del Galy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0633-y" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492447v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giannoni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyneau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Schlageter" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2020.05.014" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235293v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brignier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soret-Dulphy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;a" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-020-03948-0" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235282v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21228505" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235301v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sutra del Galy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Xhaard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000143" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235302v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Becktell" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Berlyne" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Pommert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Prata" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2019.03.003" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235291v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ruggeri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/sci.2019.10.04" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488941v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bommier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Meignin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2019.08.006" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235306v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pagliuca" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Risitano" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F S de Fontbrune" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Iori" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2017.220" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235304v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ruggiu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bedossa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Rautou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertheau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plessier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.07.037" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235308v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Volt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Locatelli" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zecca" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2017.08.004" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235314v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cozzolino" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picardi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciancia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luigia" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cyt.12254" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QDP5DNL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235309v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G&#233;rard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kulasekararaj" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eapen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boutboul" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.252" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235311v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Legendre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabian" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Naveau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-015-2525-6" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235318v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Quintarelli" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio de Angelis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Errichiello" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caruso" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Esposito" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2013.11.006" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NP8MFXF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235316v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Marotta" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Risitano" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17474086.2014.967678" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235320v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiurazzi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iula" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catania" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdr588" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05236515v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Virk" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-210565" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236519v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaus Kr&#246;ger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Finke" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-187622" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236531v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-151965" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236533v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurnari" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hong" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kongkiatkamon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Awada" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2021.106678.3" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236535v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chowell" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Krishna" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-142693" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236534v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-142501" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764105v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236528v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-153167" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236526v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-153577" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236536v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-143242" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236538v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V128.22.2285.2285" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04483301v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-pagliuca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4688-2478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guarnera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wahida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gurnari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hutter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stainczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028644" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Santoro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl Eduard Mooyaart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Novak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Protheroe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ayuketang Ayuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025019367" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bravo-Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Huuhtanen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kawashima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI184431" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235137v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Alsuliman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Aubrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Bay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bigenwald" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pagliuca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schmid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Simonetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Battipaglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(24)00400-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Worel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl Mooyaart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorinde Hoogenboom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Daskalakis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tudesq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02623-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962204v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piucco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulang&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27619" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235323v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Collignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tucker Hansen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hercus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Ruzinova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Roth Guepin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-025-01345-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Mclornan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Hazenberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ciceri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Alexander" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Angelucci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02688-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moniek de Witte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Roeven" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02555-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perouf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2025.103543" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Divoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peffault de Latour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(24)88354-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Luque Paz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Gagelmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Benajiba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Salit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024014368" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05088230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl E. Mooyaart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.blre.2025.101272" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04673822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Simonetta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(24)00098-X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Moussu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pierson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.blre.2023.101141" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Dima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauzia Ullah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024023988" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hobbs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Campodonico" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Helbig" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polona Novak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27252" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Durmaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Kewan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02268-w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235126v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Rathje" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schroeder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02291-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Greef" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Averbuch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dur&#233;ault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsila Zuckerman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2024.106162" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05000125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Brady" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Lakhotiya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kroger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-198530" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235140v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Roth-Guepin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonmati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.14.2300386" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ciangola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Santinelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02213-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Kubota" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02460-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235120v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cardoso Martins Lima" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19731" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(24)44437-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ferraro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminhematol.2024.01.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Danhardt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wiedemann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Michel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;hugues Dalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rialland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.1056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235166v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Maciejewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2023.2215614" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235157v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lubnau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina59111890" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235196v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Badbaran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023019630" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235192v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaffet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedemann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;h. Dalle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forcade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18744" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niroshan Nadarajah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01723-w" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Jandin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campidelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kicki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18822" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235210v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18529" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Prata" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando B. Catto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larcher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023020108" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493622v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin G. Kulasekararaj" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Eikema" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Piepenbroek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Iftikhar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.282935" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Hershberger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Daniels" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106238" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04162108v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghee Hong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38113-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235218v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Emmanuel Galimard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.00710" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235160v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Notarantonio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roth-Gu&#233;pin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonmati" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Divoux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kicki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2023.107405" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235200v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giudice" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Castaldi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Selleri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1151213" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504446v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni&#8208;piney" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayha Ashraf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;Emanuel Galimard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27030" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04320855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-178890" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235203v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01820-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235168v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waled Bahaj" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Terkawi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38515-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Guan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Adema" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005418" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235241v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisa Kongkiatkamon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunobu Nagata" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Kerr" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01479-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235220v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rybicki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiwen Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01762-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235209v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hazane Leroyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ziegler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Moulin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216574" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235232v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metis Hasipek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Jiang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Tiwari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Grabowski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149856" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mannion" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishani Pandit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Voso" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000775" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504762v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keman Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314885" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504772v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rubio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Visconte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias L Lenz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.944872" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235223v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01630-0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235225v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Awada" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052802" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235229v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misam Zawit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2967" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccr3.4533" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhumika Patel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-020-01113-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235279v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibran Durrani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Kishtagari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-020-01114-z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235266v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063135" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235274v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01176-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235269v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Phillips" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2643-3230.BCD-20-0173" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235267v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Durkin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021010811" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235271v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2021.102549" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235242v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minako Mori" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-021-00582-5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235236v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9121844" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235239v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishani Nautiyal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/TCRM.S273360" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235265v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhao" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.149080" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235245v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021012900" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235255v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2106424" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bailly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Talbot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertinchamp" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrony" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2020.1869958" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235270v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13040784" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235280v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Graham" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Efanov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2020.102528" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235262v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2021.102595" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235297v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Xhaard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Launay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sicre de Fontbrune" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michonneau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Sutra del Galy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0633-y" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492447v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giannoni" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyneau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Schlageter" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2020.05.014" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235293v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brignier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soret-Dulphy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;a" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-020-03948-0" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235282v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21228505" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235301v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sutra del Galy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Xhaard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000143" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235291v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ruggeri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/sci.2019.10.04" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235302v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Becktell" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Berlyne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Pommert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Prata" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2019.03.003" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJH3QBCK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488941v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bommier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Meignin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2019.08.006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235306v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pagliuca" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Risitano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F S de Fontbrune" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Iori" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2017.220" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235304v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ruggiu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bedossa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Rautou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertheau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plessier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.07.037" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235308v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Volt" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Locatelli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zecca" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2017.08.004" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235314v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cozzolino" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picardi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciancia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luigia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cyt.12254" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QDP5DNL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235309v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G&#233;rard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kulasekararaj" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eapen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boutboul" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.252" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235311v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Legendre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabian" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Naveau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-015-2525-6" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235318v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Quintarelli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio de Angelis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Errichiello" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caruso" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Esposito" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2013.11.006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NP8MFXF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235316v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Marotta" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Risitano" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17474086.2014.967678" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235320v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiurazzi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iula" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catania" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdr588" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05236515v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Virk" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-210565" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236519v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaus Kr&#246;ger" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Finke" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-187622" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236531v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-151965" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236533v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurnari" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hong" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kongkiatkamon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Awada" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2021.106678.3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236535v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chowell" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Krishna" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-142693" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236534v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-142501" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764105v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236528v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-153167" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236526v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-153577" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236536v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-143242" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236538v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V128.22.2285.2285" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04483301v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>