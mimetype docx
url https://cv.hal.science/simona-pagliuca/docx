--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -437,1263 +437,1263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inborn errors of immunity underlie clonal T cell expansions in large granular lymphocyte leukemia</w:t>
+                <w:t xml:space="preserve">[Hematological toxicities post-CAR-T cells: Recommendations of the Francophone Society of Bone Marrow Transplantation and Cellular Therapy (SFGM-TC)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Bravo-Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+                <w:t xml:space="preserve">Tamim Alsuliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jani Huuhtanen</w:t>
+                <w:t xml:space="preserve">Clotilde Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Kawashima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Guarnera</w:t>
+                <w:t xml:space="preserve">Jacques Olivier Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bigenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI184431⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.S103-S110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235099v1</w:t>
+                <w:t xml:space="preserve">hal-05235137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Hematological toxicities post-CAR-T cells: Recommendations of the Francophone Society of Bone Marrow Transplantation and Cellular Therapy (SFGM-TC)]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inborn errors of immunity underlie clonal T cell expansions in large granular lymphocyte leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Olivier Bay</w:t>
+                <w:t xml:space="preserve">Carlos Bravo-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Beguin</w:t>
+                <w:t xml:space="preserve">Jani Huuhtanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bigenwald</w:t>
+                <w:t xml:space="preserve">Naomi Kawashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Guarnera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (1), pp.S103-S110. </w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (9), pp.e184431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI184431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235137v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urgent need: evidence-based use of donor lymphocyte infusions – Authors' reply</w:t>
+                <w:t xml:space="preserve">Genomic and immunogenomic profiling of extramedullary acute myeloid leukemia reveals actionable clonal branching and frequent immune editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+                <w:t xml:space="preserve">Clément Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Schmid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Santoro</w:t>
+                <w:t xml:space="preserve">Tucker Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Simonetta</w:t>
+                <w:t xml:space="preserve">Colin Hercus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Battipaglia</w:t>
+                <w:t xml:space="preserve">Marianna Ruzinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Roth Guepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2352-3026(24)00400-9⟩</w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41408-025-01345-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235102v1</w:t>
+                <w:t xml:space="preserve">hal-05235323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAR-T cell manufacturing failures and out-of-specification products in the real-world setting: A survey from the EBMT cellular therapy and immunobiology working party</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancing the Integration of ‘Basic/Fundamental’ and Translational Cellular and Gene Therapy Science within the EBMT: Accelerating the Pathway to Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarl Mooyaart</w:t>
+                <w:t xml:space="preserve">Donal Mclornan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorinde Hoogenboom</w:t>
+                <w:t xml:space="preserve">Mette Hazenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Daskalakis</w:t>
+                <w:t xml:space="preserve">Fabio Ciceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Tudesq</w:t>
+                <w:t xml:space="preserve">Tobias Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Angelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60 (8), pp.1184-1186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-025-02623-0⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-025-02688-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235095v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Clinical and Immunological Impacts of Anti–T‐Lymphocyte Globulin ( ATLG ) vs. Anti‐Thymocyte Globulin ( ATG ) in Preventing Graft‐Versus‐Host Disease Post‐Allogeneic Hematopoietic Stem Cell Transplantation: A Comparative Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Optimized GMP-grade Wharton’s jelly’s mesenchymal stromal cells manufacturing and administration protocol for Graft versus Host disease prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Boulangé</w:t>
+                <w:t xml:space="preserve">Allan Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.27619⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (4), pp.103543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.retram.2025.103543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962204v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and immunogenomic profiling of extramedullary acute myeloid leukemia reveals actionable clonal branching and frequent immune editing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Collignon</w:t>
+                <w:t xml:space="preserve">Current use of donor lymphocyte infusions after allogenic stem cell transplantation in Europe: a survey on behalf of the cellular therapy and immunobiology working party of the EBMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tucker Hansen</w:t>
+                <w:t xml:space="preserve">Christoph Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Hercus</w:t>
+                <w:t xml:space="preserve">Moniek de Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Ruzinova</w:t>
+                <w:t xml:space="preserve">Mieke Roeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Roth Guepin</w:t>
+                <w:t xml:space="preserve">Victoria Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.136. </w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (5), pp.697-701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41408-025-01345-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41409-025-02555-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235323v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing the Integration of ‘Basic/Fundamental’ and Translational Cellular and Gene Therapy Science within the EBMT: Accelerating the Pathway to Progress</w:t>
+                <w:t xml:space="preserve">Urgent need: evidence-based use of donor lymphocyte infusions – Authors' reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donal Mclornan</w:t>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mette Hazenberg</w:t>
+                <w:t xml:space="preserve">Federico Simonetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ciceri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Angelucci</w:t>
+                <w:t xml:space="preserve">Giorgia Battipaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-025-02688-x⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (5), pp.e327-e328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3026(24)00400-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235083v1</w:t>
+                <w:t xml:space="preserve">hal-05235102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current use of donor lymphocyte infusions after allogenic stem cell transplantation in Europe: a survey on behalf of the cellular therapy and immunobiology working party of the EBMT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christoph Schmid</w:t>
+                <w:t xml:space="preserve">CAR-T cell manufacturing failures and out-of-specification products in the real-world setting: A survey from the EBMT cellular therapy and immunobiology working party</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Worel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarl Mooyaart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moniek de Witte</w:t>
+                <w:t xml:space="preserve">Jorinde Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieke Roeven</w:t>
+                <w:t xml:space="preserve">Michael Daskalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Potter</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Tudesq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60 (5), pp.697-701. </w:t>
+              <w:t xml:space="preserve">, 2025, 60 (8), pp.1184-1186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41409-025-02555-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41409-025-02623-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235109v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized GMP-grade Wharton’s jelly’s mesenchymal stromal cells manufacturing and administration protocol for Graft versus Host disease prevention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Clinical and Immunological Impacts of Anti–T‐Lymphocyte Globulin ( ATLG ) vs. Anti‐Thymocyte Globulin ( ATG ) in Preventing Graft‐Versus‐Host Disease Post‐Allogeneic Hematopoietic Stem Cell Transplantation: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Pochon</w:t>
+                <w:t xml:space="preserve">Stéphane Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Perouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
+                <w:t xml:space="preserve">Romain Piucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Bertrand</w:t>
+                <w:t xml:space="preserve">Michaël Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naceur Charif</w:t>
+                <w:t xml:space="preserve">Laura Boulangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73 (4), pp.103543. </w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (4), pp.626-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.retram.2025.103543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496220v1</w:t>
+                <w:t xml:space="preserve">hal-04962204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aplasie médullaire idiopathique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,90 +1887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The landscape of immune monitoring in CAR-T cell therapy: A comprehensive review and survey study by the Cellular Therapy and Immunobiology Working Party of the EBMT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarl E. Mooyaart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Daskalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gabellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2025,103 +2025,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donor lymphocyte infusion after allogeneic haematopoietic cell transplantation for haematological malignancies: basic considerations and best practice recommendations from the EBMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Simonetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Battipaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, The Lancet Haematology, 11 (6), pp.e448-e458. </w:t>
@@ -2202,51 +2202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63, pp.101141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2306,51 +2306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2408,593 +2408,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splenic irradiation for myelofibrosis prior to hematopoietic cell transplantation: A global collaborative analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-T-lymphocyte globulin improves GvHD-free and relapse-free survival in myelofibrosis after matched related or unrelated donor transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Rathje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Gagelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hobbs</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Salit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo Campodonico</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Polona Novak</w:t>
+                <w:t xml:space="preserve">Thomas Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.27252⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (8), pp.1154-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-024-02291-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235148v1</w:t>
+                <w:t xml:space="preserve">hal-05235126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-dependent role of trisomy 6 in myelodysplastic neoplasms and acute myeloid leukemia: a multi-omics analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Awada</w:t>
+                <w:t xml:space="preserve">Risk factors for Nocardia infection among allogeneic hematopoietic cell transplant recipients: A case-control study of the Infectious Diseases Working Party of the European Society for Blood and Marrow Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Greef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Averbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arda Durmaz</w:t>
+                <w:t xml:space="preserve">Laura Tondeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Kewan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Danai Dima</w:t>
+                <w:t xml:space="preserve">Amélie Duréault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsila Zuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-024-02268-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88 (6), pp.106162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2024.106162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235128v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-T-lymphocyte globulin improves GvHD-free and relapse-free survival in myelofibrosis after matched related or unrelated donor transplantation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Splenic irradiation for myelofibrosis prior to hematopoietic cell transplantation: A global collaborative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Gagelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schroeder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+                <w:t xml:space="preserve">Gabriela Hobbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Campodonico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Helbig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polona Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-024-02291-6⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (5), pp.844-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235126v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for Nocardia infection among allogeneic hematopoietic cell transplant recipients: A case-control study of the Infectious Diseases Working Party of the European Society for Blood and Marrow Transplantation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Tondeur</w:t>
+                <w:t xml:space="preserve">Context-dependent role of trisomy 6 in myelodysplastic neoplasms and acute myeloid leukemia: a multi-omics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Duréault</w:t>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsila Zuckerman</w:t>
+                <w:t xml:space="preserve">Tariq Kewan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauzia Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 88 (6), pp.106162. </w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (6), pp.1411-1414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2024.106162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41375-024-02268-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235134v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling Immunogenomic Features Germane to Pathobiology of Myelodysplastic Syndromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arda Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Brady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3244,64 +3244,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Ciangola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Santinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donal Mclornan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3348,103 +3348,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonal hematopoiesis in large granular lymphocytic leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Kawashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bravo-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuo Kubota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (2), pp.451-459. </w:t>
@@ -3508,51 +3508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cardoso Martins Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 205 (5), pp.1681-1682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3586,51 +3586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hémoglobinurie paroxystique nocturne : état de l'art en 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Peffault de Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3677,51 +3677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune-driven clonal cell selection at the intersection among cancer, infections, autoimmunity and senescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3915,51 +3915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonal evolution in aplastic anemia: failed tumor surveillance or maladaptive recovery?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4006,77 +4006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting Paradigms: The Case of Autologous Reconstitution after an Upfront Matched Unrelated Hematopoietic Cell Transplantation for Severe Acquired Aplastic Anemia in a Child</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lubnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (11), pp.1890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4149,51 +4149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Badbaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Salit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4378,77 +4378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular landscape of immune pressure and escape in aplastic anemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Hercus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4525,51 +4525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age‐related immune cell dynamics influence outcomes after allogeneic haematopoietic cell transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Jandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4640,576 +4640,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digging into the HLA pockets: A new association with acute leukaemias</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Current use of androgens in bone marrow failure disorders: a report from the Severe Aplastic Anemia Working Party of the European Society of Blood and Marrow Transplantation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin G. Kulasekararaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk-Jan Eikema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Piepenbroek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Iftikhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.18529⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Haematologica, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2023.282935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235210v1</w:t>
+                <w:t xml:space="preserve">hal-04493622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPSS-M in myelodysplastic neoplasms arising from aplastic anemia and paroxysmal nocturnal hemoglobinuria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multimodal analysis of genomic and RNA splicing features in myeloid malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lise Larcher</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney Hershberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Daniels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.106238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2023020108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05235189v1</w:t>
+                <w:t xml:space="preserve">hal-05235198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current use of androgens in bone marrow failure disorders: a report from the Severe Aplastic Anemia Working Party of the European Society of Blood and Marrow Transplantation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Digging into the HLA pockets: A new association with acute leukaemias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2023.282935⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 200 (2), pp.123-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.18529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493622v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal analysis of genomic and RNA splicing features in myeloid malignancies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">IPSS-M in myelodysplastic neoplasms arising from aplastic anemia and paroxysmal nocturnal hemoglobinuria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Prata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando B. Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arda Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah Daniels</w:t>
+                <w:t xml:space="preserve">Lise Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (3), pp.106238. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141 (25), pp.3122-3125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2023020108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235198v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leukemia relapse via genetic immune escape after allogeneic hematopoietic cell transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Hercus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5286,90 +5286,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and Molecular Determinants of Clonal Evolution in Aplastic Anemia and Paroxysmal Nocturnal Hemoglobinuria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Prata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Emmanuel Galimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando B. Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (1), pp.132-142. </w:t>
@@ -5567,51 +5567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5665,311 +5665,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic complement activation influences outcomes after allogeneic hematopoietic cell transplantation: A prospective French multicenter trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
+                <w:t xml:space="preserve">Molecular patterns identify distinct subclasses of myeloid neoplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Kewan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud d'Aveni‐piney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+                <w:t xml:space="preserve">Waled Bahaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yayha Ashraf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques‐Emanuel Galimard</w:t>
+                <w:t xml:space="preserve">Laila Terkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.27030⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38515-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504446v1</w:t>
+                <w:t xml:space="preserve">hal-05235168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic and Germline HLA Determinants of Immune Surveillance and Escape in Myelodysplastic Syndromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arda Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kroger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.3220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2023-178890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcome prediction in myelodysplastic neoplasm undergoing hematopoietic cell transplant in the molecular era of IPSS-M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6018,292 +6018,292 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (3), pp.717-719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41375-023-01820-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular patterns identify distinct subclasses of myeloid neoplasia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arda Durmaz</w:t>
+                <w:t xml:space="preserve">Systemic complement activation influences outcomes after allogeneic hematopoietic cell transplantation: A prospective French multicenter trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud d'Aveni‐piney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waled Bahaj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+                <w:t xml:space="preserve">Yayha Ashraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laila Terkawi</w:t>
+                <w:t xml:space="preserve">Jacques‐Emanuel Galimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.3136. </w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98 (10), pp.1559 - 1570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38515-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235168v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TET2 mutations as a part of DNA dioxygenase deficiency in myelodysplastic syndromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihong Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Adema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtney Hershberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (1), pp.100-107. </w:t>
@@ -6354,51 +6354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of the histone acetyltransferase CREBBP/EP300 genes in myeloid neoplasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Adema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6514,51 +6514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Rybicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6603,511 +6603,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filling the Gap: The Immune Therapeutic Armamentarium for Relapsed/Refractory Hodgkin Lymphoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eltrombopag inhibits TET dioxygenase to contribute to hematopoietic stem cell expansion in aplastic anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Hazane Leroyer</w:t>
+                <w:t xml:space="preserve">Metis Hasipek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ziegler</w:t>
+                <w:t xml:space="preserve">Dongxu Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Moulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Campidelli</w:t>
+                <w:t xml:space="preserve">Anand Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Jacquet</w:t>
+                <w:t xml:space="preserve">Dale Grabowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (21), pp.6574. </w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (4), pp.e149856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11216574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI149856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235209v1</w:t>
+                <w:t xml:space="preserve">hal-05235232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eltrombopag inhibits TET dioxygenase to contribute to hematopoietic stem cell expansion in aplastic anemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yihong Guan</w:t>
+                <w:t xml:space="preserve">UBA1 Screening in Sweet Syndrome With Hematological Neoplasms Reveals a Novel Association Between VEXAS and Chronic Myelomonocytic Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metis Hasipek</w:t>
+                <w:t xml:space="preserve">Peter Mannion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongxu Jiang</w:t>
+                <w:t xml:space="preserve">Ishani Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anand Tiwari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dale Grabowski</w:t>
+                <w:t xml:space="preserve">Maria Teresa Voso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI149856⟩</w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (10), pp.e775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235232v1</w:t>
+                <w:t xml:space="preserve">hal-05235213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBA1 Screening in Sweet Syndrome With Hematological Neoplasms Reveals a Novel Association Between VEXAS and Chronic Myelomonocytic Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+                <w:t xml:space="preserve">Filling the Gap: The Immune Therapeutic Armamentarium for Relapsed/Refractory Hodgkin Lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Hazane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Mannion</w:t>
+                <w:t xml:space="preserve">Caroline Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ishani Pandit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+                <w:t xml:space="preserve">Charline Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Teresa Voso</w:t>
+                <w:t xml:space="preserve">Caroline Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (10), pp.e775. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (21), pp.6574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm11216574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235213v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Transcriptomic Analysis of VISTA in Acute Myeloid Leukemia: Insights into Its Prognostic Value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keman Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Kewan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waled Bahaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (23), pp.14885. </w:t>
@@ -7145,51 +7145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual HLA heterogeneity and its implications for cellular immune evasion in cancer and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7288,90 +7288,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare germline alterations of myeloperoxidase predispose to myeloid neoplasms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Terkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihong Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Adema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metis Hasipek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (8), pp.2086-2096. </w:t>
@@ -7435,77 +7435,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arda Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (5), pp.2802. </w:t>
@@ -7569,64 +7569,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Wahida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arda Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misam Zawit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7703,51 +7703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misam Zawit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7824,51 +7824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of PIGA genotype on erythrocytes phenotype in Paroxysmal Nocturnal Hemoglobinuria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhumika Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7939,1545 +7939,1545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel invariant features of Good syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Friend or foe? The case of Wilms' Tumor 1 (WT1) mutations in acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jibran Durrani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ashwin Kishtagari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassan Awada</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misam Zawit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-020-01114-z⟩</w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88, pp.102549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2021.102549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235279v1</w:t>
+                <w:t xml:space="preserve">hal-05235271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interactome between Metabolism and Gene Mutations in Myeloid Malignancies</w:t>
+                <w:t xml:space="preserve">Is nature truly healing itself? Spontaneous remissions in Paroxysmal Nocturnal Hemoglobinuria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Kewan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waled Bahaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minako Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (6), pp.3135. </w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22063135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41408-021-00582-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235266v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal trajectories and cellular dynamics of myeloid neoplasms with SF3B1 mutations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative Splicing in Myeloid Malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Visconte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (11), pp.3324-3328. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.1844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41375-021-01176-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines9121844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235274v1</w:t>
+                <w:t xml:space="preserve">hal-05235236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Therapeutic Strategy for Preferential Targeting of TET2 -Mutant and TET Dioxygenase–Deficient Cells in Myeloid Neoplasms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anand Tiwari</w:t>
+                <w:t xml:space="preserve">Novel invariant features of Good syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Phillips</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dale Grabowski</w:t>
+                <w:t xml:space="preserve">Jibran Durrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Kishtagari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (2), pp.146-161. </w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (6), pp.1792-1796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/2643-3230.BCD-20-0173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41375-020-01114-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235269v1</w:t>
+                <w:t xml:space="preserve">hal-05235279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuolization of hematopoietic precursors: an enigma with multiple etiologies</w:t>
+                <w:t xml:space="preserve">The Interactome between Metabolism and Gene Mutations in Myeloid Malignancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Visconte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2021010811⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.3135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22063135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235267v1</w:t>
+                <w:t xml:space="preserve">hal-05235266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friend or foe? The case of Wilms' Tumor 1 (WT1) mutations in acute myeloid leukemia</w:t>
+                <w:t xml:space="preserve">Clonal trajectories and cellular dynamics of myeloid neoplasms with SF3B1 mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arda Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Adema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Misam Zawit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2021.102549⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (11), pp.3324-3328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-021-01176-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235271v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is nature truly healing itself? Spontaneous remissions in Paroxysmal Nocturnal Hemoglobinuria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Minako Mori</w:t>
+                <w:t xml:space="preserve">A Therapeutic Strategy for Preferential Targeting of TET2 -Mutant and TET Dioxygenase–Deficient Cells in Myeloid Neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metis Hasipek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Grabowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41408-021-00582-5⟩</w:t>
+              <w:t xml:space="preserve">Blood Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.146-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2643-3230.BCD-20-0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235242v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Splicing in Myeloid Malignancies</w:t>
+                <w:t xml:space="preserve">Vacuolization of hematopoietic precursors: an enigma with multiple etiologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Durkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Terkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (12), pp.1844. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (26), pp.3685-3689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines9121844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2021010811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235236v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Opinions on the Clinical Utility of Ravulizumab for the Treatment of Paroxysmal Nocturnal Hemoglobinuria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The similarity of class II HLA genotypes defines patterns of autoreactivity in idiopathic bone marrow failure disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Kishtagari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutics and Clinical Risk Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/TCRM.S273360⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (26), pp.2781-2798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2021012900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235239v1</w:t>
+                <w:t xml:space="preserve">hal-05235245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and basic implications of dynamic T cell receptor clonotyping in hematopoietic cell transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghee Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCI Insight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (13), pp.e149080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/jci.insight.149080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The similarity of class II HLA genotypes defines patterns of autoreactivity in idiopathic bone marrow failure disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Pegcetacoplan versus Eculizumab in PNH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2021012900⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 385 (18), pp.1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc2106424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235245v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pegcetacoplan versus Eculizumab in PNH</w:t>
+                <w:t xml:space="preserve">Current Opinions on the Clinical Utility of Ravulizumab for the Treatment of Paroxysmal Nocturnal Hemoglobinuria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishani Nautiyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaroslaw Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 385 (18), pp.1725. </w:t>
+              <w:t xml:space="preserve">Therapeutics and Clinical Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.1343-1351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMc2106424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/TCRM.S273360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235255v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point-of-care ultrasound with handheld devices in hematology: a monocentric single-stage phase II study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9567,51 +9567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Targeted Therapy in Myelodysplastic Syndromes: New Options for Tailored Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9710,64 +9710,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Efanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibran Durrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 87, pp.102528. </w:t>
@@ -9818,51 +9818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoclonal IgM gammopathy in adult acquired pure red cell aplasia: culprit or innocent bystander?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9933,589 +9933,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A monocentric study of steroid-refractory acute graft-versus-host disease treatment with tacrolimus and mTOR inhibitor</w:t>
+                <w:t xml:space="preserve">Human-Derived α1-Antitrypsin is Still Efficacious in Heavily Pretreated Patients with Steroid-Resistant Gastrointestinal Graft-versus-Host Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alienor Xhaard</w:t>
+                <w:t xml:space="preserve">Livia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Launay</w:t>
+                <w:t xml:space="preserve">Florence Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Sicre de Fontbrune</w:t>
+                <w:t xml:space="preserve">Marie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Michonneau</w:t>
+                <w:t xml:space="preserve">Marine Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Sutra del Galy</w:t>
+                <w:t xml:space="preserve">Marie Hélène Schlageter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55 (1), pp.86-92. </w:t>
+              <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.1620 - 1626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41409-019-0633-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbmt.2020.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235297v1</w:t>
+                <w:t xml:space="preserve">hal-03492447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Derived α1-Antitrypsin is Still Efficacious in Heavily Pretreated Patients with Steroid-Resistant Gastrointestinal Graft-versus-Host Disease</w:t>
+                <w:t xml:space="preserve">A monocentric study of steroid-refractory acute graft-versus-host disease treatment with tacrolimus and mTOR inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia Giannoni</w:t>
+                <w:t xml:space="preserve">Alienor Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Morin</w:t>
+                <w:t xml:space="preserve">Manon Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Robin</w:t>
+                <w:t xml:space="preserve">Flore Sicre de Fontbrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Peyneau</w:t>
+                <w:t xml:space="preserve">David Michonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hélène Schlageter</w:t>
+                <w:t xml:space="preserve">Aurelien Sutra del Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26, pp.1620 - 1626. </w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (1), pp.86-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbmt.2020.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41409-019-0633-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492447v1</w:t>
+                <w:t xml:space="preserve">hal-05235297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombocytapheresis and sequential chemotherapy for extreme symptomatic thrombocytosis secondary to myelofibrosis: a case report</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the Therapeutic Resistance in Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Visconte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00277-020-03948-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (22), pp.8505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21228505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235293v1</w:t>
+                <w:t xml:space="preserve">hal-05235282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Therapeutic Resistance in Acute Myeloid Leukemia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thrombocytapheresis and sequential chemotherapy for extreme symptomatic thrombocytosis secondary to myelofibrosis: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Debureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Soret-Dulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Réa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (22), pp.8505. </w:t>
+              <w:t xml:space="preserve">Annals of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (4), pp.897-898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21228505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00277-020-03948-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235282v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allogeneic reactivity–mediated endothelial cell complications after HSCT: a plea for consensual definitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Michonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Sicre de Fontbrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sutra del Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10579,51 +10579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord blood transplantation for bone marrow failure syndromes: state of art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10709,51 +10709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerri Becktell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Berlyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Pommert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10829,77 +10829,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epstein-Barr Virus-Associated Post-Transplantation Lymphoproliferative Disease in Patients Who Received Anti-CD20 after Hematopoietic Stem Cell Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Bommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Michonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Meignin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11231,51 +11231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Outcomes of Cord Blood Transplantation from an HLA-Identical Sibling for Patients with Bone Marrow Failure Syndromes: A Report From Eurocord, Cord Blood Committee and Severe Aplastic Anemia Working Party of the European Society for Blood and Marrow Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Peffault de Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11645,51 +11645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Success of haploidentical hematopoietic stem cells transplantation in the treatment of graft failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11938,51 +11938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hematopoietic stem cell transplantation for aplastic anemia and paroxysmal nocturnal hemoglobinuria: current evidence and recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Marotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Risitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12195,90 +12195,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Modeling of Hematopoietic Stem Cell Transplant Outcomes: Discovering the Role of Immunogenetic Features through Machine Learning Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arda Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Kishtagari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zain Virk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12329,103 +12329,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interindividual HLA Evolutionary Divergence in Single HLA-Mismatched Unrelated Donor Hematopoietic Cell Transplantation for Malignant Hematological Disorders: A Report on Behalf of the Cellular Therapy and Immunobiology Working Party of the EBMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarl Mooyaart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolaus Kröger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Diego, United States. pp.895-895, </w:t>
@@ -12463,77 +12463,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrum of Molecular Modes of Immune Escape in Idiopathic Aplastic Anemia and Paroxysmal Nocturnal Hemoglobinuria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Hercus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niroshan Nadarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12731,51 +12731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of HLA Evolutionary Divergence on Clinical Features of Patients with Aplastic Anemia and Paroxysmal Nocturnal Hemoglobinuria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12865,51 +12865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunogenomics of Aplastic Anemia: The Role of HLA Somatic Mutations and the HLA Evolutionary Divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13031,77 +13031,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Identification of Pleiotropic Associations for Clonal Haematopoiesis of Indeterminate Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Hazane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13139,103 +13139,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Signatures of Immune Pressure and Immune Escape in Hematological Malignancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Kewan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waled Bahaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minako Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Atlanta, United States. 138 (Supplement 1), pp.1093-1093, 2021, </w:t>
@@ -13273,103 +13273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunogenetic Drivers in Post-Transplant Acute Myeloid Leukemia Recurrence: Genomic Dysfunction of Human Leukocyte Antigen Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Terkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishani Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Kewan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Atlanta, United States. 138 (Supplement 1), pp.3921-3921, 2021, </w:t>
@@ -13407,51 +13407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leukemia Relapse after Allogeneic Hematopoietic Stem Cell Transplantation: From Recapitulation/Acquisition of Leukemogenic Hits to Immune Escape Due to Somatic Class I/ II HLA Mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13541,103 +13541,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Graft Versus Host Disease and Relapse Free Survival As Novel Endpoint in Allogeneic Hematopoietic Stem Cell Transplantation: A Retrospective Joint Naples-Paris Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Risitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Sicre de Fontbrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Diego, United States. 128 (22), pp.2285-2285, 2016, </w:t>
@@ -13707,51 +13707,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of immune pressure and immune escape in hematological diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13859,51 +13859,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E469087"/>
+    <w:nsid w:val="6F7CC0EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14090,51 +14090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-pagliuca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4688-2478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guarnera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wahida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gurnari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hutter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stainczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028644" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Santoro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl Eduard Mooyaart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Novak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Protheroe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ayuketang Ayuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025019367" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bravo-Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Huuhtanen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kawashima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI184431" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235137v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Alsuliman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Aubrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Bay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bigenwald" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pagliuca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schmid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Simonetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Battipaglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(24)00400-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Worel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl Mooyaart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorinde Hoogenboom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Daskalakis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tudesq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02623-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962204v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piucco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulang&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27619" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235323v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Collignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tucker Hansen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hercus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Ruzinova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Roth Guepin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-025-01345-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Mclornan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Hazenberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ciceri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Alexander" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Angelucci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02688-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moniek de Witte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Roeven" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02555-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perouf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2025.103543" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Divoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peffault de Latour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(24)88354-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Luque Paz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Gagelmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Benajiba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Salit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024014368" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05088230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl E. Mooyaart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.blre.2025.101272" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04673822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Simonetta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(24)00098-X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Moussu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pierson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.blre.2023.101141" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Dima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauzia Ullah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024023988" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hobbs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Campodonico" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Helbig" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polona Novak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27252" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Durmaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Kewan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02268-w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235126v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Rathje" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schroeder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02291-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Greef" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Averbuch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dur&#233;ault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsila Zuckerman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2024.106162" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05000125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Brady" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Lakhotiya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kroger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-198530" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235140v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Roth-Guepin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonmati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.14.2300386" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ciangola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Santinelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02213-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Kubota" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02460-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235120v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cardoso Martins Lima" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19731" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(24)44437-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ferraro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminhematol.2024.01.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Danhardt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wiedemann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Michel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;hugues Dalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rialland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.1056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235166v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Maciejewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2023.2215614" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235157v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lubnau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina59111890" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235196v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Badbaran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023019630" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235192v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaffet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedemann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;h. Dalle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forcade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18744" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niroshan Nadarajah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01723-w" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Jandin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campidelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kicki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18822" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235210v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18529" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Prata" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando B. Catto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larcher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023020108" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493622v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin G. Kulasekararaj" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Eikema" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Piepenbroek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Iftikhar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.282935" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Hershberger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Daniels" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106238" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04162108v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghee Hong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38113-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235218v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Emmanuel Galimard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.00710" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235160v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Notarantonio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roth-Gu&#233;pin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonmati" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Divoux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kicki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2023.107405" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235200v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giudice" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Castaldi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Selleri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1151213" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504446v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni&#8208;piney" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayha Ashraf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;Emanuel Galimard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27030" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04320855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-178890" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235203v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01820-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235168v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waled Bahaj" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Terkawi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38515-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Guan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Adema" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005418" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235241v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisa Kongkiatkamon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunobu Nagata" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Kerr" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01479-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235220v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rybicki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiwen Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01762-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235209v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hazane Leroyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ziegler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Moulin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216574" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235232v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metis Hasipek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Jiang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Tiwari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Grabowski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149856" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mannion" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishani Pandit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Voso" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000775" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504762v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keman Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314885" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504772v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rubio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Visconte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias L Lenz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.944872" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235223v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01630-0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235225v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Awada" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052802" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235229v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misam Zawit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2967" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccr3.4533" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhumika Patel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-020-01113-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235279v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibran Durrani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Kishtagari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-020-01114-z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235266v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063135" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235274v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01176-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235269v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Phillips" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2643-3230.BCD-20-0173" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235267v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Durkin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021010811" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235271v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2021.102549" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235242v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minako Mori" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-021-00582-5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235236v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9121844" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235239v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishani Nautiyal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/TCRM.S273360" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235265v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhao" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.149080" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235245v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021012900" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235255v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2106424" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bailly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Talbot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertinchamp" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrony" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2020.1869958" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235270v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13040784" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235280v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Graham" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Efanov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2020.102528" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235262v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2021.102595" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235297v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Xhaard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Launay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sicre de Fontbrune" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michonneau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Sutra del Galy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0633-y" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492447v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giannoni" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyneau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Schlageter" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2020.05.014" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235293v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brignier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soret-Dulphy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;a" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-020-03948-0" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235282v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21228505" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235301v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sutra del Galy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Xhaard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000143" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235291v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ruggeri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/sci.2019.10.04" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235302v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Becktell" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Berlyne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Pommert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Prata" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2019.03.003" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJH3QBCK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488941v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bommier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Meignin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2019.08.006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235306v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pagliuca" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Risitano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F S de Fontbrune" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Iori" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2017.220" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235304v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ruggiu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bedossa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Rautou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertheau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plessier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.07.037" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235308v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Volt" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Locatelli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zecca" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2017.08.004" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235314v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cozzolino" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picardi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciancia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luigia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cyt.12254" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QDP5DNL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235309v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G&#233;rard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kulasekararaj" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eapen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boutboul" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.252" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235311v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Legendre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabian" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Naveau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-015-2525-6" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235318v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Quintarelli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio de Angelis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Errichiello" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caruso" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Esposito" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2013.11.006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NP8MFXF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235316v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Marotta" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Risitano" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17474086.2014.967678" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235320v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiurazzi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iula" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catania" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdr588" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05236515v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Virk" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-210565" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236519v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaus Kr&#246;ger" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Finke" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-187622" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236531v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-151965" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236533v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurnari" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hong" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kongkiatkamon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Awada" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2021.106678.3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236535v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chowell" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Krishna" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-142693" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236534v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-142501" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764105v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236528v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-153167" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236526v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-153577" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236536v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-143242" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236538v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V128.22.2285.2285" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04483301v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-pagliuca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4688-2478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guarnera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wahida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gurnari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hutter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stainczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028644" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Santoro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl Eduard Mooyaart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Novak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Protheroe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ayuketang Ayuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025019367" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Alsuliman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Aubrun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Bay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beguin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bigenwald" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bravo-Perez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Huuhtanen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kawashima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI184431" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Collignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tucker Hansen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hercus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Ruzinova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Roth Guepin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-025-01345-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Mclornan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Hazenberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ciceri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Alexander" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Angelucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02688-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perouf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2025.103543" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235109v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schmid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moniek de Witte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Roeven" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02555-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pagliuca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Simonetta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Battipaglia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(24)00400-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Worel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl Mooyaart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorinde Hoogenboom" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Daskalakis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tudesq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02623-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piucco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulang&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27619" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Divoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peffault de Latour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(24)88354-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Luque Paz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Gagelmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Benajiba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Salit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024014368" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05088230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl E. Mooyaart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.blre.2025.101272" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04673822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Simonetta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(24)00098-X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Moussu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pierson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.blre.2023.101141" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Dima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauzia Ullah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024023988" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Rathje" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schroeder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02291-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Greef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Averbuch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dur&#233;ault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsila Zuckerman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2024.106162" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hobbs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Campodonico" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Helbig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polona Novak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27252" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Durmaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Kewan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02268-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05000125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Brady" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Lakhotiya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kroger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-198530" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235140v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Roth-Guepin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonmati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.14.2300386" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ciangola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Santinelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02213-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Kubota" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02460-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235120v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cardoso Martins Lima" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19731" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(24)44437-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ferraro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminhematol.2024.01.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Danhardt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wiedemann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Michel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;hugues Dalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rialland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.1056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235166v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Maciejewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2023.2215614" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235157v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lubnau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina59111890" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235196v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Badbaran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023019630" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235192v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaffet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedemann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;h. Dalle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forcade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18744" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niroshan Nadarajah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01723-w" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Jandin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campidelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kicki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18822" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin G. Kulasekararaj" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Eikema" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Piepenbroek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Iftikhar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.282935" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235198v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Hershberger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Daniels" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106238" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235210v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18529" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Prata" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando B. Catto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larcher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023020108" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04162108v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghee Hong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38113-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235218v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Emmanuel Galimard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.00710" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235160v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Notarantonio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roth-Gu&#233;pin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonmati" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Divoux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kicki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2023.107405" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235200v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giudice" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Castaldi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Selleri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1151213" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235168v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waled Bahaj" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Terkawi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38515-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04320855v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Chen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-178890" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01820-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504446v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni&#8208;piney" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayha Ashraf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;Emanuel Galimard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Guan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Adema" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005418" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235241v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisa Kongkiatkamon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunobu Nagata" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Kerr" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01479-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235220v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rybicki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiwen Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01762-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235232v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metis Hasipek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Jiang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Tiwari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Grabowski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149856" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235213v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mannion" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishani Pandit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Voso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000775" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235209v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hazane Leroyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ziegler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Moulin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216574" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504762v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keman Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314885" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504772v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rubio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Visconte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias L Lenz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.944872" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235223v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01630-0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235225v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Awada" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052802" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235229v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misam Zawit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2967" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccr3.4533" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhumika Patel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-020-01113-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235271v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Kishtagari" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2021.102549" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235242v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minako Mori" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-021-00582-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235236v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9121844" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235279v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibran Durrani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-020-01114-z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235266v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063135" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235274v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01176-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235269v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Phillips" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2643-3230.BCD-20-0173" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235267v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Durkin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021010811" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235245v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021012900" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235265v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhao" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.149080" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235255v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2106424" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235239v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishani Nautiyal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/TCRM.S273360" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bailly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Talbot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertinchamp" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrony" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2020.1869958" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235270v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13040784" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235280v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Graham" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Efanov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2020.102528" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235262v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2021.102595" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492447v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giannoni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyneau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Schlageter" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2020.05.014" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235297v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Xhaard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Launay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sicre de Fontbrune" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michonneau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Sutra del Galy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0633-y" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235282v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21228505" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235293v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brignier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soret-Dulphy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-020-03948-0" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235301v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sutra del Galy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Xhaard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000143" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235291v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ruggeri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/sci.2019.10.04" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235302v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Becktell" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Berlyne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Pommert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Prata" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2019.03.003" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJH3QBCK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488941v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bommier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Meignin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2019.08.006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235306v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pagliuca" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Risitano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F S de Fontbrune" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Iori" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2017.220" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235304v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ruggiu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bedossa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Rautou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertheau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plessier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.07.037" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235308v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Volt" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Locatelli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zecca" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2017.08.004" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235314v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cozzolino" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picardi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciancia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luigia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cyt.12254" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QDP5DNL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235309v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G&#233;rard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kulasekararaj" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eapen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boutboul" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.252" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235311v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Legendre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabian" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Naveau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-015-2525-6" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235318v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Quintarelli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio de Angelis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Errichiello" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caruso" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Esposito" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2013.11.006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NP8MFXF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235316v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Marotta" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Risitano" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17474086.2014.967678" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235320v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiurazzi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iula" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catania" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdr588" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05236515v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Virk" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-210565" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236519v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaus Kr&#246;ger" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Finke" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-187622" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236531v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-151965" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236533v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurnari" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hong" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kongkiatkamon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Awada" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2021.106678.3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236535v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chowell" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Krishna" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-142693" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236534v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-142501" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764105v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236528v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-153167" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236526v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-153577" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236536v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-143242" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236538v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V128.22.2285.2285" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04483301v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>