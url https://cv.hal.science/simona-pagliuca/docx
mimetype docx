--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -169,1531 +169,1531 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere content and genomics of myeloid neoplasia by whole-genome sequencing</w:t>
+                <w:t xml:space="preserve">Outcomes of patients over 70 years treated with brexu-cel for R/R mantle cell lymphoma: a study from the CTIWP of EBMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Guarnera</w:t>
+                <w:t xml:space="preserve">Nicole Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Wahida</w:t>
+                <w:t xml:space="preserve">Jarl Eduard Mooyaart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+                <w:t xml:space="preserve">Urban Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Hutter</w:t>
+                <w:t xml:space="preserve">Rachel Protheroe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Stainczyk</w:t>
+                <w:t xml:space="preserve">Francis Ayuketang Ayuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 147 (2), pp.197-208. </w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2025028644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2025019367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541640v1</w:t>
+                <w:t xml:space="preserve">hal-05541637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of patients over 70 years treated with brexu-cel for R/R mantle cell lymphoma: a study from the CTIWP of EBMT</w:t>
+                <w:t xml:space="preserve">Telomere content and genomics of myeloid neoplasia by whole-genome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Santoro</w:t>
+                <w:t xml:space="preserve">Luca Guarnera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarl Eduard Mooyaart</w:t>
+                <w:t xml:space="preserve">Adam Wahida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Novak</w:t>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Protheroe</w:t>
+                <w:t xml:space="preserve">Stephan Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Ayuketang Ayuk</w:t>
+                <w:t xml:space="preserve">Sabine Stainczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 147 (2), pp.197-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2025019367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2025028644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541637v1</w:t>
+                <w:t xml:space="preserve">hal-05541640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Hematological toxicities post-CAR-T cells: Recommendations of the Francophone Society of Bone Marrow Transplantation and Cellular Therapy (SFGM-TC)]</w:t>
+                <w:t xml:space="preserve">Genomic and immunogenomic profiling of extramedullary acute myeloid leukemia reveals actionable clonal branching and frequent immune editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamim Alsuliman</w:t>
+                <w:t xml:space="preserve">Clément Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Aubrun</w:t>
+                <w:t xml:space="preserve">Tucker Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Olivier Bay</w:t>
+                <w:t xml:space="preserve">Colin Hercus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Beguin</w:t>
+                <w:t xml:space="preserve">Marianna Ruzinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bigenwald</w:t>
+                <w:t xml:space="preserve">Gabrielle Roth Guepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (1), pp.S103-S110. </w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41408-025-01345-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235137v1</w:t>
+                <w:t xml:space="preserve">hal-05235323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inborn errors of immunity underlie clonal T cell expansions in large granular lymphocyte leukemia</w:t>
+                <w:t xml:space="preserve">Advancing the Integration of ‘Basic/Fundamental’ and Translational Cellular and Gene Therapy Science within the EBMT: Accelerating the Pathway to Progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Bravo-Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+                <w:t xml:space="preserve">Donal Mclornan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jani Huuhtanen</w:t>
+                <w:t xml:space="preserve">Mette Hazenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Kawashima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Guarnera</w:t>
+                <w:t xml:space="preserve">Fabio Ciceri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Angelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI184431⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-025-02688-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235099v1</w:t>
+                <w:t xml:space="preserve">hal-05235083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and immunogenomic profiling of extramedullary acute myeloid leukemia reveals actionable clonal branching and frequent immune editing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized GMP-grade Wharton’s jelly’s mesenchymal stromal cells manufacturing and administration protocol for Graft versus Host disease prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Hercus</w:t>
+                <w:t xml:space="preserve">Cécile Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Ruzinova</w:t>
+                <w:t xml:space="preserve">Romain Perouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Roth Guepin</w:t>
+                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41408-025-01345-2⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (4), pp.103543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.retram.2025.103543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235323v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing the Integration of ‘Basic/Fundamental’ and Translational Cellular and Gene Therapy Science within the EBMT: Accelerating the Pathway to Progress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mette Hazenberg</w:t>
+                <w:t xml:space="preserve">Current use of donor lymphocyte infusions after allogenic stem cell transplantation in Europe: a survey on behalf of the cellular therapy and immunobiology working party of the EBMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ciceri</w:t>
+                <w:t xml:space="preserve">Christoph Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Alexander</w:t>
+                <w:t xml:space="preserve">Moniek de Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Angelucci</w:t>
+                <w:t xml:space="preserve">Mieke Roeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-025-02688-x⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 60 (5), pp.697-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-025-02555-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235083v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized GMP-grade Wharton’s jelly’s mesenchymal stromal cells manufacturing and administration protocol for Graft versus Host disease prevention</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CAR-T cell manufacturing failures and out-of-specification products in the real-world setting: A survey from the EBMT cellular therapy and immunobiology working party</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Perouf</w:t>
+                <w:t xml:space="preserve">Nina Worel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
+                <w:t xml:space="preserve">Jarl Mooyaart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Bertrand</w:t>
+                <w:t xml:space="preserve">Jorinde Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naceur Charif</w:t>
+                <w:t xml:space="preserve">Michael Daskalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Tudesq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.retram.2025.103543⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (8), pp.1184-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-025-02623-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496220v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current use of donor lymphocyte infusions after allogenic stem cell transplantation in Europe: a survey on behalf of the cellular therapy and immunobiology working party of the EBMT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Urgent need: evidence-based use of donor lymphocyte infusions – Authors' reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieke Roeven</w:t>
+                <w:t xml:space="preserve">Federico Simonetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Potter</w:t>
+                <w:t xml:space="preserve">Giorgia Battipaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (5), pp.697-701. </w:t>
+              <w:t xml:space="preserve">The Lancet Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (5), pp.e327-e328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41409-025-02555-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3026(24)00400-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235109v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urgent need: evidence-based use of donor lymphocyte infusions – Authors' reply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Clinical and Immunological Impacts of Anti–T‐Lymphocyte Globulin ( ATLG ) vs. Anti‐Thymocyte Globulin ( ATG ) in Preventing Graft‐Versus‐Host Disease Post‐Allogeneic Hematopoietic Stem Cell Transplantation: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Pagliuca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicole Santoro</w:t>
+                <w:t xml:space="preserve">Stéphane Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Simonetta</w:t>
+                <w:t xml:space="preserve">Romain Piucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Battipaglia</w:t>
+                <w:t xml:space="preserve">Michaël Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Boulangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2352-3026(24)00400-9⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (4), pp.626-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235102v1</w:t>
+                <w:t xml:space="preserve">hal-04962204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAR-T cell manufacturing failures and out-of-specification products in the real-world setting: A survey from the EBMT cellular therapy and immunobiology working party</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Hematological toxicities post-CAR-T cells: Recommendations of the Francophone Society of Bone Marrow Transplantation and Cellular Therapy (SFGM-TC)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarl Mooyaart</w:t>
+                <w:t xml:space="preserve">Tamim Alsuliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorinde Hoogenboom</w:t>
+                <w:t xml:space="preserve">Clotilde Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Daskalakis</w:t>
+                <w:t xml:space="preserve">Jacques Olivier Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Tudesq</w:t>
+                <w:t xml:space="preserve">Yves Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bigenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-025-02623-0⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.S103-S110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235095v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Clinical and Immunological Impacts of Anti–T‐Lymphocyte Globulin ( ATLG ) vs. Anti‐Thymocyte Globulin ( ATG ) in Preventing Graft‐Versus‐Host Disease Post‐Allogeneic Hematopoietic Stem Cell Transplantation: A Comparative Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inborn errors of immunity underlie clonal T cell expansions in large granular lymphocyte leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Piucco</w:t>
+                <w:t xml:space="preserve">Carlos Bravo-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Pérès</w:t>
+                <w:t xml:space="preserve">Jani Huuhtanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Boulangé</w:t>
+                <w:t xml:space="preserve">Naomi Kawashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Guarnera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 100 (4), pp.626-637. </w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (9), pp.e184431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajh.27619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI184431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962204v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aplasie médullaire idiopathique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,90 +1887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The landscape of immune monitoring in CAR-T cell therapy: A comprehensive review and survey study by the Cellular Therapy and Immunobiology Working Party of the EBMT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarl E. Mooyaart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Daskalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gabellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2019,5190 +2019,5190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donor lymphocyte infusion after allogeneic haematopoietic cell transplantation for haematological malignancies: basic considerations and best practice recommendations from the EBMT</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outbreak of carbapenemase-producing Citrobacter farmeri in an intensive care haematology department linked to a persistent wastewater reservoir in one hospital room, France, 2019 to 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederico Simonetta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Battipaglia</w:t>
+                <w:t xml:space="preserve">Marie Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentine Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Roth-Guepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2352-3026(24)00098-X⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (14), pp.2300386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.14.2300386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673822v1</w:t>
+                <w:t xml:space="preserve">hal-05235140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The many facets of immune-mediated thrombocytopenia: Principles of immunobiology and immunotherapy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Hémoglobinurie paroxystique nocturne : état de l'art en 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Peffault de Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emc -- Hematologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (4), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1155-1984(24)44437-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.blre.2023.101141⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05235159v1</w:t>
+                <w:t xml:space="preserve">hal-05236541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroxysmal nocturnal hemoglobinuria–related thrombosis in the era of novel therapies: a 2043-patient-year analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Immune-driven clonal cell selection at the intersection among cancer, infections, autoimmunity and senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danai Dima</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesca Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2024023988⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (1), pp.22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.seminhematol.2024.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235144v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-T-lymphocyte globulin improves GvHD-free and relapse-free survival in myelofibrosis after matched related or unrelated donor transplantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence and risk factors of graft failure in allogeneic hematopoietic stem cell transplantation for mucopolysaccharidosis in a nationwide pediatric cohort. A study on behalf of the Francophone Society of Bone Marrow Transplantation and Cellular Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Danhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristin Rathje</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachel Salit</w:t>
+                <w:t xml:space="preserve">Arnaud Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schroeder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+                <w:t xml:space="preserve">Gerard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐hugues Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-024-02291-6⟩</w:t>
+              <w:t xml:space="preserve">eJHaem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (6), pp.1295-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jha2.1056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235126v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for Nocardia infection among allogeneic hematopoietic cell transplant recipients: A case-control study of the Infectious Diseases Working Party of the European Society for Blood and Marrow Transplantation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The many facets of immune-mediated thrombocytopenia: Principles of immunobiology and immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Tondeur</w:t>
+                <w:t xml:space="preserve">Thomas Moulinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Duréault</w:t>
+                <w:t xml:space="preserve">Anthony Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsila Zuckerman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 88 (6), pp.106162. </w:t>
+              <w:t xml:space="preserve">Blood Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, pp.101141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2024.106162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.blre.2023.101141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235134v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splenic irradiation for myelofibrosis prior to hematopoietic cell transplantation: A global collaborative analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nico Gagelmann</w:t>
+                <w:t xml:space="preserve">Paroxysmal nocturnal hemoglobinuria–related thrombosis in the era of novel therapies: a 2043-patient-year analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Hobbs</w:t>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo Campodonico</w:t>
+                <w:t xml:space="preserve">Danai Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grzegorz Helbig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Polona Novak</w:t>
+                <w:t xml:space="preserve">Fauzia Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.27252⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (2), pp.145-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024023988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235148v1</w:t>
+                <w:t xml:space="preserve">hal-05235144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-dependent role of trisomy 6 in myelodysplastic neoplasms and acute myeloid leukemia: a multi-omics analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Awada</w:t>
+                <w:t xml:space="preserve">Anti-T-lymphocyte globulin improves GvHD-free and relapse-free survival in myelofibrosis after matched related or unrelated donor transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Rathje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Gagelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Salit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arda Durmaz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Danai Dima</w:t>
+                <w:t xml:space="preserve">Thomas Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-024-02268-w⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (8), pp.1154-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-024-02291-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235128v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Immunogenomic Features Germane to Pathobiology of Myelodysplastic Syndromes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arda Durmaz</w:t>
+                <w:t xml:space="preserve">Risk factors for Nocardia infection among allogeneic hematopoietic cell transplant recipients: A case-control study of the Infectious Diseases Working Party of the European Society for Blood and Marrow Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Greef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Brady</w:t>
+                <w:t xml:space="preserve">Dina Averbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kartik Lakhotiya</w:t>
+                <w:t xml:space="preserve">Laura Tondeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kroger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hussein Awada</w:t>
+                <w:t xml:space="preserve">Amélie Duréault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsila Zuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2024-198530⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88 (6), pp.106162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2024.106162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000125v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of carbapenemase-producing Citrobacter farmeri in an intensive care haematology department linked to a persistent wastewater reservoir in one hospital room, France, 2019 to 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Regad</w:t>
+                <w:t xml:space="preserve">Context-dependent role of trisomy 6 in myelodysplastic neoplasms and acute myeloid leukemia: a multi-omics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lizon</w:t>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentine Alauzet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonmati</w:t>
+                <w:t xml:space="preserve">Tariq Kewan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauzia Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.14.2300386⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (6), pp.1411-1414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-024-02268-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235140v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic evaluation in bone marrow failure disorders: what have we learnt to help inform the transplant decision in 2024 and beyond?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Splenic irradiation for myelofibrosis prior to hematopoietic cell transplantation: A global collaborative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Gagelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hobbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Campodonico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Ciangola</w:t>
+                <w:t xml:space="preserve">Grzegorz Helbig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Santinelli</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polona Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 59 (4), pp.444-450. </w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (5), pp.844-853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41409-024-02213-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235155v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal hematopoiesis in large granular lymphocytic leukemia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Bravo-Perez</w:t>
+                <w:t xml:space="preserve">Donor lymphocyte infusion after allogeneic haematopoietic cell transplantation for haematological malignancies: basic considerations and best practice recommendations from the EBMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuo Kubota</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+                <w:t xml:space="preserve">Frederico Simonetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Battipaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (2), pp.451-459. </w:t>
+              <w:t xml:space="preserve">The Lancet Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The Lancet Haematology, 11 (6), pp.e448-e458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41375-024-02460-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3026(24)00098-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235116v1</w:t>
+                <w:t xml:space="preserve">hal-04673822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA‐lacking clones in aplastic anaemia: Adaptive or maladaptive?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+                <w:t xml:space="preserve">Unraveling Immunogenomic Features Germane to Pathobiology of Myelodysplastic Syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Cardoso Martins Lima</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zachary Brady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kartik Lakhotiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kroger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.19731⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (Supplement 1), pp.2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2024-198530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235120v1</w:t>
+                <w:t xml:space="preserve">hal-05000125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hémoglobinurie paroxystique nocturne : état de l'art en 2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Clonal hematopoiesis in large granular lymphocytic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Kawashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Bravo-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuo Kubota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emc -- Hematologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1155-1984(24)44437-3⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (2), pp.451-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-024-02460-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236541v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-driven clonal cell selection at the intersection among cancer, infections, autoimmunity and senescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Diagnostic evaluation in bone marrow failure disorders: what have we learnt to help inform the transplant decision in 2024 and beyond?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Ciangola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Santinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donal Mclornan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Ferraro</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.seminhematol.2024.01.002⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (4), pp.444-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-024-02213-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235152v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence and risk factors of graft failure in allogeneic hematopoietic stem cell transplantation for mucopolysaccharidosis in a nationwide pediatric cohort. A study on behalf of the Francophone Society of Bone Marrow Transplantation and Cellular Therapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean‐hugues Dalle</w:t>
+                <w:t xml:space="preserve">HLA‐lacking clones in aplastic anaemia: Adaptive or maladaptive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Rialland</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto Cardoso Martins Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eJHaem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (6), pp.1295-1300. </w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 205 (5), pp.1681-1682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jha2.1056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjh.19731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235115v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal evolution in aplastic anemia: failed tumor surveillance or maladaptive recovery?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Molecular patterns identify distinct subclasses of myeloid neoplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Kewan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waled Bahaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Terkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10428194.2023.2215614⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38515-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235166v1</w:t>
+                <w:t xml:space="preserve">hal-05235168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting Paradigms: The Case of Autologous Reconstitution after an Upfront Matched Unrelated Hematopoietic Cell Transplantation for Severe Acquired Aplastic Anemia in a Child</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Somatic and Germline HLA Determinants of Immune Surveillance and Escape in Myelodysplastic Syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kroger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina59111890⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.3220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-178890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235157v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of TP53 on outcome of patients with myelofibrosis undergoing hematopoietic stem cell transplantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outcome prediction in myelodysplastic neoplasm undergoing hematopoietic cell transplant in the molecular era of IPSS-M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Gagelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Badbaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2023019630⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (3), pp.717-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-023-01820-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235196v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of haematopoietic stem cell boost as a rescue for poor graft function after haematopoietic stem cell transplantation: A multicentre retrospective study on behalf of the Francophone Society of Bone Marrow Transplantation and Cellular Therapy ( SFGM‐TC )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Gaffet</w:t>
+                <w:t xml:space="preserve">Systemic complement activation influences outcomes after allogeneic hematopoietic cell transplantation: A prospective French multicenter trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wiedemann</w:t>
+                <w:t xml:space="preserve">Maud d'Aveni‐piney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.‐h. Dalle</w:t>
+                <w:t xml:space="preserve">Yayha Ashraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bilger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Forcade</w:t>
+                <w:t xml:space="preserve">Jacques‐Emanuel Galimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.18744⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98 (10), pp.1559 - 1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235192v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular landscape of immune pressure and escape in aplastic anemia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Clonal evolution in aplastic anemia: failed tumor surveillance or maladaptive recovery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-022-01723-w⟩</w:t>
+              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (8), pp.1389-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10428194.2023.2215614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950335v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age‐related immune cell dynamics influence outcomes after allogeneic haematopoietic cell transplantation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Shifting Paradigms: The Case of Autologous Reconstitution after an Upfront Matched Unrelated Hematopoietic Cell Transplantation for Severe Acquired Aplastic Anemia in a Child</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lubnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.18822⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (11), pp.1890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina59111890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504730v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current use of androgens in bone marrow failure disorders: a report from the Severe Aplastic Anemia Working Party of the European Society of Blood and Marrow Transplantation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raheel Iftikhar</w:t>
+                <w:t xml:space="preserve">Impact of TP53 on outcome of patients with myelofibrosis undergoing hematopoietic stem cell transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Gagelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Badbaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Salit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2023.282935⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141 (23), pp.2901-2911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2023019630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493622v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal analysis of genomic and RNA splicing features in myeloid malignancies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noah Daniels</w:t>
+                <w:t xml:space="preserve">Efficacy of haematopoietic stem cell boost as a rescue for poor graft function after haematopoietic stem cell transplantation: A multicentre retrospective study on behalf of the Francophone Society of Bone Marrow Transplantation and Cellular Therapy ( SFGM‐TC )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐h. Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bilger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106238⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201 (6), pp.1153-1158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.18744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235198v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digging into the HLA pockets: A new association with acute leukaemias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Molecular landscape of immune pressure and escape in aplastic anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Hercus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niroshan Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.18529⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.202-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-022-01723-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235210v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPSS-M in myelodysplastic neoplasms arising from aplastic anemia and paroxysmal nocturnal hemoglobinuria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Larcher</w:t>
+                <w:t xml:space="preserve">Age‐related immune cell dynamics influence outcomes after allogeneic haematopoietic cell transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Jandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud d'Aveni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Kicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2023020108⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 202 (1), pp.122-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.18822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235189v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leukemia relapse via genetic immune escape after allogeneic hematopoietic cell transplantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A multimodal analysis of genomic and RNA splicing features in myeloid malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney Hershberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sanghee Hong</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Daniels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38113-4⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.106238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162108v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Molecular Determinants of Clonal Evolution in Aplastic Anemia and Paroxysmal Nocturnal Hemoglobinuria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Current use of androgens in bone marrow failure disorders: a report from the Severe Aplastic Anemia Working Party of the European Society of Blood and Marrow Transplantation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro Henrique Prata</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin G. Kulasekararaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk-Jan Eikema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Emmanuel Galimard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luiz Fernando B. Catto</w:t>
+                <w:t xml:space="preserve">Brian Piepenbroek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Iftikhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.22.00710⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Haematologica, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2023.282935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235218v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new sequential conditioning regimen based on CPX- 351/Vyxeos (“Vyx-Seq”) in patients with higher risk myelodysplastic syndromes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.B. Notarantonio</w:t>
+                <w:t xml:space="preserve">IPSS-M in myelodysplastic neoplasms arising from aplastic anemia and paroxysmal nocturnal hemoglobinuria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Roth-Guépin</w:t>
+                <w:t xml:space="preserve">Pedro Henrique Prata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonmati</w:t>
+                <w:t xml:space="preserve">Luiz Fernando B. Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Divoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Kicki</w:t>
+                <w:t xml:space="preserve">Lise Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2023.107405⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141 (25), pp.3122-3125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2023020108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235160v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Endocrinological sequelae of hematopoietic stem cell transplantation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Digging into the HLA pockets: A new association with acute leukaemias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmine Selleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2023.1151213⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 200 (2), pp.123-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.18529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235200v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular patterns identify distinct subclasses of myeloid neoplasia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Leukemia relapse via genetic immune escape after allogeneic hematopoietic cell transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laila Terkawi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Hercus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghee Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.3136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38515-4⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38113-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235168v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic and Germline HLA Determinants of Immune Surveillance and Escape in Myelodysplastic Syndromes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Clinical and Molecular Determinants of Clonal Evolution in Aplastic Anemia and Paroxysmal Nocturnal Hemoglobinuria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacky Chen</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Prata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Emmanuel Galimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando B. Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2023-178890⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (1), pp.132-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.22.00710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320855v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome prediction in myelodysplastic neoplasm undergoing hematopoietic cell transplant in the molecular era of IPSS-M</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danai Dima</w:t>
+                <w:t xml:space="preserve">A new sequential conditioning regimen based on CPX- 351/Vyxeos (“Vyx-Seq”) in patients with higher risk myelodysplastic syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Notarantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roth-Guépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (3), pp.717-719. </w:t>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135, pp.107405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41375-023-01820-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2023.107405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235203v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic complement activation influences outcomes after allogeneic hematopoietic cell transplantation: A prospective French multicenter trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Endocrinological sequelae of hematopoietic stem cell transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud d'Aveni‐piney</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Valentina Giudice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yayha Ashraf</w:t>
+                <w:t xml:space="preserve">Maria Antonietta Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques‐Emanuel Galimard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carmine Selleri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 98 (10), pp.1559 - 1570. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1151213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajh.27030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2023.1151213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504446v1</w:t>
+                <w:t xml:space="preserve">hal-05235200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TET2 mutations as a part of DNA dioxygenase deficiency in myelodysplastic syndromes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A study of Telomerase Reverse Transcriptase rare variants in myeloid neoplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Wahida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yihong Guan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Courtney Hershberger</w:t>
+                <w:t xml:space="preserve">Misam Zawit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021005418⟩</w:t>
+              <w:t xml:space="preserve">Hematological Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (4), pp.812-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hon.2967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235243v1</w:t>
+                <w:t xml:space="preserve">hal-05235229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of the histone acetyltransferase CREBBP/EP300 genes in myeloid neoplasia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pattern of somatic mutation changes after allogeneic hematopoietic cell transplantation for acute myeloid leukemia and myelodysplastic syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghee Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Rybicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cassandra Kerr</w:t>
+                <w:t xml:space="preserve">Aiwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-021-01479-9⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (10), pp.1615-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-022-01762-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235241v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of somatic mutation changes after allogeneic hematopoietic cell transplantation for acute myeloid leukemia and myelodysplastic syndromes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanghee Hong</w:t>
+                <w:t xml:space="preserve">Eltrombopag inhibits TET dioxygenase to contribute to hematopoietic stem cell expansion in aplastic anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metis Hasipek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Rybicki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+                <w:t xml:space="preserve">Dongxu Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiwen Zhang</w:t>
+                <w:t xml:space="preserve">Anand Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Grabowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-022-01762-y⟩</w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (4), pp.e149856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI149856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235220v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eltrombopag inhibits TET dioxygenase to contribute to hematopoietic stem cell expansion in aplastic anemia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Metis Hasipek</w:t>
+                <w:t xml:space="preserve">UBA1 Screening in Sweet Syndrome With Hematological Neoplasms Reveals a Novel Association Between VEXAS and Chronic Myelomonocytic Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongxu Jiang</w:t>
+                <w:t xml:space="preserve">Peter Mannion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anand Tiwari</w:t>
+                <w:t xml:space="preserve">Ishani Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dale Grabowski</w:t>
+                <w:t xml:space="preserve">Maria Teresa Voso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132 (4), pp.e149856. </w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (10), pp.e775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI149856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235232v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBA1 Screening in Sweet Syndrome With Hematological Neoplasms Reveals a Novel Association Between VEXAS and Chronic Myelomonocytic Leukemia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filling the Gap: The Immune Therapeutic Armamentarium for Relapsed/Refractory Hodgkin Lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Mannion</w:t>
+                <w:t xml:space="preserve">Esther Hazane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ishani Pandit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+                <w:t xml:space="preserve">Caroline Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Teresa Voso</w:t>
+                <w:t xml:space="preserve">Charline Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000775⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (21), pp.6574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11216574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235213v1</w:t>
+                <w:t xml:space="preserve">hal-05235209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filling the Gap: The Immune Therapeutic Armamentarium for Relapsed/Refractory Hodgkin Lymphoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esther Hazane Leroyer</w:t>
+                <w:t xml:space="preserve">TET2 mutations as a part of DNA dioxygenase deficiency in myelodysplastic syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ziegler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Jacquet</w:t>
+                <w:t xml:space="preserve">Vera Adema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney Hershberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11216574⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.100-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021005418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235209v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Transcriptomic Analysis of VISTA in Acute Myeloid Leukemia: Insights into Its Prognostic Value</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of the histone acetyltransferase CREBBP/EP300 genes in myeloid neoplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Adema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasunobu Nagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keman Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Waled Bahaj</w:t>
+                <w:t xml:space="preserve">Cassandra Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (23), pp.14885. </w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (4), pp.1185-1188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms232314885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41375-021-01479-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504762v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual HLA heterogeneity and its implications for cellular immune evasion in cancer and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7269,3715 +7269,3715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare germline alterations of myeloperoxidase predispose to myeloid neoplasms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Metis Hasipek</w:t>
+                <w:t xml:space="preserve">Comprehensive Transcriptomic Analysis of VISTA in Acute Myeloid Leukemia: Insights into Its Prognostic Value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keman Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Kewan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waled Bahaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-022-01630-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (23), pp.14885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232314885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235223v1</w:t>
+                <w:t xml:space="preserve">hal-04504762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Risk Schemes and Machine Learning to Empower Genomic Prognostication Models in Myelodysplastic Syndromes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+                <w:t xml:space="preserve">Rare germline alterations of myeloperoxidase predispose to myeloid neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Terkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Adema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metis Hasipek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (5), pp.2802. </w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (8), pp.2086-2096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23052802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41375-022-01630-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235225v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of Telomerase Reverse Transcriptase rare variants in myeloid neoplasia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Personalized Risk Schemes and Machine Learning to Empower Genomic Prognostication Models in Myelodysplastic Syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Misam Zawit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hematological Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (4), pp.812-817. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (5), pp.2802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hon.2967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23052802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235229v1</w:t>
+                <w:t xml:space="preserve">hal-05235225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non‐cytotoxic regimen of decitabine to treat refractory T‐cell large granular lymphocytic leukemia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Frequency and perturbations of various peripheral blood cell populations before and after eculizumab treatment in paroxysmal nocturnal hemoglobinuria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Efanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jaroslaw Maciejewski</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jibran Durrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Case Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ccr3.4533⟩</w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.102528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2020.102528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235260v1</w:t>
+                <w:t xml:space="preserve">hal-05235280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of PIGA genotype on erythrocytes phenotype in Paroxysmal Nocturnal Hemoglobinuria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Monoclonal IgM gammopathy in adult acquired pure red cell aplasia: culprit or innocent bystander?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misam Zawit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhumika Patel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-020-01113-0⟩</w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91, pp.102595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2021.102595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235276v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friend or foe? The case of Wilms' Tumor 1 (WT1) mutations in acute myeloid leukemia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Implication of PIGA genotype on erythrocytes phenotype in Paroxysmal Nocturnal Hemoglobinuria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhumika Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Misam Zawit</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2021.102549⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (8), pp.2431-2434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-020-01113-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235271v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is nature truly healing itself? Spontaneous remissions in Paroxysmal Nocturnal Hemoglobinuria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Friend or foe? The case of Wilms' Tumor 1 (WT1) mutations in acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Minako Mori</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Kishtagari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misam Zawit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88, pp.102549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2021.102549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41408-021-00582-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05235242v1</w:t>
+                <w:t xml:space="preserve">hal-05235271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Splicing in Myeloid Malignancies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Is nature truly healing itself? Spontaneous remissions in Paroxysmal Nocturnal Hemoglobinuria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Kewan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waled Bahaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minako Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines9121844⟩</w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41408-021-00582-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235236v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel invariant features of Good syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Alternative Splicing in Myeloid Malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Visconte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-020-01114-z⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.1844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines9121844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235279v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interactome between Metabolism and Gene Mutations in Myeloid Malignancies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Clonal trajectories and cellular dynamics of myeloid neoplasms with SF3B1 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Adema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22063135⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (11), pp.3324-3328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-021-01176-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235266v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal trajectories and cellular dynamics of myeloid neoplasms with SF3B1 mutations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+                <w:t xml:space="preserve">A Therapeutic Strategy for Preferential Targeting of TET2 -Mutant and TET Dioxygenase–Deficient Cells in Myeloid Neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metis Hasipek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Grabowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-021-01176-7⟩</w:t>
+              <w:t xml:space="preserve">Blood Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.146-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2643-3230.BCD-20-0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235274v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Therapeutic Strategy for Preferential Targeting of TET2 -Mutant and TET Dioxygenase–Deficient Cells in Myeloid Neoplasms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dale Grabowski</w:t>
+                <w:t xml:space="preserve">Vacuolization of hematopoietic precursors: an enigma with multiple etiologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Durkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Terkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2643-3230.BCD-20-0173⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (26), pp.3685-3689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2021010811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235269v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuolization of hematopoietic precursors: an enigma with multiple etiologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Interactome between Metabolism and Gene Mutations in Myeloid Malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Visconte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2021010811⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.3135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22063135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235267v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The similarity of class II HLA genotypes defines patterns of autoreactivity in idiopathic bone marrow failure disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Novel invariant features of Good syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jibran Durrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Kishtagari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Awada</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2021012900⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (6), pp.1792-1796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-020-01114-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235245v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and basic implications of dynamic T cell receptor clonotyping in hematopoietic cell transplantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A non‐cytotoxic regimen of decitabine to treat refractory T‐cell large granular lymphocytic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misam Zawit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.e04533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ccr3.4533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.149080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05235265v1</w:t>
+                <w:t xml:space="preserve">hal-05235260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegcetacoplan versus Eculizumab in PNH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New England Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 385 (18), pp.1725. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc2106424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Opinions on the Clinical Utility of Ravulizumab for the Treatment of Paroxysmal Nocturnal Hemoglobinuria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishani Nautiyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutics and Clinical Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17, pp.1343-1351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/TCRM.S273360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-of-care ultrasound with handheld devices in hematology: a monocentric single-stage phase II study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Clinical and basic implications of dynamic T cell receptor clonotyping in hematopoietic cell transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecile Bailly</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghee Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Talbot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Peyrony</w:t>
+                <w:t xml:space="preserve">Ran Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10428194.2020.1869958⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (13), pp.e149080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.149080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235277v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Targeted Therapy in Myelodysplastic Syndromes: New Options for Tailored Treatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">The similarity of class II HLA genotypes defines patterns of autoreactivity in idiopathic bone marrow failure disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Kishtagari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13040784⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (26), pp.2781-2798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2021012900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235270v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and perturbations of various peripheral blood cell populations before and after eculizumab treatment in paroxysmal nocturnal hemoglobinuria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+                <w:t xml:space="preserve">Point-of-care ultrasound with handheld devices in hematology: a monocentric single-stage phase II study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Graham</w:t>
+                <w:t xml:space="preserve">Rémi Bertinchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Efanov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jibran Durrani</w:t>
+                <w:t xml:space="preserve">Olivier Peyrony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 87, pp.102528. </w:t>
+              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (6), pp.1379-1385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2020.102528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10428194.2020.1869958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235280v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclonal IgM gammopathy in adult acquired pure red cell aplasia: culprit or innocent bystander?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Molecular Targeted Therapy in Myelodysplastic Syndromes: New Options for Tailored Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Visconte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 91, pp.102595. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2021.102595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13040784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235262v1</w:t>
+                <w:t xml:space="preserve">hal-05235270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Derived α1-Antitrypsin is Still Efficacious in Heavily Pretreated Patients with Steroid-Resistant Gastrointestinal Graft-versus-Host Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the Therapeutic Resistance in Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Visconte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbmt.2020.05.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (22), pp.8505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21228505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492447v1</w:t>
+                <w:t xml:space="preserve">hal-05235282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A monocentric study of steroid-refractory acute graft-versus-host disease treatment with tacrolimus and mTOR inhibitor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">Thrombocytapheresis and sequential chemotherapy for extreme symptomatic thrombocytosis secondary to myelofibrosis: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Debureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Soret-Dulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Réa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Michonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Sutra del Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-019-0633-y⟩</w:t>
+              <w:t xml:space="preserve">Annals of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (4), pp.897-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00277-020-03948-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235297v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Therapeutic Resistance in Acute Myeloid Leukemia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A monocentric study of steroid-refractory acute graft-versus-host disease treatment with tacrolimus and mTOR inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Sicre de Fontbrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Sutra del Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21228505⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (1), pp.86-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-019-0633-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235282v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombocytapheresis and sequential chemotherapy for extreme symptomatic thrombocytosis secondary to myelofibrosis: a case report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-Derived α1-Antitrypsin is Still Efficacious in Heavily Pretreated Patients with Steroid-Resistant Gastrointestinal Graft-versus-Host Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Edouard Debureaux</w:t>
+                <w:t xml:space="preserve">Florence Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Brignier</w:t>
+                <w:t xml:space="preserve">Marie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Soret-Dulphy</w:t>
+                <w:t xml:space="preserve">Marine Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Réa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Michonneau</w:t>
+                <w:t xml:space="preserve">Marie Hélène Schlageter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 99 (4), pp.897-898. </w:t>
+              <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.1620 - 1626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00277-020-03948-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbmt.2020.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235293v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allogeneic reactivity–mediated endothelial cell complications after HSCT: a plea for consensual definitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Epstein-Barr Virus-Associated Post-Transplantation Lymphoproliferative Disease in Patients Who Received Anti-CD20 after Hematopoietic Stem Cell Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Bommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Michonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliénor Xhaard</w:t>
+                <w:t xml:space="preserve">Veronique Meignin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Salmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000143⟩</w:t>
+              <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.2490 - 2500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbmt.2019.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235301v1</w:t>
+                <w:t xml:space="preserve">hal-03488941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cord blood transplantation for bone marrow failure syndromes: state of art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Allogeneic reactivity–mediated endothelial cell complications after HSCT: a plea for consensual definitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Sicre de Fontbrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sutra del Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/sci.2019.10.04⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (15), pp.2424-2435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235291v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aplastic Anemia &amp; MDS International Foundation (AA&amp;MDSIF): Bone Marrow Failure Disease Scientific Symposium 2018</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Cord blood transplantation for bone marrow failure syndromes: state of art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Pommert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annalisa Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Peffault de Latour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2019.03.003⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/sci.2019.10.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05235302v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epstein-Barr Virus-Associated Post-Transplantation Lymphoproliferative Disease in Patients Who Received Anti-CD20 after Hematopoietic Stem Cell Transplantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Aplastic Anemia &amp; MDS International Foundation (AA&amp;MDSIF): Bone Marrow Failure Disease Scientific Symposium 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerri Becktell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Berlyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Côme Bommier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Michonneau</w:t>
+                <w:t xml:space="preserve">Lauren Pommert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Meignin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Salmona</w:t>
+                <w:t xml:space="preserve">Pedro Prata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2019.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbmt.2019.08.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03488941v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined intensive immunosuppression and eculizumab for aplastic anemia in the context of hemolytic paroxysmal nocturnal hemoglobinuria: a retrospective analysis</w:t>
               </w:r>
@@ -11231,51 +11231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Outcomes of Cord Blood Transplantation from an HLA-Identical Sibling for Patients with Bone Marrow Failure Syndromes: A Report From Eurocord, Cord Blood Committee and Severe Aplastic Anemia Working Party of the European Society for Blood and Marrow Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Peffault de Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11359,337 +11359,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B‐cell non‐Hodgkin lymphoma and pseudo‐Gaucher cells in a lymph node fine needle aspiration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics and outcomes of aplastic anemia in HIV patients: a brief report from the severe aplastic anemia working party of the European Society of Blood and Bone Marrow Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Cozzolino</w:t>
+                <w:t xml:space="preserve">L Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Picardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Pagliuca</w:t>
+                <w:t xml:space="preserve">A Kulasekararaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ciancia</w:t>
+                <w:t xml:space="preserve">M Eapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Luigia</w:t>
+                <w:t xml:space="preserve">D Boutboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (2), pp.134-136. </w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (2), pp.313-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cyt.12254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/bmt.2015.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235314v1</w:t>
+                <w:t xml:space="preserve">hal-05235309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and outcomes of aplastic anemia in HIV patients: a brief report from the severe aplastic anemia working party of the European Society of Blood and Bone Marrow Transplantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">B‐cell non‐Hodgkin lymphoma and pseudo‐Gaucher cells in a lymph node fine needle aspiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cozzolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kulasekararaj</w:t>
+                <w:t xml:space="preserve">G. Ciancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Eapen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Boutboul</w:t>
+                <w:t xml:space="preserve">L. Luigia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (2), pp.134-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cyt.12254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/bmt.2015.252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05235309v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Success of haploidentical hematopoietic stem cells transplantation in the treatment of graft failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11938,51 +11938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hematopoietic stem cell transplantation for aplastic anemia and paroxysmal nocturnal hemoglobinuria: current evidence and recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Marotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Risitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12029,51 +12029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early ultrasonographic finding of septic thrombophlebitis is the main indicator of central venous catheter removal to reduce infection-related mortality in neutropenic patients with bloodstream infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12195,90 +12195,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Modeling of Hematopoietic Stem Cell Transplant Outcomes: Discovering the Role of Immunogenetic Features through Machine Learning Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arda Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Kishtagari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zain Virk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12329,103 +12329,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interindividual HLA Evolutionary Divergence in Single HLA-Mismatched Unrelated Donor Hematopoietic Cell Transplantation for Malignant Hematological Disorders: A Report on Behalf of the Cellular Therapy and Immunobiology Working Party of the EBMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarl Mooyaart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolaus Kröger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Diego, United States. pp.895-895, </w:t>
@@ -12463,103 +12463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrum of Molecular Modes of Immune Escape in Idiopathic Aplastic Anemia and Paroxysmal Nocturnal Hemoglobinuria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Hercus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niroshan Nadarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Wahida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Atlanta, United States. pp.603-603, </w:t>
@@ -12725,295 +12725,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of HLA Evolutionary Divergence on Clinical Features of Patients with Aplastic Anemia and Paroxysmal Nocturnal Hemoglobinuria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Immunogenomics of Aplastic Anemia: The Role of HLA Somatic Mutations and the HLA Evolutionary Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhumika Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Virtual conference, United States. pp.2-3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2020-142693⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Virtual conference, United States. pp.20-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2020-142501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236535v1</w:t>
+                <w:t xml:space="preserve">hal-05236534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenomics of Aplastic Anemia: The Role of HLA Somatic Mutations and the HLA Evolutionary Divergence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Impact of HLA Evolutionary Divergence on Clinical Features of Patients with Aplastic Anemia and Paroxysmal Nocturnal Hemoglobinuria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Chowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirag Krishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhumika Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Virtual conference, United States. pp.20-21, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Virtual conference, United States. pp.2-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2020-142501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2020-142693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236534v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13031,90 +13031,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Identification of Pleiotropic Associations for Clonal Haematopoiesis of Indeterminate Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Hazane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EHA2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Madrid, Spain. 419477, pp.P1390, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13139,103 +13139,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Signatures of Immune Pressure and Immune Escape in Hematological Malignancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Kewan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waled Bahaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minako Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Atlanta, United States. 138 (Supplement 1), pp.1093-1093, 2021, </w:t>
@@ -13273,103 +13273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunogenetic Drivers in Post-Transplant Acute Myeloid Leukemia Recurrence: Genomic Dysfunction of Human Leukocyte Antigen Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Terkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishani Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Kewan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Atlanta, United States. 138 (Supplement 1), pp.3921-3921, 2021, </w:t>
@@ -13407,103 +13407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leukemia Relapse after Allogeneic Hematopoietic Stem Cell Transplantation: From Recapitulation/Acquisition of Leukemogenic Hits to Immune Escape Due to Somatic Class I/ II HLA Mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghee Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunisa Kongkiatkamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual conference, United States. 136 (Supplement 1), pp.21-21, 2020, </w:t>
@@ -13541,103 +13541,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Graft Versus Host Disease and Relapse Free Survival As Novel Endpoint in Allogeneic Hematopoietic Stem Cell Transplantation: A Retrospective Joint Naples-Paris Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Risitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Sicre de Fontbrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Diego, United States. 128 (22), pp.2285-2285, 2016, </w:t>
@@ -13707,51 +13707,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of immune pressure and immune escape in hematological diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13859,51 +13859,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F7CC0EE"/>
+    <w:nsid w:val="9C633DC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14090,51 +14090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-pagliuca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4688-2478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guarnera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wahida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gurnari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hutter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stainczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028644" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Santoro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl Eduard Mooyaart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Novak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Protheroe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ayuketang Ayuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025019367" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Alsuliman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Aubrun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Bay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beguin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bigenwald" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bravo-Perez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Huuhtanen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kawashima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI184431" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Collignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tucker Hansen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hercus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Ruzinova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Roth Guepin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-025-01345-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Mclornan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Hazenberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ciceri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Alexander" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Angelucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02688-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perouf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2025.103543" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235109v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schmid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moniek de Witte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Roeven" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02555-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pagliuca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Simonetta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Battipaglia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(24)00400-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Worel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl Mooyaart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorinde Hoogenboom" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Daskalakis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tudesq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02623-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piucco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulang&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27619" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Divoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peffault de Latour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(24)88354-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Luque Paz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Gagelmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Benajiba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Salit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024014368" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05088230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl E. Mooyaart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.blre.2025.101272" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04673822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Simonetta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(24)00098-X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Moussu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pierson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.blre.2023.101141" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Dima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauzia Ullah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024023988" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Rathje" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schroeder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02291-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Greef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Averbuch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dur&#233;ault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsila Zuckerman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2024.106162" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hobbs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Campodonico" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Helbig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polona Novak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27252" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Durmaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Kewan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02268-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05000125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Brady" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Lakhotiya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kroger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-198530" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235140v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Roth-Guepin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonmati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.14.2300386" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ciangola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Santinelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02213-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Kubota" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02460-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235120v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cardoso Martins Lima" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19731" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(24)44437-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ferraro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminhematol.2024.01.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Danhardt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wiedemann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Michel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;hugues Dalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rialland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.1056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235166v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Maciejewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2023.2215614" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235157v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lubnau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina59111890" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235196v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Badbaran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023019630" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235192v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaffet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedemann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;h. Dalle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forcade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18744" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niroshan Nadarajah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01723-w" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Jandin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campidelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kicki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18822" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin G. Kulasekararaj" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Eikema" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Piepenbroek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Iftikhar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.282935" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235198v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Hershberger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Daniels" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106238" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235210v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18529" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Prata" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando B. Catto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larcher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023020108" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04162108v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghee Hong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38113-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235218v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Emmanuel Galimard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.00710" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235160v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Notarantonio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roth-Gu&#233;pin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonmati" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Divoux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kicki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2023.107405" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235200v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giudice" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Castaldi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Selleri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1151213" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235168v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waled Bahaj" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Terkawi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38515-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04320855v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Chen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-178890" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01820-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504446v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni&#8208;piney" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayha Ashraf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;Emanuel Galimard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Guan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Adema" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005418" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235241v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisa Kongkiatkamon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunobu Nagata" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Kerr" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01479-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235220v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rybicki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiwen Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01762-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235232v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metis Hasipek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Jiang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Tiwari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Grabowski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149856" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235213v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mannion" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishani Pandit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Voso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000775" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235209v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hazane Leroyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ziegler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Moulin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216574" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504762v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keman Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314885" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504772v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rubio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Visconte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias L Lenz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.944872" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235223v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01630-0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235225v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Awada" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052802" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235229v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misam Zawit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2967" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccr3.4533" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhumika Patel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-020-01113-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235271v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Kishtagari" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2021.102549" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235242v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minako Mori" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-021-00582-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235236v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9121844" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235279v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibran Durrani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-020-01114-z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235266v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063135" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235274v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01176-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235269v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Phillips" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2643-3230.BCD-20-0173" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235267v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Durkin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021010811" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235245v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021012900" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235265v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhao" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.149080" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235255v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2106424" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235239v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishani Nautiyal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/TCRM.S273360" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bailly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Talbot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertinchamp" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrony" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2020.1869958" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235270v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13040784" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235280v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Graham" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Efanov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2020.102528" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235262v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2021.102595" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492447v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giannoni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyneau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Schlageter" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2020.05.014" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235297v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Xhaard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Launay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sicre de Fontbrune" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michonneau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Sutra del Galy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0633-y" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235282v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21228505" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235293v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brignier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soret-Dulphy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-020-03948-0" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235301v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sutra del Galy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Xhaard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000143" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235291v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ruggeri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/sci.2019.10.04" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235302v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Becktell" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Berlyne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Pommert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Prata" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2019.03.003" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJH3QBCK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488941v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bommier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Meignin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2019.08.006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235306v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pagliuca" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Risitano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F S de Fontbrune" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Iori" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2017.220" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235304v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ruggiu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bedossa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Rautou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertheau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plessier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.07.037" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235308v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Volt" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Locatelli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zecca" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2017.08.004" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235314v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cozzolino" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picardi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciancia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luigia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cyt.12254" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QDP5DNL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235309v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G&#233;rard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kulasekararaj" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eapen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boutboul" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.252" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235311v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Legendre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabian" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Naveau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-015-2525-6" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235318v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Quintarelli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio de Angelis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Errichiello" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caruso" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Esposito" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2013.11.006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NP8MFXF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235316v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Marotta" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Risitano" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17474086.2014.967678" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235320v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiurazzi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iula" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catania" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdr588" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05236515v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Virk" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-210565" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236519v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaus Kr&#246;ger" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Finke" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-187622" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236531v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-151965" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236533v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurnari" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hong" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kongkiatkamon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Awada" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2021.106678.3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236535v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chowell" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Krishna" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-142693" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236534v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-142501" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764105v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236528v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-153167" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236526v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-153577" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236536v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-143242" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236538v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V128.22.2285.2285" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04483301v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-pagliuca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4688-2478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541637v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Santoro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl Eduard Mooyaart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Novak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Protheroe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ayuketang Ayuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025019367" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guarnera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wahida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gurnari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hutter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stainczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028644" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235323v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Collignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tucker Hansen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hercus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Ruzinova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Roth Guepin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-025-01345-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Mclornan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Hazenberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ciceri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Alexander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Angelucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02688-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496220v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2025.103543" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schmid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moniek de Witte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Roeven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02555-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Worel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl Mooyaart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorinde Hoogenboom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Daskalakis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tudesq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02623-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pagliuca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Simonetta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Battipaglia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(24)00400-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piucco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulang&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27619" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Alsuliman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Aubrun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Bay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beguin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bigenwald" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235099v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bravo-Perez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Huuhtanen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kawashima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI184431" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Divoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peffault de Latour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(24)88354-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Luque Paz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Gagelmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Benajiba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Salit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024014368" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05088230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarl E. Mooyaart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.blre.2025.101272" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Roth-Guepin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonmati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.14.2300386" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236541v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(24)44437-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ferraro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminhematol.2024.01.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235115v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Danhardt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wiedemann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;hugues Dalle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rialland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.1056" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235159v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Moussu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pierson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.blre.2023.101141" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Dima" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauzia Ullah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024023988" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Rathje" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schroeder" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02291-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235134v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Greef" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Averbuch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dur&#233;ault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsila Zuckerman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2024.106162" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Durmaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Kewan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02268-w" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hobbs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Campodonico" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Helbig" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polona Novak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27252" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04673822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Simonetta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(24)00098-X" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05000125v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Brady" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Lakhotiya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kroger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-198530" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235116v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Kubota" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02460-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235155v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ciangola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Santinelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02213-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235120v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cardoso Martins Lima" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19731" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waled Bahaj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Terkawi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38515-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04320855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Chen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-178890" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Badbaran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01820-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504446v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni&#8208;piney" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayha Ashraf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;Emanuel Galimard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235166v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Maciejewski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2023.2215614" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235157v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lubnau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina59111890" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235196v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023019630" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235192v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaffet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedemann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;h. Dalle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forcade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18744" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950335v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niroshan Nadarajah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01723-w" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Jandin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campidelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kicki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18822" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235198v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Hershberger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Daniels" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106238" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493622v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin G. Kulasekararaj" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Eikema" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Piepenbroek" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Iftikhar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.282935" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235189v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Prata" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando B. Catto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larcher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023020108" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235210v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18529" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04162108v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghee Hong" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38113-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235218v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Emmanuel Galimard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.00710" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235160v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Notarantonio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roth-Gu&#233;pin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonmati" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Divoux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kicki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2023.107405" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235200v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giudice" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Castaldi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Selleri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1151213" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235229v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misam Zawit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2967" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235220v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rybicki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiwen Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01762-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235232v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Guan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metis Hasipek" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Jiang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Tiwari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Grabowski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149856" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235213v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mannion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishani Pandit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Voso" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000775" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235209v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hazane Leroyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ziegler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Moulin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216574" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235243v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Adema" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005418" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235241v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisa Kongkiatkamon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunobu Nagata" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Kerr" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01479-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504772v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rubio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Visconte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias L Lenz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.944872" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504762v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keman Zhang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314885" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235223v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01630-0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235225v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Awada" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052802" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235280v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Graham" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Efanov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibran Durrani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2020.102528" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235262v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhumika Patel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2021.102595" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235276v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-020-01113-0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235271v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Kishtagari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2021.102549" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235242v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minako Mori" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-021-00582-5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235236v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9121844" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235274v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01176-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235269v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Phillips" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2643-3230.BCD-20-0173" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235267v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Durkin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021010811" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235266v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063135" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235279v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-020-01114-z" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235260v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccr3.4533" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235255v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2106424" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235239v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishani Nautiyal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/TCRM.S273360" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235265v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhao" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.149080" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235245v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021012900" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235277v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bailly" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Talbot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertinchamp" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrony" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2020.1869958" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235270v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13040784" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235282v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21228505" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235293v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brignier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soret-Dulphy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;a" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michonneau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-020-03948-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235297v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Xhaard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Launay" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sicre de Fontbrune" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Sutra del Galy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0633-y" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492447v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giannoni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyneau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Schlageter" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2020.05.014" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488941v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bommier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Meignin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2019.08.006" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235301v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sutra del Galy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Xhaard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000143" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235291v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ruggeri" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/sci.2019.10.04" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235302v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Becktell" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Berlyne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Pommert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Prata" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2019.03.003" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJH3QBCK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235306v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pagliuca" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Risitano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F S de Fontbrune" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Iori" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2017.220" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235304v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ruggiu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bedossa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Rautou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertheau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plessier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.07.037" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235308v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Volt" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Locatelli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zecca" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2017.08.004" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235309v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G&#233;rard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kulasekararaj" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eapen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boutboul" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.252" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235314v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cozzolino" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picardi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciancia" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luigia" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cyt.12254" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QDP5DNL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235311v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Legendre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabian" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Naveau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-015-2525-6" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235318v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Quintarelli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio de Angelis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Errichiello" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caruso" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Esposito" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2013.11.006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NP8MFXF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235316v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Marotta" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Risitano" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17474086.2014.967678" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235320v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiurazzi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iula" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catania" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdr588" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05236515v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Virk" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-210565" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236519v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaus Kr&#246;ger" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Finke" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-187622" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236531v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-151965" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236533v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurnari" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hong" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kongkiatkamon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Awada" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2021.106678.3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236534v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-142501" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236535v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chowell" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Krishna" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-142693" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764105v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236528v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-153167" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236526v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-153577" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236536v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-143242" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236538v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V128.22.2285.2285" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04483301v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>