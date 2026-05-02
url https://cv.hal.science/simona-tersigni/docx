--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1070,386 +1070,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence de l'allophonie comme construction d'une politique éducative. Le traitement scolaire des enfants migrants en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refuser un « déjeuner sur l’herbe » le premier jour du ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 176 (2), pp.111--127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365123v1</w:t>
+                <w:t xml:space="preserve">hal-02526650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueillir l’inattendu au sein d’un lieu refuge : La Cour de Babel (2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Bertuccelli</w:t>
+                <w:t xml:space="preserve">À l'école en situation migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtena Armagnague-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Debray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, N° 176 (2), pp.145--159</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, La scolarisation des élèves migrants en France, 2019/2 (176), pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.176.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526651v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02383722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l'école en situation migratoire</w:t>
+                <w:t xml:space="preserve">L'émergence de l'allophonie comme construction d'une politique éducative. Le traitement scolaire des enfants migrants en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtena Armagnague-Roucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.176.0017⟩</w:t>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.73-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.029.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02383722v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refuser un « déjeuner sur l’herbe » le premier jour du ramadan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accueillir l’inattendu au sein d’un lieu refuge : La Cour de Babel (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bertuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Debray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, N° 176 (2), pp.111--127</w:t>
+              <w:t xml:space="preserve">, 2019, N° 176 (2), pp.145--159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526650v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestize chance or legitimize it through biology at the rhythm of the statural metric childhood</w:t>
               </w:r>
@@ -1507,222 +1507,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interprétariat en santé mentale : divisions sociale, morale et spatiale du travail dans les soins aux migrants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaik Pian</w:t>
+                <w:t xml:space="preserve">La zone grise de l’allophonie : « mouvements secondaires » et scolarisation des « UPE2A italiens » de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simona Tersigni</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 34 (2-3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.10768⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 34 (vol. 34 - n°4), pp.119--142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.11796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129908v1</w:t>
+                <w:t xml:space="preserve">hal-02526652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La zone grise de l’allophonie : « mouvements secondaires » et scolarisation des « UPE2A italiens » de Strasbourg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’interprétariat en santé mentale : divisions sociale, morale et spatiale du travail dans les soins aux migrants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaik Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 34 (vol. 34 - n°4), pp.119--142. </w:t>
+              <w:t xml:space="preserve">, 2018, 34 (2-3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.11796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.10768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526652v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches pédagogiques en matière d'islam. Enjeux pour la jeunesse des deux côtés du Rhin</w:t>
               </w:r>
@@ -2511,247 +2511,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalons pour une lecture imbriquée du genre et du religieux dans le champ des migrations et des relations interethniques en France</w:t>
+                <w:t xml:space="preserve">Pour quelques gouttes de sang”. Conflits de normes et déontologie médicale face à la circoncision et à l’hyménorraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du CEDREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Femmes, genre, migrations et mondialisation, 16, pp.251-273</w:t>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ethique et santé, 39, pp.104-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365037v1</w:t>
+                <w:t xml:space="preserve">hal-02365162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour quelques gouttes de sang”. Conflits de normes et déontologie médicale face à la circoncision et à l’hyménorraphie</w:t>
+                <w:t xml:space="preserve">L'ENSEIGNEMENT PUBLIC COMME ESPACE DE REVENDICATION INDIVIDUELLE ET COLLECTIVE EN FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ethique et santé, 39, pp.104-113</w:t>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.49-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365162v1</w:t>
+                <w:t xml:space="preserve">halshs-00291426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ENSEIGNEMENT PUBLIC COMME ESPACE DE REVENDICATION INDIVIDUELLE ET COLLECTIVE EN FRANCE</w:t>
+                <w:t xml:space="preserve">Jalons pour une lecture imbriquée du genre et du religieux dans le champ des migrations et des relations interethniques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anthropologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100, pp.49-73</w:t>
+              <w:t xml:space="preserve">Cahiers du CEDREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Femmes, genre, migrations et mondialisation, 16, pp.251-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00291426v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports de place dans l'enquête : les ressources du malentendu</w:t>
               </w:r>
@@ -3025,87 +3025,96 @@
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vincent-Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Willems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Editions Pétra, pp.414, 2019</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Pétra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.414, 2019, IntersectionS, Claire Cossée, ISBN: 9782847432466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282445v1</w:t>
+                <w:t xml:space="preserve">hal-04506992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appartenances in-désirables. Le religieux au prisme de l'ethnicisation et de la racisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3113,80 +3122,71 @@
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vincent-Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Willems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Pétra, pp.414, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Pétra</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04506992v1</w:t>
+                <w:t xml:space="preserve">hal-02282445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3569,295 +3569,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Confinamento e segregazione scolastica dei migranti italo-magrebini in Francia »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confinamento e segregazione scolastica dei migranti italo-magrebini in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confini, mobilità e migrazioni. Una cartografia dello spazio europeo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Confini, mobilità e migrazioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AgenziaX</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-220, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507190v1</w:t>
+                <w:t xml:space="preserve">hal-03269288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">« Confinamento e segregazione scolastica dei migranti italo-magrebini in Francia »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allophonie. Inclusion et langues des enfants migrants à l’école</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Confini, mobilità e migrazioni. Una cartografia dello spazio europeo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34 (4), Agenzia X, pp.119-142, 2020, ISBN 978-88-31268-05-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.11796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambert-Lucas</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04507191v1</w:t>
+                <w:t xml:space="preserve">hal-04507190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinamento e segregazione scolastica dei migranti italo-magrebini in Francia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confini, mobilità e migrazioni</w:t>
+              <w:t xml:space="preserve">Allophonie. Inclusion et langues des enfants migrants à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgenziaX</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.195-220, 2020</w:t>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ISBN/EAN 978-2-35935-300-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269288v1</w:t>
+                <w:t xml:space="preserve">hal-04507191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des appartenances in-désirables</w:t>
               </w:r>
@@ -4267,405 +4267,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cittadinanza sociale, social housing e ricongiugimenti familiari in Francia</w:t>
+                <w:t xml:space="preserve">Lectures de Durkheim, Mauss et De Martino : actes religieux et postures de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marcelli, Fabio and Crescenzi, Andrea and La Rocca, Simona and Noviello, Valentina. </w:t>
+              <w:t xml:space="preserve">Jacquot, Lionel and Leveratto, Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ricongiungimento familiare, housing sociale, mobilità lavorativa. Quali buone pratiche per l'integrazione dei migranti</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editoriale scientifica, pp.197-215, 2015</w:t>
+              <w:t xml:space="preserve">Relire Durkheim et Mauss. Emotions : religions, arts, politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.45-61, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170221v1</w:t>
+                <w:t xml:space="preserve">hal-02170214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juives et musulmanes en contexte migratoire français : enjeux et pratiques de la pureté</w:t>
+                <w:t xml:space="preserve">Cittadinanza sociale, social housing e ricongiugimenti familiari in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anteby-Yemini, Lisa. </w:t>
+              <w:t xml:space="preserve">Marcelli, Fabio and Crescenzi, Andrea and La Rocca, Simona and Noviello, Valentina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juives et musulmanes. Genre et religion en négociation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala, pp.157-180, 2015</w:t>
+              <w:t xml:space="preserve">Ricongiungimento familiare, housing sociale, mobilità lavorativa. Quali buone pratiche per l'integrazione dei migranti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editoriale scientifica, pp.197-215, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170215v1</w:t>
+                <w:t xml:space="preserve">hal-02170221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures de Durkheim, Mauss et De Martino : actes religieux et postures de recherche</w:t>
+                <w:t xml:space="preserve">Juives et musulmanes en contexte migratoire français : enjeux et pratiques de la pureté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jacquot, Lionel and Leveratto, Jean-Marc. </w:t>
+              <w:t xml:space="preserve">Anteby-Yemini, Lisa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relire Durkheim et Mauss. Emotions : religions, arts, politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.45-61, 2015</w:t>
+              <w:t xml:space="preserve">Juives et musulmanes. Genre et religion en négociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.157-180, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170214v1</w:t>
+                <w:t xml:space="preserve">hal-02170215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejoignantes et exilées : une mise en miroir de deux expériences migratoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le fait religieux : croyances, pratiques et revendications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cohen, Yollande and Calle-Gruber, Mireille and Vignon, Elodie. </w:t>
+              <w:t xml:space="preserve">Blum Le Coat, Jean-Yves and Eberhard, Mireille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations maghrébines comparées : genre, ethnicité, religions (France/Québec, de 1945 à nos jours)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Riveneuve, pp.93-105, 2014</w:t>
+              <w:t xml:space="preserve">Les immigrés en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.165-181, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170114v1</w:t>
+                <w:t xml:space="preserve">hal-02170216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">`Dispositions religieuses', travail social et relations interethniques : malaise dans l'engagement</w:t>
+                <w:t xml:space="preserve">La déprivatisation de l'islam au prisme des frontières alimentaires en migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Verba, Daniel and Guélamine, Faïza. </w:t>
+              <w:t xml:space="preserve">Zwilling, Anne-Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventions sociales et faits religieux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Minorités religieuses/religions minoritaires dans l'espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.141-160, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pus.9627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170217v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux ruraux et immigration</w:t>
               </w:r>
@@ -4744,182 +4740,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01110018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déprivatisation de l'islam au prisme des frontières alimentaires en migration</w:t>
+                <w:t xml:space="preserve">`Dispositions religieuses', travail social et relations interethniques : malaise dans l'engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Zwilling, Anne-Laure. </w:t>
+              <w:t xml:space="preserve">Verba, Daniel and Guélamine, Faïza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minorités religieuses/religions minoritaires dans l'espace public</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interventions sociales et faits religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'école nationale des hautes études en santé publique, pp.173-191, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170219v1</w:t>
+                <w:t xml:space="preserve">hal-02170217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fait religieux : croyances, pratiques et revendications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rejoignantes et exilées : une mise en miroir de deux expériences migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Hachimi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Blum Le Coat, Jean-Yves and Eberhard, Mireille. </w:t>
+              <w:t xml:space="preserve">Cohen, Yollande and Calle-Gruber, Mireille and Vignon, Elodie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les immigrés en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation Française, pp.165-181, 2014</w:t>
+              <w:t xml:space="preserve">Migrations maghrébines comparées : genre, ethnicité, religions (France/Québec, de 1945 à nos jours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve, pp.93-105, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170216v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Faire prier et laisser contrôler : régulations du passage des fidèles musulmans dans les cours parisiennes du 10e arrondissement</w:t>
               </w:r>
@@ -5228,234 +5228,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enfant des possibles. Pour une ethnographie des rites d'institutions et de passage des élèves dits allophones</w:t>
+                <w:t xml:space="preserve">Counting migrant children in school (Data on child migrants)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jeudis du GRHAPS (Education et immigration : quelle inclusion ?)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Suresnes, INS HEA, France</w:t>
+              <w:t xml:space="preserve">IMISCOE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526658v1</w:t>
+                <w:t xml:space="preserve">hal-02526655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions institutionnelles et politiques sur l’usage des catégorisations administratives et leurs effets performatifs, Restitution de la recherche Evascol</w:t>
+                <w:t xml:space="preserve">L'enfant des possibles. Pour une ethnographie des rites d'institutions et de passage des élèves dits allophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitution de la recherche Evascol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, Musée national d’histoire de l’immigration, France</w:t>
+              <w:t xml:space="preserve">Les jeudis du GRHAPS (Education et immigration : quelle inclusion ?)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Suresnes, INS HEA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526657v1</w:t>
+                <w:t xml:space="preserve">hal-02526658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting migrant children in school (Data on child migrants)</w:t>
+                <w:t xml:space="preserve">Réflexions institutionnelles et politiques sur l’usage des catégorisations administratives et leurs effets performatifs, Restitution de la recherche Evascol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMISCOE Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">Restitution de la recherche Evascol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, Musée national d’histoire de l’immigration, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526655v1</w:t>
+                <w:t xml:space="preserve">hal-02526657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de la prise en compte de la parole d’enfants</w:t>
               </w:r>
@@ -7010,51 +7010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1893090"/>
+    <w:nsid w:val="77504CE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7241,51 +7241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-tersigni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8612-9275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081379722" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217236601" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432435631" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Navone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.5171" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02168321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017954v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.054.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.8657" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04425858v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Armagnague" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.5738" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029.06" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertuccelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Debray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.176.0017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3114" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaik Pian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.10768" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11796" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3799" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1447/85709" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0633" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3512" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02171367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/INT2014-001005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3429" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VTNRL4G9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Souchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1921" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lejeune" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.097.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04426714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Armagnague Roucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/les-enfants-migrants-a-lecole/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Mory" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Willems" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04506992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/appartenances-desirables-le-religieux-au-prisme-de-lethnicisation-et-de-la-racisation" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.baby.2022.01.0179" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/fr/content/alt%C3%A9rit%C3%A9s-et-soci%C3%A9t%C3%A9-inclusive" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03636347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507192v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/allophonie-inclusion-et-langues-des-enfants-migrants-a-lecole/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269288v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agenziax.it/index.php/confini-mobilita-e-migrazioni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170114v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hachimi Alaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/3303331953920-les-immigres-en-france" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9627" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34439" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625224v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526657v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526659v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471719v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675999v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624696v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624705v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Baneux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beriet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636327v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576860v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vapn&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vozari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Asal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-tersigni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8612-9275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081379722" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217236601" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432435631" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Navone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.5171" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02168321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017954v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.054.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.8657" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04425858v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Armagnague" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.5738" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383722v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.176.0017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029.06" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertuccelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Debray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3114" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaik Pian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.10768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3799" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1447/85709" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0633" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3512" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02171367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/INT2014-001005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3429" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VTNRL4G9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Souchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1921" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365162v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lejeune" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.097.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04426714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Armagnague Roucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/les-enfants-migrants-a-lecole/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04506992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Mory" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Willems" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/appartenances-desirables-le-religieux-au-prisme-de-lethnicisation-et-de-la-racisation" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.baby.2022.01.0179" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/fr/content/alt%C3%A9rit%C3%A9s-et-soci%C3%A9t%C3%A9-inclusive" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03636347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507192v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agenziax.it/index.php/confini-mobilita-e-migrazioni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/allophonie-inclusion-et-langues-des-enfants-migrants-a-lecole/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170215v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170216v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9627" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/3303331953920-les-immigres-en-france" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hachimi Alaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34439" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625224v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526655v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526659v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471719v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675999v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624696v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624705v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Baneux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beriet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636327v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576860v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vapn&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vozari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Asal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>