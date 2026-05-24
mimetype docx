--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1139,317 +1139,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l'école en situation migratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïtena Armagnague-Roucher</w:t>
+                <w:t xml:space="preserve">Accueillir l’inattendu au sein d’un lieu refuge : La Cour de Babel (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bertuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rigoni</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simona Tersigni</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Debray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, La scolarisation des élèves migrants en France, 2019/2 (176), pp.17-31. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, N° 176 (2), pp.145--159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02383722v1</w:t>
+                <w:t xml:space="preserve">hal-02526651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de l'allophonie comme construction d'une politique éducative. Le traitement scolaire des enfants migrants en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtena Armagnague-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29, pp.73-89. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.029.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueillir l’inattendu au sein d’un lieu refuge : La Cour de Babel (2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Bertuccelli</w:t>
+                <w:t xml:space="preserve">À l'école en situation migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtena Armagnague-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Debray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, N° 176 (2), pp.145--159</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, La scolarisation des élèves migrants en France, 2019/2 (176), pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.176.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526651v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02383722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestize chance or legitimize it through biology at the rhythm of the statural metric childhood</w:t>
               </w:r>
@@ -1507,222 +1507,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La zone grise de l’allophonie : « mouvements secondaires » et scolarisation des « UPE2A italiens » de Strasbourg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’interprétariat en santé mentale : divisions sociale, morale et spatiale du travail dans les soins aux migrants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaik Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 34 (vol. 34 - n°4), pp.119--142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.11796⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 34 (2-3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.10768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526652v1</w:t>
+                <w:t xml:space="preserve">hal-02129908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interprétariat en santé mentale : divisions sociale, morale et spatiale du travail dans les soins aux migrants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaik Pian</w:t>
+                <w:t xml:space="preserve">La zone grise de l’allophonie : « mouvements secondaires » et scolarisation des « UPE2A italiens » de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simona Tersigni</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 34 (2-3), </w:t>
+              <w:t xml:space="preserve">, 2018, 34 (vol. 34 - n°4), pp.119--142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.10768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.11796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129908v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches pédagogiques en matière d'islam. Enjeux pour la jeunesse des deux côtés du Rhin</w:t>
               </w:r>
@@ -2511,178 +2511,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour quelques gouttes de sang”. Conflits de normes et déontologie médicale face à la circoncision et à l’hyménorraphie</w:t>
+                <w:t xml:space="preserve">L'ENSEIGNEMENT PUBLIC COMME ESPACE DE REVENDICATION INDIVIDUELLE ET COLLECTIVE EN FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ethique et santé, 39, pp.104-113</w:t>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.49-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365162v1</w:t>
+                <w:t xml:space="preserve">halshs-00291426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ENSEIGNEMENT PUBLIC COMME ESPACE DE REVENDICATION INDIVIDUELLE ET COLLECTIVE EN FRANCE</w:t>
+                <w:t xml:space="preserve">Pour quelques gouttes de sang”. Conflits de normes et déontologie médicale face à la circoncision et à l’hyménorraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anthropologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100, pp.49-73</w:t>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ethique et santé, 39, pp.104-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00291426v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalons pour une lecture imbriquée du genre et du religieux dans le champ des migrations et des relations interethniques en France</w:t>
               </w:r>
@@ -3198,191 +3198,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulations d’âge dans l’ombre des enfances migrantes</w:t>
+                <w:t xml:space="preserve">L’enfant des possibles en migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Quéval. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances et jeunesses en migration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.179-197, 2022, 9791031805191. </w:t>
+              <w:t xml:space="preserve">Altérité(s) et société inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lcb.baby.2022.01.0179⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Champ Social Editions et INS HEA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Recherches, 978-2-36616-094-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507198v1</w:t>
+                <w:t xml:space="preserve">hal-04507197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfant des possibles en migration</w:t>
+                <w:t xml:space="preserve">Régulations d’âge dans l’ombre des enfances migrantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Altérité(s) et société inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Enfances et jeunesses en migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.179-197, 2022, 9791031805191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champ Social Editions et INS HEA</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/lcb.baby.2022.01.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507197v1</w:t>
+                <w:t xml:space="preserve">hal-04507198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L’éducation des enfants et jeunes migrants dans le système éducatif français : quelques réflexions</w:t>
               </w:r>
@@ -3706,51 +3706,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confini, mobilità e migrazioni. Una cartografia dello spazio europeo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34 (4), Agenzia X, pp.119-142, 2020, ISBN 978-88-31268-05-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.11796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507190v1</w:t>
@@ -4267,659 +4267,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures de Durkheim, Mauss et De Martino : actes religieux et postures de recherche</w:t>
+                <w:t xml:space="preserve">Cittadinanza sociale, social housing e ricongiugimenti familiari in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jacquot, Lionel and Leveratto, Jean-Marc. </w:t>
+              <w:t xml:space="preserve">Marcelli, Fabio and Crescenzi, Andrea and La Rocca, Simona and Noviello, Valentina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relire Durkheim et Mauss. Emotions : religions, arts, politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.45-61, 2015</w:t>
+              <w:t xml:space="preserve">Ricongiungimento familiare, housing sociale, mobilità lavorativa. Quali buone pratiche per l'integrazione dei migranti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editoriale scientifica, pp.197-215, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170214v1</w:t>
+                <w:t xml:space="preserve">hal-02170221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cittadinanza sociale, social housing e ricongiugimenti familiari in Francia</w:t>
+                <w:t xml:space="preserve">Juives et musulmanes en contexte migratoire français : enjeux et pratiques de la pureté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marcelli, Fabio and Crescenzi, Andrea and La Rocca, Simona and Noviello, Valentina. </w:t>
+              <w:t xml:space="preserve">Anteby-Yemini, Lisa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ricongiungimento familiare, housing sociale, mobilità lavorativa. Quali buone pratiche per l'integrazione dei migranti</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editoriale scientifica, pp.197-215, 2015</w:t>
+              <w:t xml:space="preserve">Juives et musulmanes. Genre et religion en négociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.157-180, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170221v1</w:t>
+                <w:t xml:space="preserve">hal-02170215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juives et musulmanes en contexte migratoire français : enjeux et pratiques de la pureté</w:t>
+                <w:t xml:space="preserve">Lectures de Durkheim, Mauss et De Martino : actes religieux et postures de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anteby-Yemini, Lisa. </w:t>
+              <w:t xml:space="preserve">Jacquot, Lionel and Leveratto, Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juives et musulmanes. Genre et religion en négociation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala, pp.157-180, 2015</w:t>
+              <w:t xml:space="preserve">Relire Durkheim et Mauss. Emotions : religions, arts, politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.45-61, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170215v1</w:t>
+                <w:t xml:space="preserve">hal-02170214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fait religieux : croyances, pratiques et revendications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milieux ruraux et immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Blum Le Coat, Jean-Yves and Eberhard, Mireille. </w:t>
+              <w:t xml:space="preserve">Mireille Eberhard; Jean-Yves Blum Le Coat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les immigrés en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation Française, pp.165-181, 2014</w:t>
+              <w:t xml:space="preserve">, 5392-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-76, 2014, Les études de la Documentation française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170216v1</w:t>
+                <w:t xml:space="preserve">halshs-01110018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déprivatisation de l'islam au prisme des frontières alimentaires en migration</w:t>
+                <w:t xml:space="preserve">`Dispositions religieuses', travail social et relations interethniques : malaise dans l'engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Zwilling, Anne-Laure. </w:t>
+              <w:t xml:space="preserve">Verba, Daniel and Guélamine, Faïza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minorités religieuses/religions minoritaires dans l'espace public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interventions sociales et faits religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'école nationale des hautes études en santé publique, pp.173-191, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pus.9627⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02170219v1</w:t>
+                <w:t xml:space="preserve">hal-02170217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieux ruraux et immigration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Crenn</w:t>
+                <w:t xml:space="preserve">Rejoignantes et exilées : une mise en miroir de deux expériences migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Hachimi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mireille Eberhard; Jean-Yves Blum Le Coat. </w:t>
+              <w:t xml:space="preserve">Cohen, Yollande and Calle-Gruber, Mireille and Vignon, Elodie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les immigrés en France</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-76, 2014, Les études de la Documentation française</w:t>
+              <w:t xml:space="preserve">Migrations maghrébines comparées : genre, ethnicité, religions (France/Québec, de 1945 à nos jours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve, pp.93-105, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01110018v1</w:t>
+                <w:t xml:space="preserve">hal-02170114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">`Dispositions religieuses', travail social et relations interethniques : malaise dans l'engagement</w:t>
+                <w:t xml:space="preserve">La déprivatisation de l'islam au prisme des frontières alimentaires en migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Verba, Daniel and Guélamine, Faïza. </w:t>
+              <w:t xml:space="preserve">Zwilling, Anne-Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventions sociales et faits religieux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Minorités religieuses/religions minoritaires dans l'espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.141-160, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pus.9627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170217v1</w:t>
+                <w:t xml:space="preserve">hal-02170219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejoignantes et exilées : une mise en miroir de deux expériences migratoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le fait religieux : croyances, pratiques et revendications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tersigni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cohen, Yollande and Calle-Gruber, Mireille and Vignon, Elodie. </w:t>
+              <w:t xml:space="preserve">Blum Le Coat, Jean-Yves and Eberhard, Mireille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations maghrébines comparées : genre, ethnicité, religions (France/Québec, de 1945 à nos jours)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Riveneuve, pp.93-105, 2014</w:t>
+              <w:t xml:space="preserve">Les immigrés en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.165-181, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170114v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Faire prier et laisser contrôler : régulations du passage des fidèles musulmans dans les cours parisiennes du 10e arrondissement</w:t>
               </w:r>
@@ -7010,51 +7010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77504CE8"/>
+    <w:nsid w:val="068430EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7241,51 +7241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-tersigni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8612-9275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081379722" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217236601" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432435631" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Navone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.5171" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02168321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017954v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.054.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.8657" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04425858v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Armagnague" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.5738" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383722v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.176.0017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029.06" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertuccelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Debray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3114" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaik Pian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.10768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3799" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1447/85709" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0633" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3512" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02171367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/INT2014-001005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3429" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VTNRL4G9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Souchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1921" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365162v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lejeune" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.097.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04426714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Armagnague Roucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/les-enfants-migrants-a-lecole/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04506992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Mory" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Willems" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/appartenances-desirables-le-religieux-au-prisme-de-lethnicisation-et-de-la-racisation" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.baby.2022.01.0179" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/fr/content/alt%C3%A9rit%C3%A9s-et-soci%C3%A9t%C3%A9-inclusive" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03636347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507192v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agenziax.it/index.php/confini-mobilita-e-migrazioni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/allophonie-inclusion-et-langues-des-enfants-migrants-a-lecole/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170215v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170216v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9627" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/3303331953920-les-immigres-en-france" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hachimi Alaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34439" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625224v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526655v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526659v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471719v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675999v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624696v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624705v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Baneux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beriet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636327v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576860v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vapn&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vozari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Asal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simona-tersigni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8612-9275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081379722" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217236601" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432435631" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Navone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.5171" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02168321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017954v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.054.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.8657" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04425858v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Armagnague" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.5738" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526651v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertuccelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Debray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029.06" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.176.0017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3114" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaik Pian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.10768" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11796" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3799" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1447/85709" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0633" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3512" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02171367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/INT2014-001005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3429" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VTNRL4G9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Souchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1921" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lejeune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.097.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04426714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Armagnague Roucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/les-enfants-migrants-a-lecole/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04506992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Mory" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Willems" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/appartenances-desirables-le-religieux-au-prisme-de-lethnicisation-et-de-la-racisation" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/fr/content/alt%C3%A9rit%C3%A9s-et-soci%C3%A9t%C3%A9-inclusive" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.baby.2022.01.0179" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03636347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507192v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agenziax.it/index.php/confini-mobilita-e-migrazioni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/allophonie-inclusion-et-langues-des-enfants-migrants-a-lecole/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/3303331953920-les-immigres-en-france" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hachimi Alaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9627" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02170216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34439" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625224v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526655v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526659v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471719v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675999v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624696v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624705v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Baneux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beriet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636327v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576860v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vapn&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vozari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Asal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>