--- v0 (2026-03-03)
+++ v1 (2026-04-13)
@@ -236,51 +236,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1070,395 +1070,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrative review of tissue-mimicking materials for MRI phantoms: Composition, fabrication, and relaxation properties</w:t>
+                <w:t xml:space="preserve">In plane quantification of in vivo muscle elastic anisotropy factor by steered ultrasound pushing beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habeeb Yusuff</w:t>
+                <w:t xml:space="preserve">Ha-Hien-Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Dillenseger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Javier Brum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radi.2024.09.063⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (4), pp.045013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad21a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748506v1</w:t>
+                <w:t xml:space="preserve">hal-04413779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Mechanical Modeling of Skeletal Muscle: A Systemic Review of the Literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
+                <w:t xml:space="preserve">Narrative review of tissue-mimicking materials for MRI phantoms: Composition, fabrication, and relaxation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habeeb Yusuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (6), pp.1655-1668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radi.2024.09.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40846-024-00879-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04621020v1</w:t>
+                <w:t xml:space="preserve">hal-04748506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In plane quantification of in vivo muscle elastic anisotropy factor by steered ultrasound pushing beams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
+                <w:t xml:space="preserve">Multiscale Mechanical Modeling of Skeletal Muscle: A Systemic Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (4), pp.045013. </w:t>
+              <w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44, pp.337-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad21a0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40846-024-00879-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413779v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field noise-correlation elastography for in-plane mechanical anisotropy imaging</w:t>
               </w:r>
@@ -1712,51 +1712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a cost-effective 3D-printed MRI phantom for enhanced teaching of system performance and image quality concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habeeb Yusuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2127,51 +2127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling anisotropic nonlinear shear elasticity in muscles: Towards a non-invasive assessment of stress in living organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,269 +2376,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Innovative developments in multi-modality elastography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Javier Brum</w:t>
+                <w:t xml:space="preserve">Passive and active mechanical tests at different scales of the skeletal muscle: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Garteiser</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine F. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">State of the Art in Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820882v1</w:t>
+                <w:t xml:space="preserve">hal-03676721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive and active mechanical tests at different scales of the skeletal muscle: a literature review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editorial: Innovative developments in multi-modality elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Brum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garteiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the Art in Bioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1055508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2022.1055508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676721v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of portal vein occlusion on portal flow and liver elasticity in an animal model</w:t>
               </w:r>
@@ -2758,51 +2758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of PolyVinyl Chloride Plastisol Tissue-Mimicking Phantoms for MR- and Ultrasound-Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3011,2244 +3011,2110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D elastic tensor imaging in weakly transversely isotropic soft tissues</w:t>
+                <w:t xml:space="preserve">A 2D finite element model for shear wave propagation in biological soft tissues: Application to magnetic resonance elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Correia</w:t>
+                <w:t xml:space="preserve">M. Bilasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Deffieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Provost</w:t>
+                <w:t xml:space="preserve">Abderahmane Marouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tanter</w:t>
+                <w:t xml:space="preserve">J. Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63 (15), pp.155005. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (8), pp.e3102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aacfaf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376275v1</w:t>
+                <w:t xml:space="preserve">hal-02324692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D finite element model for shear wave propagation in biological soft tissues: Application to magnetic resonance elastography</w:t>
+                <w:t xml:space="preserve">3D elastic tensor imaging in weakly transversely isotropic soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bilasse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">M. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Deffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderahmane Marouf</w:t>
+                <w:t xml:space="preserve">J. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vappou</w:t>
+                <w:t xml:space="preserve">M. Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (8), pp.e3102. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (15), pp.155005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnm.3102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aacfaf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324692v1</w:t>
+                <w:t xml:space="preserve">hal-02376275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D elastic tensor imaging in weakly transversely isotropic soft tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast Harmonic Coherent Compound (UHCC) Imaging for High Frame Rate Echocardiography and Shear-Wave Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Correia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T Deffieux</w:t>
+                <w:t xml:space="preserve">Jean Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Chatelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Tanter</w:t>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aacfaf⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.420-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2530408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093496v1</w:t>
+                <w:t xml:space="preserve">hal-02324708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Harmonic Coherent Compound (UHCC) Imaging for High Frame Rate Echocardiography and Shear-Wave Elastography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mafalda Correia</w:t>
+                <w:t xml:space="preserve">An automatic differentiation-based gradient method for inversion of the shear wave equation in magnetic resonance elastography: specific application in fibrous soft tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Provost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Villemain</w:t>
+                <w:t xml:space="preserve">Nadège Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Tanter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2530408⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (13), pp.5000-5019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/13/5000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324708v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic differentiation-based gradient method for inversion of the shear wave equation in magnetic resonance elastography: specific application in fibrous soft tissues</w:t>
+                <w:t xml:space="preserve">Cannabinoid receptor activation in the juvenile rat brain results in rapid biomechanical alterations: Neurovascular mechanism as a putative confounding factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Corbin</w:t>
+                <w:t xml:space="preserve">Marie Humbert-Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garteiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
+                <w:t xml:space="preserve">Ana Ricobaraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Vappou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61 (13), pp.5000-5019. </w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (5), pp.954-964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/13/5000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0271678X15606923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324704v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabinoid receptor activation in the juvenile rat brain results in rapid biomechanical alterations: Neurovascular mechanism as a putative confounding factor</w:t>
+                <w:t xml:space="preserve">Modelling the impulse diffraction field of shear waves in transverse isotropic viscoelastic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Humbert-Claude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Garteiser</w:t>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Ricobaraza</w:t>
+                <w:t xml:space="preserve">Miguel Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Vilgrain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (5), pp.954-964. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (9), pp.3639-3654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0271678X15606923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/9/3639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324716v1</w:t>
+                <w:t xml:space="preserve">hal-02324714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impulse diffraction field of shear waves in transverse isotropic viscoelastic medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microvasculature alters the dispersion properties of shear waves - a multi-frequency MR elastography study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Jugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/9/3639⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (12), pp.1763-1771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324714v1</w:t>
+                <w:t xml:space="preserve">hal-02059147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvasculature alters the dispersion properties of shear waves - a multi-frequency MR elastography study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Petiet</w:t>
+                <w:t xml:space="preserve">Anisotropic polyvinyl alcohol hydrogel phantom for shear wave elastography in fibrous biological soft tissue: a multimodality characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lambert</w:t>
+                <w:t xml:space="preserve">Thomas Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Nicole</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
+                <w:t xml:space="preserve">Clement Papadacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.3438⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (22), pp.6923-6940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/22/6923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02059147v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic polyvinyl alcohol hydrogel phantom for shear wave elastography in fibrous biological soft tissue: a multimodality characterization</w:t>
+                <w:t xml:space="preserve">An anisotropic viscous hyperelastic constitutive law for brain material finite-element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Deffieux</w:t>
+                <w:t xml:space="preserve">Caroline Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Papadacci</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémy Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/22/6923⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biorheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (1-2), pp.26-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12573-012-0055-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324722v1</w:t>
+                <w:t xml:space="preserve">hal-02324728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anisotropic viscous hyperelastic constitutive law for brain material finite-element modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
+                <w:t xml:space="preserve">Towards child versus adult brain mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Deck</w:t>
+                <w:t xml:space="preserve">J.S. Raul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Willinger</w:t>
+                <w:t xml:space="preserve">R. Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biorheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (1-2), pp.26-37. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.166-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12573-012-0055-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324728v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards child versus adult brain mechanical properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental in vitro mechanical characterization of porcine Glisson's capsule and hepatic veins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Raul</w:t>
+                <w:t xml:space="preserve">Sagar Umale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Willinger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.09.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (9), pp.1678-1683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324735v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental in vitro mechanical characterization of porcine Glisson's capsule and hepatic veins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computation of axonal elongation in head trauma finite element simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bourdet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Deck</w:t>
+                <w:t xml:space="preserve">Felix Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Diana</w:t>
+                <w:t xml:space="preserve">Stéphane Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.03.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (8), pp.1905-1919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324753v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of axonal elongation in head trauma finite element simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Félix Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 4 (8), pp.1905-1919. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+              <w:t xml:space="preserve">, 2011, 4 (8), pp.XX. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324737v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of axonal elongation in head trauma finite element simulation</w:t>
+                <w:t xml:space="preserve">Fifty years of brain tissue mechanical testing: From in vitro to in vivo investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constantinesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.06.007⟩</w:t>
+              <w:t xml:space="preserve">Biorheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47, pp.255-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BIR-2010-0576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00607331v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifty years of brain tissue mechanical testing: From in vitro to in vivo investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
+                <w:t xml:space="preserve">Fast porous visco-hyperelastic soft tissue model for surgery simulation: Application to liver surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Marchesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Heimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Constantinesco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Willinger</w:t>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biorheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 47, pp.255-276. </w:t>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 103 (2-3), pp.185-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/BIR-2010-0576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2010.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799194v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast porous visco-hyperelastic soft tissue model for surgery simulation: Application to liver surgery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Fifty years of brain tissue mechanical testing: From in vitro to in vivo investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constantinesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 47 (5-6), pp.255-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5258,283 +5124,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la compréhension des mécanismes de lésion cérébrale en situation de choc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université de Strasbourg, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01071457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of the skeletal muscle: an original approach of periodic representative volume elements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">NCi method :a single approach for magnetic resonance, ultrasound, and optical elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Photonics West 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jan 2025, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163584v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach for multiscale modeling of the skeletal muscle</w:t>
+                <w:t xml:space="preserve">Multiscale modeling of the skeletal muscle: an original approach of periodic representative volume elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
@@ -5548,271 +5418,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163591v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NCi method :a single approach for magnetic resonance, ultrasound, and optical elastography</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">An original approach for multiscale modeling of the skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Jan 2025, San Francisco (CA), United States</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997625v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Noise Correlation inspired : une approche unique pour l’élastographie par IRM, échographie et imagerie optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5831,113 +5697,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement d’éponges hémostatiques pour la chirurgie de l’élévation sinusale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5956,686 +5822,686 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a low-cost, 3D-printed phantom for dedicated 0.3T MRI-scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habeeb Yusuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées de la Fédération de Médecine Translationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FMTS, Jun 2024, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement multi-charge des membranes de protheses mammaires vieillies artificiellement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Confocal Raman microscopy to study early breast implant rupture in mastectomy patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Duong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bahlouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées de la Fédération de Médecine Translationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FMTS, Jun 2024, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624452v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal imaging elastography using noise correlation-inspired method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement multi-charge des membranes de protheses mammaires vieillies artificiellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rettig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Funfschilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bahlouli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées de la Fédération de Médecine Translationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FMTS, Jun 2024, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624447v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise correlation elastography using digital holography in mechanically anisotropic media</w:t>
+                <w:t xml:space="preserve">Multimodal imaging elastography using noise correlation-inspired method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Elastography and Tissue Biomechanics XI, SPIE BiOS, 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11èmes journées de la Fédération de Médecine Translationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FMTS, Jun 2024, Strasbourg (FRANCE), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881942v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal Raman microscopy to study early breast implant rupture in mastectomy patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+                <w:t xml:space="preserve">Noise correlation elastography using digital holography in mechanically anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées de la Fédération de Médecine Translationnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Elastography and Tissue Biomechanics XI, SPIE BiOS, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3002358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624458v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale mechanical constitutive equation of the passive properties of murine skeletal muscle: application to the influence of the Klf10 gene on the extra cellular matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6694,73 +6560,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de la Société de Biomécanique, Compiègne, France, octobre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELASTOGRAPHIE PAR ULTRASONS POUR LA CARACTERISATION DES EXPLANTS MAMMAIRES POUR LA PREVENTION DE LEUR RUPTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6819,100 +6685,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de la Fédération de Médecine Translationnelle de Strasbourg (FMTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de Médecine Translationnelle de Strasbourg (FMTS), Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastographie par ultrasons pour la caractérisation des explants mammaires pour la prévention de leur rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6944,225 +6810,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées de la Fédération de Médecine Translationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FMTS, Jun 2023, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of preclinical mri elastography at 7T: an original approach for the non-invasive mechanical characterization of mouse organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Pagé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garteiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de la Fédération de Médecine Translationnelle de Strasbourg (FMTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de Médecine Translationnelle de Strasbourg; Faculté de Médecine, Maïeutique et Sciences de la Santé; Hôpitaux Universitaires de Strasbourg, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound elastography to prevent rupture in the breast implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7194,957 +7060,957 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“What if your eyes could touch?”: when optics meet elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Photonics Days 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise-correlation approach for full-field optical elastography in isotropic and anisotropic media using digital holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Facca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées de la Fédération de Médecine Translationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FMTS, Jun 2023, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive quantification of elastic anisotropy factor by steered ultrasound pushing beams: towards a novel imaging biomarker of muscle health</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Full-field noise-correlation elastography in isotropic and anisotropic media using digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Facca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées de la Société Française de Myologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, La Baule (France), France</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR ISIS &amp; GDR ONDES, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624366v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field noise-correlation elastography in isotropic and anisotropic media using digital holography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Noninvasive quantification of elastic anisotropy factor by steered ultrasound pushing beams: towards a novel imaging biomarker of muscle health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo J. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Brum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR ISIS &amp; GDR ONDES, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">20èmes Journées de la Société Française de Myologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, La Baule (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624349v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Klf10 deletion in muscle fibers elasticity as a function of ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of in vivo muscle elastic anisotropy factor by steered push beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2022, Venise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Klf10 deletion in muscle fibers elasticity as a function of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Tapei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the passive mechanics at three different structural levels of the muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8153,334 +8019,334 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venus Joumaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe De Recherche (GRD) Mecabio Santé; GDR Réparer l’Humain, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic nonlinear shear elasticity quantification in ex vivo muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la vascularisation du foie sur le diagnostique de la fibrose hépatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Mecabio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Elastography and Portal Hypertension: Influence of the Portal Venous Flow on the Liver Stiffness</w:t>
+                <w:t xml:space="preserve">Influence of portal vein occlusion on portal flow and liver elasticity in an animal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Pop</w:t>
@@ -8515,714 +8381,705 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Europe-China Symposium on Stem Cells and Regenerative Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Meeting of the International Society of Magnetic Resonance in Medicine, May 15-20 2021, London, UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275221v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of portal vein occlusion on portal flow and liver elasticity in an animal model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise correlation based elastography using digital holography in anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the International Society of Magnetic Resonance in Medicine, May 15-20 2021, London, UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797808v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise correlation based elastography using digital holography in anisotropic media</w:t>
+                <w:t xml:space="preserve">Medium and Source Anisotropy in Noise-Correlation-based Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Facca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - GDR ISIS, Paris, France, mars 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250290v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of the Propagation Medium and the Shear-Wave Source in Noise-Correlation-based Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Flury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Facca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - GDR ISIS</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - GDR ISIS &amp; GDR ONDES 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, En visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium and Source Anisotropy in Noise-Correlation-based Elastography</w:t>
+                <w:t xml:space="preserve">Digital Holography-based Quantitative Elastography using Noise-Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Flury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Facca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - GDR ISIS, Paris, France, mars 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622335v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Holography-based Quantitative Elastography using Noise-Correlation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
+                <w:t xml:space="preserve">Influence d'une occlusion veineuse portale sur le flux portal et sur l'élasticité du foie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ambarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual Meeting, France</w:t>
+              <w:t xml:space="preserve">5ème Congrès de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250526v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une occlusion veineuse portale sur le flux portal et sur l'élasticité du foie</w:t>
+                <w:t xml:space="preserve">Magnetic Resonance Elastography and Portal Hypertension: Influence of the Portal Venous Flow on the Liver Stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Pop</w:t>
@@ -9257,2095 +9114,1970 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium Europe-China on Stem Stell and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Strasbourg, France. pp.134-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BHR210022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359488v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of the Propagation Medium and the Shear-Wave Source in Noise-Correlation-based Elastography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
+                <w:t xml:space="preserve">Smart ultrasound device for real-time myocardial stiffness quantification of the human heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pedreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Papadacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Flury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
+                <w:t xml:space="preserve">Tanter Mickael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ISIS &amp; GDR ONDES – Journées Imagerie Optique Non Conventionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">EACVI - Best of Imaging 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250542v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart ultrasound device for real-time myocardial stiffness quantification of the human heart</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tanter Mickael</w:t>
+                <w:t xml:space="preserve">Anisotropy of the Propagation Medium and the Shear-Wave Source in Noise-Correlation-based Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Facca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACVI - Best of Imaging 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">GDR ISIS &amp; GDR ONDES – Journées Imagerie Optique Non Conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250464v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Elastography and Portal Hypertension: Influence of the Portal Venous Flow on the Liver Stiffness</w:t>
+                <w:t xml:space="preserve">Polyvinyl chloride-plastisol: a soft tissue-mimicking phantom dedicated to multi-modality elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ning Jin</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeethan Arulrajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium Europe-China on Stem Stell and Regenerative Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Photonics West 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040165v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyvinyl chloride-plastisol: a soft tissue-mimicking phantom dedicated to multi-modality elastography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manon Schmidt</w:t>
+                <w:t xml:space="preserve">Smart Ultrasound Device for real-Time Myocardial Stiffness Quantification of the Human Heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pedreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Papadacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250324v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Ultrasound Device for real-Time Myocardial Stiffness Quantification of the Human Heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pedreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Papadacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafalda Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Tanter</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanter Mickael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258844v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Ultrasound Device for real-Time Myocardial Stiffness Quantification of the Human Heart</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tanter Mickael</w:t>
+                <w:t xml:space="preserve">Investigation of a soft tissue-mimicking phantom dedicated to multi-modality elasticity imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">13th Winter Conference of the European Society for Molecular Imaging (ESMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250392v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a soft tissue-mimicking phantom dedicated to multi-modality elasticity imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amir Nahas</w:t>
+                <w:t xml:space="preserve">Investigation of a soft tissuemimicking phantom dedicated to multi-modality elasticity imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Breton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Schmidt</w:t>
+                <w:t xml:space="preserve">M. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gioux</w:t>
+                <w:t xml:space="preserve">S. Gioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Winter Conference of the European Society for Molecular Imaging (ESMI)</w:t>
+              <w:t xml:space="preserve">European Society for Molecular Imaging TOPIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473316v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a soft tissuemimicking phantom dedicated to multi-modality elasticity imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Gioux</w:t>
+                <w:t xml:space="preserve">MAGNETIC RESONANCE ELASTOGRAPHY: INFLUENCE OF THE PORTAL VENOUS FLOW ON THE LIVER STIFFNESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ambarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Molecular Imaging TOPIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Les Houches, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium Europe China Stem Cells and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040298v1</w:t>
+                <w:t xml:space="preserve">hal-03040311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIC RESONANCE ELASTOGRAPHY: INFLUENCE OF THE PORTAL VENOUS FLOW ON THE LIVER STIFFNESS</w:t>
+                <w:t xml:space="preserve">Magnetic Resonance Elastography: Methods and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium Europe China Stem Cells and Regenerative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Tissue Elasticity Conference (ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040311v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Elastography: Methods and applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AN ULTRASOUND PROBE INDENTER FOR THE NON-LINEAR MECHANICAL CHARACTERIZATION OF SOFT TISSUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeethan Arulrajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Tissue Elasticity Conference (ITEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496284v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN ULTRASOUND PROBE INDENTER FOR THE NON-LINEAR MECHANICAL CHARACTERIZATION OF SOFT TISSUES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft tissue characterization at large deformation using ultrasonic imaging and finite element modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Kugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeethan Arulrajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbé</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Kugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Tissue Elasticity Conference (ITEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Surgetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040331v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft tissue characterization at large deformation using ultrasonic imaging and finite element modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the viscoelastic properties in magnetic resonance elastography by coupling a finite element model and a gradient method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bilasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">MRE Workshop BIOQIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040347v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the viscoelastic properties in magnetic resonance elastography by coupling a finite element model and a gradient method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">A 2D FEM for shear wave modeling applied to soft tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bilasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Charpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Vappou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRE Workshop BIOQIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">EMI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040353v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D FEM for shear wave modeling applied to soft tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I Charpentier</w:t>
+                <w:t xml:space="preserve">Ultrasound-based shear wave MRE for the biomechanical characterization of complex soft tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMI International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040357v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-based shear wave MRE for the biomechanical characterization of complex soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, Tours, France, septembre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040365v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-based shear wave MRE for the biomechanical characterization of complex soft tissues</w:t>
-[...106 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Multiplicative Jacobian energy decomposition method for fast porous visco-hyperelastic soft tissue model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Marchesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI'10 - Medical Image Computing and Computer Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Beijing, China. pp.235-242, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-15705-9_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11355,479 +11087,479 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCi method : a single approach for magnetic resonance, ultrasound and optical elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West 2025, San Francisco, United States, 25-30 janvier 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise correlation inspired method : an approach for multimodal imaging elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITEC 2024, International Tissue Elasticity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of nonlinear shear moduli in transversely isotropic medium: preliminary study ex vivo and in vivo on muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo J. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUS 2023 - 61st IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paper 1835, 2023 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-Field Passive Elastography in Anisotropic Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Facca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11846,195 +11578,195 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West, San Francisco, United States, janvier 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Francisco, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-reversal-based passive elastography using full-field digital holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West, San Francisco, United States, février 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, San Francisco, United States. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance elastography: influence of the portal venous flow on the liver stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12079,284 +11811,284 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium Europe−China on Stem Cell and Regenerative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Strasbourg, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux outils pour la caractérisation in vivo des tissus mous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECAMAT--Mécanique pour le vivant Identification et modélisation du comportement des tissus biologiques humains et animaux. Avancées et perspectives, 18-22 janvier 2016, Aussois, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatic differentiation of the 1D viscoelastic Green's functions for magnetic resonance elastography reconstruction in anisotropic tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Tissue Elasticity Conference 2015 (ITEC), Vérone, Italy, septembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vérone, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12366,535 +12098,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide des technologies de l'imagerie médicale et de la radiothérapie : Quand la théorie éclaire la pratique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 6 (Edition 3), Elsevier-Masson, pp.343-370, 2024, 9782294783173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanics of the Liver: Characterizations, Modeling and Clinical Applications (Chap 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garteiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard E van Beers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Laurent; Claude Verdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Living Tissues: Imaging, Characterization and Modeling Towards the Study of Soft Tissues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Invoiced - John Wiley &amp; Sons, Inc., 2024, 978-1-394-30657-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394306596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. Biomécanique du foie : caractérisations, modélisations et applications cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garteiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard E van Beers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique des tissus vivants Imagerie, caractérisation et modélisation pour l’étude des tissus mous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, 2023, 9781789481600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomécanique du foie caractérisations, modélisations et applications cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garteiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard E van Beers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Group. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique des tissus vivants Imagerie, caractérisation et modélisation pour l’étude des tissus mous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, 2023, 9781789491609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Biomechanical Model of the Liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Marchesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yohan Payan; Jacques Ohayon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Living Organs. Hyperelastic Constitutive Laws for Finite Element Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.243 - 265, 2017, 978-0-12-804009-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-12-804009-6.00011-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040194v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId314"/>
+      <w:footerReference w:type="default" r:id="rId309"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12962,51 +12694,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85D70E37"/>
+    <w:nsid w:val="72D5007D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13193,51 +12925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simonchatelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8999-3608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169681890" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-8969-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Phu Le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bodin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202500510" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737986v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Pag&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14507" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738028v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour Chakouch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tatarenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Josse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191726v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wiedemann-Fod&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16174" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737990v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14508" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112897" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeeb Yusuff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dillenseger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2024.09.063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-024-00879-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marmin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Facca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.516166" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414178v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ruffenach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cosentino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Funfschilling" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.111955" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Zorn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-024-01217-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212727v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouletaut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tatarenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Chakouch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joumaa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100800" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319921v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tatarenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouletaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Hawse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106298" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pedreira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Correia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3087039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820882v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Salameh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1055508" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F. Bensamoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165539v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pop" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ambarki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Jin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4498" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Breton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeethan Arulrajah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.577358" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deffieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aacfaf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324692v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilasse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Marouf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vappou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3102" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093496v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Correia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Provost" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324708v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2530408" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/13/5000" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324716v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Humbert-Claude" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ricobaraza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilgrain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15606923" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324714v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/9/3639" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059147v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicole" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3438" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC24F40A26A3D7C35187047E241C412F9DEC4F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324722v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deffieux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Papadacci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/22/6923" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324728v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Willinger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12573-012-0055-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324735v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roth" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Raul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Willinger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.09.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3KN5BD2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324753v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Umale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.03.029" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP976TWR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324737v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kremer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.06.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-619436QN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607331v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Renard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799194v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constantinesco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BIR-2010-0576" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593223v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heimann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2010.09.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591614v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01071457v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163584v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163591v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Legrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins Seromenho" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365316v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927953v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624452v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rettig" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624447v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montgomery" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881942v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002358" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624458v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Duong Le" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766445v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141102v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624358v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ruffenach" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140822v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pag&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624345v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bodin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624440v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624360v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624366v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624349v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foucault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926449v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958479" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03719844v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880223v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venus Joumaa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842415v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957407" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250551v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210022" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797808v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250290v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238120v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622335v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250526v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250542v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250464v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanter Mickael" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040165v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250324v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schmidt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258844v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Papadacci" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tanter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250392v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473316v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Breton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040298v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nahas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gioux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040311v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496284v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040331v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040347v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kugler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040353v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Charpentier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bilasse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vappou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040357v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040365v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926400v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593207v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heimann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_29" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885015v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881958v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624327v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-ius.org/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622336v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619175v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265124v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325290v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931868v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607812v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643006v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E van Beers" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306596" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217614v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213308v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040194v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-804009-6.00011-0" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simonchatelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8999-3608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169681890" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-8969-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Phu Le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bodin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202500510" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737986v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Pag&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14507" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738028v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour Chakouch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tatarenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Josse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191726v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wiedemann-Fod&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16174" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737990v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14508" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112897" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeeb Yusuff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dillenseger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2024.09.063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-024-00879-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marmin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Facca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.516166" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414178v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ruffenach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cosentino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Funfschilling" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.111955" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Zorn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-024-01217-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212727v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouletaut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tatarenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Chakouch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joumaa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100800" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319921v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tatarenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouletaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Hawse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106298" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pedreira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Correia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3087039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F. Bensamoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Salameh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1055508" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165539v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pop" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ambarki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Jin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4498" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Breton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeethan Arulrajah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.577358" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324692v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Marouf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vappou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deffieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aacfaf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2530408" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/13/5000" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Humbert-Claude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ricobaraza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilgrain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15606923" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/9/3639" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicole" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3438" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC24F40A26A3D7C35187047E241C412F9DEC4F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deffieux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Papadacci" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/22/6923" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Willinger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12573-012-0055-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324735v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Raul" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Willinger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.09.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3KN5BD2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324753v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Umale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.03.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP976TWR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324737v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kremer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.06.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-619436QN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607331v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Renard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799194v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constantinesco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BIR-2010-0576" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593223v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heimann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2010.09.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591614v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01071457v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997625v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Legrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins Seromenho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163584v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927953v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624460v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624458v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Duong Le" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624452v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rettig" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624447v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montgomery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881942v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002358" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141102v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624358v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ruffenach" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140822v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pag&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624345v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bodin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624440v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624360v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624349v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foucault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624366v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926449v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958479" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03719844v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880223v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venus Joumaa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957407" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250551v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797808v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250290v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622335v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250526v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359488v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040165v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210022" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250464v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanter Mickael" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250542v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250324v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schmidt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Papadacci" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tanter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250392v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473316v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Breton" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040298v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatelin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nahas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gioux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040311v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496284v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040331v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040347v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kugler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040353v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Charpentier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bilasse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vappou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040357v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040365v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926400v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593207v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heimann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_29" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885015v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881958v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624327v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-ius.org/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622336v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619175v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265124v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325290v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931868v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607812v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643006v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E van Beers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306596" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217614v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213308v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040194v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-804009-6.00011-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>