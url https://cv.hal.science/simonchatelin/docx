--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -2376,269 +2376,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive and active mechanical tests at different scales of the skeletal muscle: a literature review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+                <w:t xml:space="preserve">Editorial: Innovative developments in multi-modality elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine F. Bensamoun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Garteiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the Art in Bioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1055508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2022.1055508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676721v1</w:t>
+                <w:t xml:space="preserve">hal-03820882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Innovative developments in multi-modality elastography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive and active mechanical tests at different scales of the skeletal muscle: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">State of the Art in Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820882v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of portal vein occlusion on portal flow and liver elasticity in an animal model</w:t>
               </w:r>
@@ -3279,291 +3279,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Harmonic Coherent Compound (UHCC) Imaging for High Frame Rate Echocardiography and Shear-Wave Elastography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mafalda Correia</w:t>
+                <w:t xml:space="preserve">An automatic differentiation-based gradient method for inversion of the shear wave equation in magnetic resonance elastography: specific application in fibrous soft tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Provost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Villemain</w:t>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Tanter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadège Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2530408⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (13), pp.5000-5019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/13/5000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324708v1</w:t>
+                <w:t xml:space="preserve">hal-02324704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic differentiation-based gradient method for inversion of the shear wave equation in magnetic resonance elastography: specific application in fibrous soft tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast Harmonic Coherent Compound (UHCC) Imaging for High Frame Rate Echocardiography and Shear-Wave Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Vappou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61 (13), pp.5000-5019. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.420-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/13/5000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2530408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324704v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannabinoid receptor activation in the juvenile rat brain results in rapid biomechanical alterations: Neurovascular mechanism as a putative confounding factor</w:t>
               </w:r>
@@ -3575,51 +3575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Humbert-Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garteiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ricobaraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3722,51 +3722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5235,168 +5235,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NCi method :a single approach for magnetic resonance, ultrasound, and optical elastography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+                <w:t xml:space="preserve">An original approach for multiscale modeling of the skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Jan 2025, San Francisco (CA), United States</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997625v1</w:t>
+                <w:t xml:space="preserve">hal-05163591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of the skeletal muscle: an original approach of periodic representative volume elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5451,234 +5447,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach for multiscale modeling of the skeletal muscle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel George</w:t>
+                <w:t xml:space="preserve">NCi method :a single approach for magnetic resonance, ultrasound, and optical elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Photonics West 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jan 2025, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163591v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Noise Correlation inspired : une approche unique pour l’élastographie par IRM, échographie et imagerie optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5852,640 +5852,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a low-cost, 3D-printed phantom for dedicated 0.3T MRI-scanner</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noise correlation elastography using digital holography in mechanically anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées de la Fédération de Médecine Translationnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Elastography and Tissue Biomechanics XI, SPIE BiOS, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3002358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624460v1</w:t>
+                <w:t xml:space="preserve">hal-04881942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal Raman microscopy to study early breast implant rupture in mastectomy patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement multi-charge des membranes de protheses mammaires vieillies artificiellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Estephan</w:t>
+                <w:t xml:space="preserve">Noémie Rettig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Funfschilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées de la Fédération de Médecine Translationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FMTS, Jun 2024, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624458v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement multi-charge des membranes de protheses mammaires vieillies artificiellement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal imaging elastography using noise correlation-inspired method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Rettig</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées de la Fédération de Médecine Translationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FMTS, Jun 2024, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624452v1</w:t>
+                <w:t xml:space="preserve">hal-04624447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal imaging elastography using noise correlation-inspired method</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confocal Raman microscopy to study early breast implant rupture in mastectomy patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Montgomery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+                <w:t xml:space="preserve">Phu Duong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bahlouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées de la Fédération de Médecine Translationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FMTS, Jun 2024, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624447v1</w:t>
+                <w:t xml:space="preserve">hal-04624458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise correlation elastography using digital holography in mechanically anisotropic media</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a low-cost, 3D-printed phantom for dedicated 0.3T MRI-scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habeeb Yusuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Elastography and Tissue Biomechanics XI, SPIE BiOS, 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11èmes journées de la Fédération de Médecine Translationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FMTS, Jun 2024, Strasbourg (FRANCE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3002358⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04881942v1</w:t>
+                <w:t xml:space="preserve">hal-04624460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale mechanical constitutive equation of the passive properties of murine skeletal muscle: application to the influence of the Klf10 gene on the extra cellular matrix</w:t>
               </w:r>
@@ -6715,527 +6715,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastographie par ultrasons pour la caractérisation des explants mammaires pour la prévention de leur rupture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+                <w:t xml:space="preserve">Ultrasound elastography to prevent rupture in the breast implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Ruffenach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Villette</w:t>
+                <w:t xml:space="preserve">Frederic Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cosentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Funfschilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées de la Fédération de Médecine Translationnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FMTS, Jun 2023, Strasbourg (FRANCE), France</w:t>
+              <w:t xml:space="preserve">48th Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624358v1</w:t>
+                <w:t xml:space="preserve">hal-04624345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of preclinical mri elastography at 7T: an original approach for the non-invasive mechanical characterization of mouse organs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+                <w:t xml:space="preserve">“What if your eyes could touch?”: when optics meet elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de la Fédération de Médecine Translationnelle de Strasbourg (FMTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Médecine Translationnelle de Strasbourg; Faculté de Médecine, Maïeutique et Sciences de la Santé; Hôpitaux Universitaires de Strasbourg, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">French Photonics Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140822v1</w:t>
+                <w:t xml:space="preserve">hal-04624440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound elastography to prevent rupture in the breast implants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bodin</w:t>
+                <w:t xml:space="preserve">Elastographie par ultrasons pour la caractérisation des explants mammaires pour la prévention de leur rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cosentino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble (FRANCE), France</w:t>
+              <w:t xml:space="preserve">10èmes journées de la Fédération de Médecine Translationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FMTS, Jun 2023, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624345v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“What if your eyes could touch?”: when optics meet elastography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+                <w:t xml:space="preserve">Development of preclinical mri elastography at 7T: an original approach for the non-invasive mechanical characterization of mouse organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Pagé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garteiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Photonics Days 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Strasbourg (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de la Fédération de Médecine Translationnelle de Strasbourg (FMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Médecine Translationnelle de Strasbourg; Faculté de Médecine, Maïeutique et Sciences de la Santé; Hôpitaux Universitaires de Strasbourg, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624440v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise-correlation approach for full-field optical elastography in isotropic and anisotropic media using digital holography</w:t>
               </w:r>
@@ -7247,51 +7247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Facca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7359,51 +7359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field noise-correlation elastography in isotropic and anisotropic media using digital holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Facca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7715,545 +7715,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of in vivo muscle elastic anisotropy factor by steered push beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
+                <w:t xml:space="preserve">Impact of Klf10 deletion in muscle fibers elasticity as a function of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tapei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926449v1</w:t>
+                <w:t xml:space="preserve">hal-03719844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Klf10 deletion in muscle fibers elasticity as a function of age</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Théophile Cocquerez</w:t>
+                <w:t xml:space="preserve">Quantification of in vivo muscle elastic anisotropy factor by steered push beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Brum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2022, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719844v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the passive mechanics at three different structural levels of the muscle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Li</w:t>
+                <w:t xml:space="preserve">Anisotropic nonlinear shear elasticity quantification in ex vivo muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venus Joumaa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
+                <w:t xml:space="preserve">Marion Bied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bahlouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880223v1</w:t>
+                <w:t xml:space="preserve">hal-03842415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic nonlinear shear elasticity quantification in ex vivo muscles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Characterization of the passive mechanics at three different structural levels of the muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venus Joumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe De Recherche (GRD) Mecabio Santé; GDR Réparer l’Humain, Nov 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842415v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la vascularisation du foie sur le diagnostique de la fibrose hépatique</w:t>
               </w:r>
@@ -8302,510 +8302,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of portal vein occlusion on portal flow and liver elasticity in an animal model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ning Jin</w:t>
+                <w:t xml:space="preserve">Medium and Source Anisotropy in Noise-Correlation-based Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Facca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the International Society of Magnetic Resonance in Medicine, May 15-20 2021, London, UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - GDR ISIS, Paris, France, mars 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797808v1</w:t>
+                <w:t xml:space="preserve">hal-03622335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise correlation based elastography using digital holography in anisotropic media</w:t>
+                <w:t xml:space="preserve">Anisotropy of the Propagation Medium and the Shear-Wave Source in Noise-Correlation-based Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Facca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - GDR ISIS &amp; GDR ONDES 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250290v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium and Source Anisotropy in Noise-Correlation-based Elastography</w:t>
+                <w:t xml:space="preserve">Noise correlation based elastography using digital holography in anisotropic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Flury</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amir Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - GDR ISIS, Paris, France, mars 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622335v1</w:t>
+                <w:t xml:space="preserve">hal-03250290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of the Propagation Medium and the Shear-Wave Source in Noise-Correlation-based Elastography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of portal vein occlusion on portal flow and liver elasticity in an animal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ambarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - GDR ISIS &amp; GDR ONDES 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, En visio, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the International Society of Magnetic Resonance in Medicine, May 15-20 2021, London, UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238120v1</w:t>
+                <w:t xml:space="preserve">hal-03797808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Holography-based Quantitative Elastography using Noise-Correlation</w:t>
               </w:r>
@@ -8817,51 +8817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Flury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Facca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9035,454 +9035,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Elastography and Portal Hypertension: Influence of the Portal Venous Flow on the Liver Stiffness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropy of the Propagation Medium and the Shear-Wave Source in Noise-Correlation-based Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ning Jin</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Facca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium Europe-China on Stem Stell and Regenerative Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR ISIS &amp; GDR ONDES – Journées Imagerie Optique Non Conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040165v1</w:t>
+                <w:t xml:space="preserve">hal-03250542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart ultrasound device for real-time myocardial stiffness quantification of the human heart</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tanter Mickael</w:t>
+                <w:t xml:space="preserve">Magnetic Resonance Elastography and Portal Hypertension: Influence of the Portal Venous Flow on the Liver Stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ambarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACVI - Best of Imaging 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium Europe-China on Stem Stell and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Strasbourg, France. pp.134-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BHR210022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250464v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of the Propagation Medium and the Shear-Wave Source in Noise-Correlation-based Elastography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
+                <w:t xml:space="preserve">Smart ultrasound device for real-time myocardial stiffness quantification of the human heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pedreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Papadacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanter Mickael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ISIS &amp; GDR ONDES – Journées Imagerie Optique Non Conventionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">EACVI - Best of Imaging 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250542v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyvinyl chloride-plastisol: a soft tissue-mimicking phantom dedicated to multi-modality elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9727,51 +9727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafalda Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanter Mickael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States</w:t>
@@ -9813,51 +9813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a soft tissue-mimicking phantom dedicated to multi-modality elasticity imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10296,51 +10296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Tissue Elasticity Conference (ITEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
@@ -10408,51 +10408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeethan Arulrajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Kugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10736,77 +10736,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-based shear wave MRE for the biomechanical characterization of complex soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10844,77 +10844,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-based shear wave MRE for the biomechanical characterization of complex soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, Tours, France, septembre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11114,64 +11114,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCi method : a single approach for magnetic resonance, ultrasound and optical elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11239,64 +11239,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise correlation inspired method : an approach for multimodal imaging elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11502,51 +11502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-Field Passive Elastography in Anisotropic Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11653,51 +11653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West, San Francisco, United States, février 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, San Francisco, United States. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11847,90 +11847,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux outils pour la caractérisation in vivo des tissus mous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11985,77 +11985,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatic differentiation of the 1D viscoelastic Green's functions for magnetic resonance elastography reconstruction in anisotropic tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Tissue Elasticity Conference 2015 (ITEC), Vérone, Italy, septembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vérone, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12207,51 +12207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanics of the Liver: Characterizations, Modeling and Clinical Applications (Chap 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garteiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard E van Beers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12315,51 +12315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. Biomécanique du foie : caractérisations, modélisations et applications cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garteiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard E van Beers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12410,51 +12410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomécanique du foie caractérisations, modélisations et applications cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garteiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard E van Beers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12694,51 +12694,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72D5007D"/>
+    <w:nsid w:val="7116A5AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12925,51 +12925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simonchatelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8999-3608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169681890" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-8969-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Phu Le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bodin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202500510" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737986v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Pag&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14507" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738028v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour Chakouch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tatarenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Josse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191726v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wiedemann-Fod&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16174" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737990v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14508" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112897" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeeb Yusuff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dillenseger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2024.09.063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-024-00879-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marmin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Facca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.516166" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414178v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ruffenach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cosentino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Funfschilling" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.111955" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Zorn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-024-01217-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212727v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouletaut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tatarenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Chakouch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joumaa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100800" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319921v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tatarenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouletaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Hawse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106298" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pedreira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Correia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3087039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F. Bensamoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Salameh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1055508" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165539v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pop" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ambarki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Jin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4498" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Breton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeethan Arulrajah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.577358" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324692v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Marouf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vappou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deffieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aacfaf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2530408" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/13/5000" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Humbert-Claude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ricobaraza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilgrain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15606923" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/9/3639" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicole" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3438" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC24F40A26A3D7C35187047E241C412F9DEC4F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deffieux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Papadacci" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/22/6923" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Willinger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12573-012-0055-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324735v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Raul" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Willinger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.09.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3KN5BD2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324753v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Umale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.03.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP976TWR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324737v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kremer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.06.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-619436QN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607331v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Renard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799194v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constantinesco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BIR-2010-0576" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593223v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heimann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2010.09.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591614v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01071457v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997625v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Legrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins Seromenho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163584v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927953v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624460v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624458v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Duong Le" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624452v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rettig" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624447v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montgomery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881942v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002358" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141102v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624358v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ruffenach" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140822v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pag&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624345v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bodin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624440v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624360v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624349v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foucault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624366v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926449v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958479" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03719844v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880223v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venus Joumaa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957407" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250551v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797808v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250290v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622335v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250526v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359488v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040165v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210022" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250464v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanter Mickael" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250542v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250324v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schmidt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Papadacci" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tanter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250392v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473316v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Breton" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040298v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatelin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nahas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gioux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040311v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496284v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040331v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040347v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kugler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040353v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Charpentier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bilasse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vappou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040357v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040365v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926400v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593207v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heimann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_29" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885015v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881958v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624327v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-ius.org/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622336v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619175v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265124v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325290v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931868v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607812v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643006v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E van Beers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306596" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217614v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213308v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040194v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-804009-6.00011-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simonchatelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8999-3608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169681890" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-8969-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Phu Le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bodin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202500510" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737986v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Pag&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14507" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738028v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour Chakouch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tatarenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Josse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191726v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wiedemann-Fod&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16174" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737990v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14508" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112897" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeeb Yusuff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dillenseger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2024.09.063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-024-00879-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marmin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Facca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.516166" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414178v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ruffenach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cosentino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Funfschilling" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.111955" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Zorn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-024-01217-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212727v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouletaut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tatarenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Chakouch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joumaa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100800" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319921v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tatarenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouletaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Hawse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106298" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pedreira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Correia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3087039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820882v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Salameh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1055508" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F. Bensamoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165539v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pop" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ambarki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Jin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4498" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Breton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeethan Arulrajah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.577358" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324692v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Marouf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vappou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deffieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aacfaf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/13/5000" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2530408" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Humbert-Claude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ricobaraza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilgrain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15606923" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/9/3639" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicole" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3438" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC24F40A26A3D7C35187047E241C412F9DEC4F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deffieux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Papadacci" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/22/6923" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Willinger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12573-012-0055-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324735v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Raul" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Willinger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.09.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3KN5BD2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324753v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Umale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.03.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP976TWR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324737v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kremer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.06.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-619436QN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607331v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Renard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799194v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constantinesco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BIR-2010-0576" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593223v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heimann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2010.09.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591614v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01071457v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163591v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163584v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997625v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Legrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins Seromenho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927953v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002358" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624452v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rettig" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624447v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montgomery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624458v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Duong Le" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624460v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141102v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624345v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bodin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624440v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624358v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ruffenach" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pag&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624360v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624349v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foucault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624366v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03719844v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926449v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958479" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842415v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957407" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880223v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venus Joumaa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250551v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622335v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238120v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250290v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797808v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250526v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359488v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250542v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040165v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210022" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250464v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanter Mickael" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250324v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schmidt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Papadacci" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tanter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250392v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473316v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Breton" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040298v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatelin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nahas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gioux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040311v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496284v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040331v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040347v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kugler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040353v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Charpentier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bilasse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vappou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040357v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040365v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926400v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593207v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heimann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_29" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885015v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881958v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624327v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-ius.org/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622336v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619175v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265124v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325290v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931868v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607812v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643006v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E van Beers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306596" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217614v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213308v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040194v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-804009-6.00011-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>