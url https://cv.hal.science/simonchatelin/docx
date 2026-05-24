--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">169681890</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=1q4XUlQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/N-8969-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -262,4859 +283,4859 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Raman Microscopy to Study Silicone Breast Implant's Early‐Stage Degradation in Reconstructive Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 19 (1), pp.e202500510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbio.202500510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical multi-organ Magnetic Resonance Elastography (MRE) at 7T: an original piezoelectric actuator design with dedicated sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Multiscale mechanical constitutive equation of the passive properties of murine skeletal muscle: application to the influence of the Klf10 gene on the extra cellular matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Pagé</w:t>
+                <w:t xml:space="preserve">Alexandra Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14507⟩</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737986v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale mechanical constitutive equation of the passive properties of murine skeletal muscle: application to the influence of the Klf10 gene on the extra cellular matrix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical characterization and computational modelling of a levitating hydrogel droplet to stimulate cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Tatarenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+                <w:t xml:space="preserve">Emilie Wiedemann-Fodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Josse</w:t>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel George</w:t>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14541⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 50th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738028v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191726v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization and computational modelling of a levitating hydrogel droplet to stimulate cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary results on multimodal mechanical characterization of a haemostatic sponge used for sinus lift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Louvet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 50th congress of the Société de Biomécanique, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16174⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191726v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results on multimodal mechanical characterization of a haemostatic sponge used for sinus lift</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">An original approach to generate periodic Representative Volume Elements with anisotropic heterogeneous microstructure: application to skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 191, pp.112897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.14508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737990v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach to generate periodic Representative Volume Elements with anisotropic heterogeneous microstructure: application to skeletal muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Preclinical multi-organ Magnetic Resonance Elastography (MRE) at 7T: an original piezoelectric actuator design with dedicated sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Benoît Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Pagé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112897⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212599v1</w:t>
+                <w:t xml:space="preserve">hal-04737986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In plane quantification of in vivo muscle elastic anisotropy factor by steered ultrasound pushing beams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full-field noise-correlation elastography for in-plane mechanical anisotropy imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+                <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Brum</w:t>
+                <w:t xml:space="preserve">Nina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Sybille Facca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad21a0⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.516166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413779v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrative review of tissue-mimicking materials for MRI phantoms: Composition, fabrication, and relaxation properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasonic elastography for the prevention of breast implant rupture: Detection of an increase with stiffness over implantation time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+                <w:t xml:space="preserve">Laetitia Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Dillenseger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimitri Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cosentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Funfschilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radi.2024.09.063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 163, pp.111955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.111955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748506v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414178v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Mechanical Modeling of Skeletal Muscle: A Systemic Review of the Literature</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a cost-effective 3D-printed MRI phantom for enhanced teaching of system performance and image quality concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habeeb Yusuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40846-024-00879-3⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10334-024-01217-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621020v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field noise-correlation elastography for in-plane mechanical anisotropy imaging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Multiscale Mechanical Modeling of Skeletal Muscle: A Systemic Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.516166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44, pp.337-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40846-024-00879-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525864v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic elastography for the prevention of breast implant rupture: Detection of an increase with stiffness over implantation time</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlène Cosentino</w:t>
+                <w:t xml:space="preserve">Narrative review of tissue-mimicking materials for MRI phantoms: Composition, fabrication, and relaxation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habeeb Yusuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Funfschilling</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.111955⟩</w:t>
+              <w:t xml:space="preserve">Radiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (6), pp.1655-1668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radi.2024.09.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414178v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cost-effective 3D-printed MRI phantom for enhanced teaching of system performance and image quality concepts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In plane quantification of in vivo muscle elastic anisotropy factor by steered ultrasound pushing beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+                <w:t xml:space="preserve">Ha-Hien-Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Wach</w:t>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Choquet</w:t>
+                <w:t xml:space="preserve">Javier Brum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10334-024-01217-z⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (4), pp.045013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad21a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977659v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Passive Mechanical Characterization of Rodent Skeletal Muscle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale analysis of Klf10's impact on the passive mechanical properties of murine skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tatarenko</w:t>
+                <w:t xml:space="preserve">Y Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.K. Chakouch</w:t>
+                <w:t xml:space="preserve">M Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Li</w:t>
+                <w:t xml:space="preserve">P Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Joumaa</w:t>
+                <w:t xml:space="preserve">M Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J R Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2023.100800⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.106298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212727v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319921v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of Klf10's impact on the passive mechanical properties of murine skeletal muscle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling anisotropic nonlinear shear elasticity in muscles: Towards a non-invasive assessment of stress in living organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Li</w:t>
+                <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Pouletaut</w:t>
+                <w:t xml:space="preserve">Juliette Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kammoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J R Hawse</w:t>
+                <w:t xml:space="preserve">Corentin Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 150, pp.106298. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106298⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 150, pp.106325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319921v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling anisotropic nonlinear shear elasticity in muscles: Towards a non-invasive assessment of stress in living organisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Passive Mechanical Characterization of Rodent Skeletal Muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+                <w:t xml:space="preserve">Y. Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lancelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+                <w:t xml:space="preserve">M.K. Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Cornu</w:t>
+                <w:t xml:space="preserve">M. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Joumaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106325⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (6), pp.100800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2023.100800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388240v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Ultrasound Device for Non-Invasive Real-Time Myocardial Stiffness Quantification of the Human Heart</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pedreira</w:t>
+                <w:t xml:space="preserve">Passive and active mechanical tests at different scales of the skeletal muscle: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mafalda Correia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine F. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">State of the Art in Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796077v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Innovative developments in multi-modality elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garteiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.1055508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphy.2022.1055508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive and active mechanical tests at different scales of the skeletal muscle: a literature review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+                <w:t xml:space="preserve">Smart Ultrasound Device for Non-Invasive Real-Time Myocardial Stiffness Quantification of the Human Heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pedreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine F. Bensamoun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the Art in Bioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (1), pp.42-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2021.3087039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676721v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of portal vein occlusion on portal flow and liver elasticity in an animal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Ambarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.e4498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nbm.4498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of PolyVinyl Chloride Plastisol Tissue-Mimicking Phantoms for MR- and Ultrasound-Elastography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Investigation of PVC plastisol tissue-mimicking phantoms for MR-and ultrasound-elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeethan Arulrajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.577358. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247232v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of PVC plastisol tissue-mimicking phantoms for MR-and ultrasound-elastography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Investigation of PolyVinyl Chloride Plastisol Tissue-Mimicking Phantoms for MR- and Ultrasound-Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeethan Arulrajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 8, pp.577358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2020.577358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040083v1</w:t>
+                <w:t xml:space="preserve">hal-03247232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D finite element model for shear wave propagation in biological soft tissues: Application to magnetic resonance elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bilasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderahmane Marouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (8), pp.e3102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cnm.3102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D elastic tensor imaging in weakly transversely isotropic soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (15), pp.155005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6560/aacfaf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatic differentiation-based gradient method for inversion of the shear wave equation in magnetic resonance elastography: specific application in fibrous soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (13), pp.5000-5019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/61/13/5000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Harmonic Coherent Compound (UHCC) Imaging for High Frame Rate Echocardiography and Shear-Wave Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafalda Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Villemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63 (3), pp.420-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2530408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannabinoid receptor activation in the juvenile rat brain results in rapid biomechanical alterations: Neurovascular mechanism as a putative confounding factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Humbert-Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garteiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ricobaraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (5), pp.954-964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0271678X15606923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impulse diffraction field of shear waves in transverse isotropic viscoelastic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60 (9), pp.3639-3654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/60/9/3639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microvasculature alters the dispersion properties of shear waves - a multi-frequency MR elastography study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (12), pp.1763-1771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nbm.3438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic polyvinyl alcohol hydrogel phantom for shear wave elastography in fibrous biological soft tissue: a multimodality characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Papadacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (22), pp.6923-6940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/59/22/6923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An anisotropic viscous hyperelastic constitutive law for brain material finite-element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biorheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (1-2), pp.26-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12573-012-0055-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards child versus adult brain mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Raul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.166-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental in vitro mechanical characterization of porcine Glisson's capsule and hepatic veins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagar Umale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (9), pp.1678-1683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of axonal elongation in head trauma finite element simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (8), pp.1905-1919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of axonal elongation in head trauma finite element simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (8), pp.XX. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fifty years of brain tissue mechanical testing: From in vitro to in vivo investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constantinesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 47, pp.255-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/BIR-2010-0576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast porous visco-hyperelastic soft tissue model for surgery simulation: Application to liver surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Marchesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Heimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 103 (2-3), pp.185-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2010.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fifty years of brain tissue mechanical testing: From in vitro to in vivo investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constantinesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 47 (5-6), pp.255-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5124,100 +5145,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la compréhension des mécanismes de lésion cérébrale en situation de choc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université de Strasbourg, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01071457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5227,868 +5248,868 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original approach for multiscale modeling of the skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of the skeletal muscle: an original approach of periodic representative volume elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCi method :a single approach for magnetic resonance, ultrasound, and optical elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jan 2025, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Noise Correlation inspired : une approche unique pour l’élastographie par IRM, échographie et imagerie optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement d’éponges hémostatiques pour la chirurgie de l’élévation sinusale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Po</w:t>
+                <w:t xml:space="preserve">Noise correlation elastography using digital holography in mechanically anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Elastography and Tissue Biomechanics XI, SPIE BiOS, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3002358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927953v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise correlation elastography using digital holography in mechanically anisotropic media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Multimodal imaging elastography using noise correlation-inspired method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Elastography and Tissue Biomechanics XI, SPIE BiOS, 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11èmes journées de la Fédération de Médecine Translationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FMTS, Jun 2024, Strasbourg (FRANCE), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881942v1</w:t>
+                <w:t xml:space="preserve">hal-04624447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement multi-charge des membranes de protheses mammaires vieillies artificiellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rettig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Funfschilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Funfschilling</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées de la Fédération de Médecine Translationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FMTS, Jun 2024, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6107,4977 +6128,4977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal imaging elastography using noise correlation-inspired method</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confocal Raman microscopy to study early breast implant rupture in mastectomy patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Montgomery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+                <w:t xml:space="preserve">Phu Duong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bahlouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées de la Fédération de Médecine Translationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FMTS, Jun 2024, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624447v1</w:t>
+                <w:t xml:space="preserve">hal-04624458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal Raman microscopy to study early breast implant rupture in mastectomy patients</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Development of a low-cost, 3D-printed phantom for dedicated 0.3T MRI-scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habeeb Yusuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées de la Fédération de Médecine Translationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FMTS, Jun 2024, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624458v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a low-cost, 3D-printed phantom for dedicated 0.3T MRI-scanner</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiscale mechanical constitutive equation of the passive properties of murine skeletal muscle: application to the influence of the Klf10 gene on the extra cellular matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées de la Fédération de Médecine Translationnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FMTS, Jun 2024, Strasbourg (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Conférence de la Société de Biomécanique, Compiègne, France, octobre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624460v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale mechanical constitutive equation of the passive properties of murine skeletal muscle: application to the influence of the Klf10 gene on the extra cellular matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel George</w:t>
+                <w:t xml:space="preserve">Étude du comportement d’éponges hémostatiques pour la chirurgie de l’élévation sinusale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la Société de Biomécanique, Compiègne, France, octobre 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766445v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELASTOGRAPHIE PAR ULTRASONS POUR LA CARACTERISATION DES EXPLANTS MAMMAIRES POUR LA PREVENTION DE LEUR RUPTURE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Ultrasound elastography to prevent rupture in the breast implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cosentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Funfschilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de la Fédération de Médecine Translationnelle de Strasbourg (FMTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Médecine Translationnelle de Strasbourg (FMTS), Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">48th Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141102v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound elastography to prevent rupture in the breast implants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlène Cosentino</w:t>
+                <w:t xml:space="preserve">“What if your eyes could touch?”: when optics meet elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Funfschilling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bahlouli</w:t>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble (FRANCE), France</w:t>
+              <w:t xml:space="preserve">French Photonics Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624345v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“What if your eyes could touch?”: when optics meet elastography</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Elastographie par ultrasons pour la caractérisation des explants mammaires pour la prévention de leur rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Photonics Days 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Strasbourg (FRANCE), France</w:t>
+              <w:t xml:space="preserve">10èmes journées de la Fédération de Médecine Translationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FMTS, Jun 2023, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624440v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastographie par ultrasons pour la caractérisation des explants mammaires pour la prévention de leur rupture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlène Cosentino</w:t>
+                <w:t xml:space="preserve">Development of preclinical mri elastography at 7T: an original approach for the non-invasive mechanical characterization of mouse organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Pagé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garteiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées de la Fédération de Médecine Translationnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FMTS, Jun 2023, Strasbourg (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de la Fédération de Médecine Translationnelle de Strasbourg (FMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Médecine Translationnelle de Strasbourg; Faculté de Médecine, Maïeutique et Sciences de la Santé; Hôpitaux Universitaires de Strasbourg, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624358v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of preclinical mri elastography at 7T: an original approach for the non-invasive mechanical characterization of mouse organs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+                <w:t xml:space="preserve">Noise-correlation approach for full-field optical elastography in isotropic and anisotropic media using digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Facca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de la Fédération de Médecine Translationnelle de Strasbourg (FMTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Médecine Translationnelle de Strasbourg; Faculté de Médecine, Maïeutique et Sciences de la Santé; Hôpitaux Universitaires de Strasbourg, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">10èmes journées de la Fédération de Médecine Translationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FMTS, Jun 2023, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140822v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise-correlation approach for full-field optical elastography in isotropic and anisotropic media using digital holography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Full-field noise-correlation elastography in isotropic and anisotropic media using digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Facca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées de la Fédération de Médecine Translationnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FMTS, Jun 2023, Strasbourg (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR ISIS &amp; GDR ONDES, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624360v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field noise-correlation elastography in isotropic and anisotropic media using digital holography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Noninvasive quantification of elastic anisotropy factor by steered ultrasound pushing beams: towards a novel imaging biomarker of muscle health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo J. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Brum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR ISIS &amp; GDR ONDES, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">20èmes Journées de la Société Française de Myologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, La Baule (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624349v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive quantification of elastic anisotropy factor by steered ultrasound pushing beams: towards a novel imaging biomarker of muscle health</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
+                <w:t xml:space="preserve">ELASTOGRAPHIE PAR ULTRASONS POUR LA CARACTERISATION DES EXPLANTS MAMMAIRES POUR LA PREVENTION DE LEUR RUPTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+                <w:t xml:space="preserve">Laetitia Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées de la Société Française de Myologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, La Baule (France), France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de la Fédération de Médecine Translationnelle de Strasbourg (FMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Médecine Translationnelle de Strasbourg (FMTS), Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624366v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Klf10 deletion in muscle fibers elasticity as a function of ageing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Impact of Klf10 deletion in muscle fibers elasticity as a function of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">9th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tapei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882267v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Klf10 deletion in muscle fibers elasticity as a function of age</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Théophile Cocquerez</w:t>
+                <w:t xml:space="preserve">Quantification of in vivo muscle elastic anisotropy factor by steered push beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Brum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2022, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719844v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of in vivo muscle elastic anisotropy factor by steered push beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
+                <w:t xml:space="preserve">Characterization of the passive mechanics at three different structural levels of the muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venus Joumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe De Recherche (GRD) Mecabio Santé; GDR Réparer l’Humain, Nov 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926449v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic nonlinear shear elasticity quantification in ex vivo muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the passive mechanics at three different structural levels of the muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Impact of Klf10 deletion in muscle fibers elasticity as a function of ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe De Recherche (GRD) Mecabio Santé; GDR Réparer l’Humain, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880223v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la vascularisation du foie sur le diagnostique de la fibrose hépatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Medium and Source Anisotropy in Noise-Correlation-based Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Facca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mecabio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - GDR ISIS, Paris, France, mars 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250551v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium and Source Anisotropy in Noise-Correlation-based Elastography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Anisotropy of the Propagation Medium and the Shear-Wave Source in Noise-Correlation-based Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Flury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Facca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - GDR ISIS, Paris, France, mars 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - GDR ISIS &amp; GDR ONDES 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622335v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of the Propagation Medium and the Shear-Wave Source in Noise-Correlation-based Elastography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Noise correlation based elastography using digital holography in anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - GDR ISIS &amp; GDR ONDES 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, En visio, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238120v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise correlation based elastography using digital holography in anisotropic media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Influence of portal vein occlusion on portal flow and liver elasticity in an animal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ambarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the International Society of Magnetic Resonance in Medicine, May 15-20 2021, London, UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250290v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of portal vein occlusion on portal flow and liver elasticity in an animal model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ning Jin</w:t>
+                <w:t xml:space="preserve">Digital Holography-based Quantitative Elastography using Noise-Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Facca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the International Society of Magnetic Resonance in Medicine, May 15-20 2021, London, UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797808v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Holography-based Quantitative Elastography using Noise-Correlation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sybille Facca</w:t>
+                <w:t xml:space="preserve">Influence d'une occlusion veineuse portale sur le flux portal et sur l'élasticité du foie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
+                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ambarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual Meeting, France</w:t>
+              <w:t xml:space="preserve">5ème Congrès de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250526v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une occlusion veineuse portale sur le flux portal et sur l'élasticité du foie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la vascularisation du foie sur le diagnostique de la fibrose hépatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">GDR Mecabio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359488v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of the Propagation Medium and the Shear-Wave Source in Noise-Correlation-based Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Flury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Facca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR ISIS &amp; GDR ONDES – Journées Imagerie Optique Non Conventionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Elastography and Portal Hypertension: Influence of the Portal Venous Flow on the Liver Stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Ambarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium Europe-China on Stem Stell and Regenerative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Strasbourg, France. pp.134-139, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BHR210022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart ultrasound device for real-time myocardial stiffness quantification of the human heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pedreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Papadacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafalda Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanter Mickael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACVI - Best of Imaging 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyvinyl chloride-plastisol: a soft tissue-mimicking phantom dedicated to multi-modality elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeethan Arulrajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Ultrasound Device for real-Time Myocardial Stiffness Quantification of the Human Heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pedreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Papadacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafalda Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Ultrasound Device for real-Time Myocardial Stiffness Quantification of the Human Heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pedreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Papadacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafalda Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanter Mickael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a soft tissue-mimicking phantom dedicated to multi-modality elasticity imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of a soft tissuemimicking phantom dedicated to multi-modality elasticity imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gioux</w:t>
+                <w:t xml:space="preserve">S Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Winter Conference of the European Society for Molecular Imaging (ESMI)</w:t>
+              <w:t xml:space="preserve">European Society for Molecular Imaging TOPIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473316v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a soft tissuemimicking phantom dedicated to multi-modality elasticity imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Gioux</w:t>
+                <w:t xml:space="preserve">MAGNETIC RESONANCE ELASTOGRAPHY: INFLUENCE OF THE PORTAL VENOUS FLOW ON THE LIVER STIFFNESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ambarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Molecular Imaging TOPIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Les Houches, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium Europe China Stem Cells and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040298v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIC RESONANCE ELASTOGRAPHY: INFLUENCE OF THE PORTAL VENOUS FLOW ON THE LIVER STIFFNESS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Investigation of a soft tissue-mimicking phantom dedicated to multi-modality elasticity imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Khalid Ambarki</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium Europe China Stem Cells and Regenerative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">13th Winter Conference of the European Society for Molecular Imaging (ESMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040311v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Elastography: Methods and applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AN ULTRASOUND PROBE INDENTER FOR THE NON-LINEAR MECHANICAL CHARACTERIZATION OF SOFT TISSUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeethan Arulrajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Tissue Elasticity Conference (ITEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496284v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN ULTRASOUND PROBE INDENTER FOR THE NON-LINEAR MECHANICAL CHARACTERIZATION OF SOFT TISSUES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic Resonance Elastography: Methods and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Tissue Elasticity Conference (ITEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040331v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft tissue characterization at large deformation using ultrasonic imaging and finite element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Kugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeethan Arulrajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Kugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the viscoelastic properties in magnetic resonance elastography by coupling a finite element model and a gradient method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bilasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Vappou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRE Workshop BIOQIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D FEM for shear wave modeling applied to soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bilasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-based shear wave MRE for the biomechanical characterization of complex soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Corbin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-based shear wave MRE for the biomechanical characterization of complex soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Corbin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, Tours, France, septembre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicative Jacobian energy decomposition method for fast porous visco-hyperelastic soft tissue model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Marchesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI'10 - Medical Image Computing and Computer Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Beijing, China. pp.235-242, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-15705-9_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11087,1008 +11108,1008 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCi method : a single approach for magnetic resonance, ultrasound and optical elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West 2025, San Francisco, United States, 25-30 janvier 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise correlation inspired method : an approach for multimodal imaging elastography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
+                <w:t xml:space="preserve">Quantification of nonlinear shear moduli in transversely isotropic medium: preliminary study ex vivo and in vivo on muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo J. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITEC 2024, International Tissue Elasticity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">IUS 2023 - 61st IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paper 1835, 2023 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881958v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of nonlinear shear moduli in transversely isotropic medium: preliminary study ex vivo and in vivo on muscles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Frappart</w:t>
+                <w:t xml:space="preserve">Noise correlation inspired method : an approach for multimodal imaging elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUS 2023 - 61st IEEE International Ultrasonics Symposium</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Paper 1835, 2023 IEEE International Ultrasonics Symposium</w:t>
+              <w:t xml:space="preserve">ITEC 2024, International Tissue Elasticity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624327v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-Field Passive Elastography in Anisotropic Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Facca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West, San Francisco, United States, janvier 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Francisco, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-reversal-based passive elastography using full-field digital holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West, San Francisco, United States, février 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, San Francisco, United States. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance elastography: influence of the portal venous flow on the liver stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Ambarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium Europe−China on Stem Cell and Regenerative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Strasbourg, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux outils pour la caractérisation in vivo des tissus mous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Corbin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECAMAT--Mécanique pour le vivant Identification et modélisation du comportement des tissus biologiques humains et animaux. Avancées et perspectives, 18-22 janvier 2016, Aussois, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatic differentiation of the 1D viscoelastic Green's functions for magnetic resonance elastography reconstruction in anisotropic tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Corbin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Tissue Elasticity Conference 2015 (ITEC), Vérone, Italy, septembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vérone, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12098,535 +12119,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echographie</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanics of the Liver: Characterizations, Modeling and Clinical Applications (Chap 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garteiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard E van Beers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cédric Laurent; Claude Verdier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guide des technologies de l'imagerie médicale et de la radiothérapie : Quand la théorie éclaire la pratique.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Living Tissues: Imaging, Characterization and Modeling Towards the Study of Soft Tissues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Invoiced - John Wiley &amp; Sons, Inc., 2024, 978-1-394-30657-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394306596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607812v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanics of the Liver: Characterizations, Modeling and Clinical Applications (Chap 1)</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Living Tissues: Imaging, Characterization and Modeling Towards the Study of Soft Tissues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Guide des technologies de l'imagerie médicale et de la radiothérapie : Quand la théorie éclaire la pratique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 6 (Edition 3), Elsevier-Masson, pp.343-370, 2024, 9782294783173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643006v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. Biomécanique du foie : caractérisations, modélisations et applications cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garteiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard E van Beers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique des tissus vivants Imagerie, caractérisation et modélisation pour l’étude des tissus mous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, 2023, 9781789481600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomécanique du foie caractérisations, modélisations et applications cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garteiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard E van Beers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Group. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique des tissus vivants Imagerie, caractérisation et modélisation pour l’étude des tissus mous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, 2023, 9781789491609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Biomechanical Model of the Liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Marchesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yohan Payan; Jacques Ohayon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Living Organs. Hyperelastic Constitutive Laws for Finite Element Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.243 - 265, 2017, 978-0-12-804009-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-12-804009-6.00011-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040194v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId309"/>
+      <w:footerReference w:type="default" r:id="rId310"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12694,51 +12715,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7116A5AA"/>
+    <w:nsid w:val="5B4F0D99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12925,51 +12946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simonchatelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8999-3608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169681890" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-8969-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Phu Le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bodin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202500510" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737986v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Pag&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14507" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738028v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour Chakouch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tatarenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Josse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191726v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wiedemann-Fod&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16174" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737990v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14508" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112897" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeeb Yusuff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dillenseger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2024.09.063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-024-00879-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marmin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Facca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.516166" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414178v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ruffenach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cosentino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Funfschilling" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.111955" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Zorn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-024-01217-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212727v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouletaut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tatarenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Chakouch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joumaa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100800" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319921v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tatarenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouletaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Hawse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106298" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pedreira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Correia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3087039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820882v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Salameh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1055508" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F. Bensamoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165539v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pop" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ambarki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Jin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4498" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Breton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeethan Arulrajah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.577358" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324692v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Marouf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vappou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deffieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aacfaf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/13/5000" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2530408" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Humbert-Claude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ricobaraza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilgrain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15606923" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/9/3639" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicole" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3438" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC24F40A26A3D7C35187047E241C412F9DEC4F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deffieux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Papadacci" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/22/6923" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Willinger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12573-012-0055-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324735v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Raul" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Willinger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.09.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3KN5BD2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324753v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Umale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.03.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP976TWR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324737v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kremer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.06.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-619436QN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607331v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Renard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799194v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constantinesco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BIR-2010-0576" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593223v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heimann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2010.09.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591614v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01071457v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163591v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163584v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997625v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Legrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins Seromenho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927953v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002358" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624452v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rettig" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624447v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montgomery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624458v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Duong Le" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624460v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141102v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624345v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bodin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624440v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624358v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ruffenach" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pag&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624360v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624349v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foucault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624366v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03719844v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926449v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958479" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842415v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957407" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880223v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venus Joumaa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250551v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622335v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238120v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250290v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797808v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250526v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359488v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250542v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040165v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210022" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250464v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanter Mickael" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250324v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schmidt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Papadacci" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tanter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250392v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473316v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Breton" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040298v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatelin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nahas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gioux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040311v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496284v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040331v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040347v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kugler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040353v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Charpentier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bilasse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vappou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040357v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040365v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926400v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593207v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heimann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_29" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885015v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881958v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624327v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-ius.org/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622336v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619175v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265124v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325290v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931868v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607812v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643006v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E van Beers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306596" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217614v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213308v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040194v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-804009-6.00011-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simonchatelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8999-3608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169681890" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=1q4XUlQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-8969-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472100v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Phu Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bodin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202500510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738028v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour Chakouch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tatarenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Josse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14541" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191726v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wiedemann-Fod&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16174" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737990v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14508" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112897" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737986v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wach" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Pag&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14507" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marmin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dufour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Facca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.516166" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414178v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ruffenach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cosentino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Funfschilling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.111955" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeeb Yusuff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Zorn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-024-01217-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-024-00879-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dillenseger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2024.09.063" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319921v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tatarenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouletaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Hawse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106298" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212727v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouletaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tatarenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Chakouch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joumaa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100800" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676721v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F. Bensamoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820882v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Salameh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1055508" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pedreira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Correia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3087039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165539v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pop" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ambarki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Jin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4498" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040083v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Breton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeethan Arulrajah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247232v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.577358" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324692v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilasse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Marouf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vappou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3102" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deffieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aacfaf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324704v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/13/5000" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324708v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2530408" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Humbert-Claude" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ricobaraza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilgrain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15606923" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324714v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/9/3639" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059147v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicole" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3438" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC24F40A26A3D7C35187047E241C412F9DEC4F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deffieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Papadacci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/22/6923" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Willinger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12573-012-0055-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324735v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Raul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Willinger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.09.013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3KN5BD2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324753v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Umale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.03.029" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP976TWR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324737v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kremer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.06.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-619436QN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607331v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Renard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799194v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constantinesco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BIR-2010-0576" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heimann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2010.09.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591614v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01071457v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163584v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997625v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Legrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins Seromenho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365316v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881942v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002358" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624447v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montgomery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624452v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rettig" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624458v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Duong Le" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624460v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766445v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927953v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624345v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bodin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624440v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624358v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ruffenach" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pag&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624360v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624349v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foucault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624366v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141102v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03719844v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926449v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958479" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880223v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venus Joumaa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957407" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882267v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622335v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238120v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250290v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797808v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250526v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359488v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250551v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250542v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040165v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210022" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250464v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanter Mickael" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250324v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schmidt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258844v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Papadacci" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tanter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250392v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040298v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatelin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nahas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gioux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040311v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473316v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Breton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040331v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496284v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040347v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kugler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040353v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Charpentier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bilasse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vappou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040357v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040365v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926400v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593207v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heimann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_29" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885015v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624327v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-ius.org/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881958v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622336v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619175v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265124v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325290v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931868v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643006v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E van Beers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394306596" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607812v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217614v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213308v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040194v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-804009-6.00011-0" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>