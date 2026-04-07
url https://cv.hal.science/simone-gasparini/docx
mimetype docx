--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1406,203 +1406,195 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain, Spain</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain, Spain. pp.275-282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0014222100004084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Accurate 3D Face Reconstruction from Multiple Uncalibrated Images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LapisGS: Layered Progressive 3D Gaussian Splatting for Adaptive Streaming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+                <w:t xml:space="preserve">Yuang Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Naturel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Las Palmas de Gran Canaria - Gran Canaria - Canary Islands, Spain. pp.79-90, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 2025 International Conference on 3D Vision (3DV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Singapore, Singapore. pp.991-1000, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-04968-1_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/3DV66043.2025.00096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372714v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROI-GS: Interest-based Local Quality 3D Gaussian Splatting</w:t>
               </w:r>
@@ -1699,1985 +1691,2002 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LapisGS: Layered Progressive 3D Gaussian Splatting for Adaptive Streaming.</w:t>
+                <w:t xml:space="preserve">Fast and Accurate 3D Face Reconstruction from Multiple Uncalibrated Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuang Shi</w:t>
+                <w:t xml:space="preserve">Hassan Lhallabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2025 International Conference on 3D Vision (3DV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/3DV66043.2025.00096⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Las Palmas de Gran Canaria - Gran Canaria - Canary Islands, Spain. pp.79-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04968-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913052v1</w:t>
+                <w:t xml:space="preserve">hal-05372714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Stereo Vision From Objects To 3D Lunar Surface Reconstruction with the StereoLunar Dataset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Mise en place d'une méthode de reconstruction 3D du sol lunaire à partir de plusieurs images dans un contexte d'atterrissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Grethen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Marti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémy Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sanchez Gestido</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV) Workshops 3D-VAST</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344436v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sketch and Patch: Efficient 3D Gaussian Representation for Man-Made Scenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuang Shi</w:t>
+                <w:t xml:space="preserve">3D-FireRecon: Single-Image 3D Firearm Reconstruction Using Video-Derived Voxel Supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddam Abdulwahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMVE '25: 17th International Workshop on IMmersive Mixed and Virtual Environment Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the IEEEBigData Workshop on Big Data Applications for Fight Against Crime and Terrorism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2025, Macau SAR, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010909v1</w:t>
+                <w:t xml:space="preserve">hal-05489546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-FireRecon: Single-Image 3D Firearm Reconstruction Using Video-Derived Voxel Supervision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sketch and Patch: Efficient 3D Gaussian Representation for Man-Made Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+                <w:t xml:space="preserve">Yuang Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenggang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEEBigData Workshop on Big Data Applications for Fight Against Crime and Terrorism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMVE '25: 17th International Workshop on IMmersive Mixed and Virtual Environment Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stellenbosch, South Africa. pp.51-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3712677.3720466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489546v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une méthode de reconstruction 3D du sol lunaire à partir de plusieurs images dans un contexte d'atterrissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Adapting Stereo Vision From Objects To 3D Lunar Surface Reconstruction with the StereoLunar Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Grethen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lebreton</w:t>
+                <w:t xml:space="preserve">Jeremy Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Sanchez Gestido</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV) Workshops 3D-VAST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Computer Vision Foundation, Oct 2025, Honololu, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2510.18172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131264v1</w:t>
+                <w:t xml:space="preserve">hal-05344436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quality-Based Criteria for Efficient View Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Robotics, Computer Vision and Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rome, Italy, France. pp.193-209, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-59057-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumetric Video Compression Through Neural-based Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuang Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruoyu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Workshop on Immersive Mixed and Virtual Environment Systems @ ACM Multimedia Systems Conference (MMSys 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2024, Bari, Italy. pp.85-91, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3652212.3652220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et comparaison de méthodes de reconstruction 3D fine de visages à partir de plusieurs images non calibrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Lhallabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Naturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe "Signal et Image" du Laboratoire d'Informatique et Systèmes (LIS), UMR7020, May 2023, Carqueiranne, France. pp.1--8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Shape-from-silhouette Method for 3D-reconstruction of a Convex Polyhedron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Brument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Quality Control By Artificial Vision 2023 (QCAV 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Albi, France. pp.1274918, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3000368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Quality of a 3D Reconstructed Mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2022, Bordeaux, France. pp.3406 - 3410, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité intrinsèque d'un maillage 3D reconstruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SSFAM (Société Savante Française d'Apprentissage Machine); AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2022, Vannes, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumetric Video - Acquisition, Compression, Interaction and Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Zell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hilsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kazhdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics 2021 - Tutorials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/egt.20211035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité géométrique extrinsèque d'un modèle 3D pour une application à la reconstruction itérative guidée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS]; Equipe REVA, IRIT : Institut de Recherche en Informatique de Toulouse, Sep 2021, Saint Ferréol, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AliceVision Meshroom: An open-source 3D reconstruction pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Griwodz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ACM Multimedia Systems Conference (MMSys 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Istanbul, Turkey. pp.241-247, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3458305.3478443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D reconstruction of insects: an improved multifocus stacking and an evaluation of learning-based MVS approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Casten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Maujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on 3D Vision (3DV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/3DV53792.2021.00148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386615v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Note on Geometric Calibration of Multiple Cameras and Projectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomislav Petkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomislav Pribanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd International Convention on Information, Communication and Electronic Technology (MIPRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Opatija, Croatia. pp.1157-1162, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/MIPRO48935.2020.9245316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room Floor Plan Generation on a Project Tango Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Angladon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3696,92 +3705,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on MultiMedia Modeling (MMM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Bangkok, Thailand. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-73600-6_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiometric confidence criterion for patch-based inpainting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3790,128 +3799,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coudrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Beijing, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPR.2018.8545350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critère de confiance géométrique pour l'inpainting basée patch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3920,1691 +3929,1691 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Structured Light Scanner on the Smartphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomislav Pribanić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomislav Petković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matea Đonlić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Angladon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th International Conference on Image Analysis and Recognition, ICIAR 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Póvoa de Varzim, Portugal. pp.443 - 450, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-41501-7_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Accurate Localization of Circular Fiducials under Highly Challenging Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Griwodz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Las Vegas, United States. pp.562 - 570, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2016.67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TVPD : un jeu de données pour évaluer les algorithmes d'estimation de points de fuite</w:t>
+                <w:t xml:space="preserve">The toulouse vanishing points dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Angladon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 6th ACM Multimedia Systems Conference (MMSys '15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Portland, OR, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2713168.2713196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161847v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The toulouse vanishing points dataset</w:t>
+                <w:t xml:space="preserve">TVPD : un jeu de données pour évaluer les algorithmes d'estimation de points de fuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Angladon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th ACM Multimedia Systems Conference (MMSys '15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130447v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de caméra stéréo pour des applications de réalité augmentée sur téléphone mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2013 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Cluny, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereo camera tracking for mobile devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWMV 2013 - The Third IEEE International Workshop on Mobile Vision (IWMV 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Portland, OR, United States. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2013.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast Eavesdropping Attack Against Touchscreens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Volpatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Boracchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Zanero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAS 2011 - 7th International Conference on Information Assurance and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Melaka, Malaysia. pp.320-325, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIAS.2011.6122840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de caméra à partir de marqueurs plans composés de cercles concentriques : paradigme et algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00596248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plane-Based Calibration of Central Catadioptric Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Barreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCV 2009 - 12th International Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Kyoto, Japan. pp.1195-1202, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCV.2009.5459336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00586972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-View Matching Tensors from Lines for General Camera Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of methods for reducing line segments in maps: Towards a general approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Amigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Tensors in Image Processing and Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2008 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.2896-2901, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPRW.2008.4562969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00384264v1</w:t>
+                <w:t xml:space="preserve">inria-00435547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of methods for reducing line segments in maps: Towards a general approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-View Matching Tensors from Lines for General Camera Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2008 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Tensors in Image Processing and Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Anchorage, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2008.4562969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00435547v1</w:t>
+                <w:t xml:space="preserve">inria-00384264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good Experimental Methodologies for Robotic Mapping: A Proposal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Amigoni</w:t>
+                <w:t xml:space="preserve">Single-Image Calibration of Off-Axis Catadioptric Cameras Using Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Caglioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Boracchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Gini</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giusti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA '07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Workshop on Omnidirectional Vision (OMNIVIS '07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp.1--6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2007.4409192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2007.364121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00590223v1</w:t>
+                <w:t xml:space="preserve">inria-00590230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Image Calibration of Off-Axis Catadioptric Cameras Using Lines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Boracchi</w:t>
+                <w:t xml:space="preserve">Good Experimental Methodologies for Robotic Mapping: A Proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Amigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Giusti</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Omnidirectional Vision (OMNIVIS '07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA '07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2007, Rome, Italy. pp.4176--4181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2007.364121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCV.2007.4409192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00590230v1</w:t>
+                <w:t xml:space="preserve">inria-00590223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position and radius of spheres from single, off-axis, catadioptric images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Caglioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ICCV07 Workshop on Omnidirectional Vision (OMNIVIS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2007.4409206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for space line localization from single catadioptric images: new proposals and comparisons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Caglioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Taddei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ICCV07 Workshop on Omnidirectional Vision (OMNIVIS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp.1--6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2007.4409195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncalibrated visual odometry for ground plane motion without auto-calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Caglioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5620,164 +5629,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Robotic Vision (held in conjunction with VISAPP2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSTICC, Mar 2007, Barcelona, Spain. pp.107-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many planar viewing surfaces are there in noncentral catadioptric cameras?'' Towards singe-image localization of space lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Caglioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR '06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, New York, United States. pp.1266--1273, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2006.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging Partial Maps Without Using Odometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Amigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5796,624 +5805,624 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings from the 2005 International Workshop on Multi-Robot Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Washington, D.C., United States. pp.133-144, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-3389-3_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the localization of straight lines in 3D space from single 2D images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Caglioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2005 IEEE Conference on Computer Vision and Pattern Recognition,CVPR 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, San Diego, CA, United States. pp.1129-1134, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2005.257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensional Query Answering to XQuery Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Quintarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database and Expert Systems Applications (DEXA 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Copenhagen, Denmark. pp.544-553, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11546924_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scan Matching Without Odometry Information</w:t>
+                <w:t xml:space="preserve">Map Building without Odometry Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Amigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Informatics in Control, Automation and Robotics (ICINCO2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2004 IEEE International Conference on Robotics and Automation, ICRA 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, New Orleans, LA, United States. pp.3753--3758, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1308853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0001141303490352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00817540v1</w:t>
+                <w:t xml:space="preserve">hal-00818500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map Building without Odometry Information</w:t>
+                <w:t xml:space="preserve">Scan Matching Without Odometry Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Amigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2004 IEEE International Conference on Robotics and Automation, ICRA 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Conference on Informatics in Control, Automation and Robotics (ICINCO2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Setubal, Portugal. pp.349-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0001141303490352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1308853⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00818500v1</w:t>
+                <w:t xml:space="preserve">hal-00817540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camera Models and Fundamental Concepts Used in Geometric Computer Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikumar Ramalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Know Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6 (1-2), pp.192, 2011, Foundations and Trends® in Computer Graphics and Vision, 978-1-60198-411-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/0600000023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6423,138 +6432,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-View Matching Tensors from Lines for General Camera Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santiago Aja-Fernandez and Rodrigo de Luis Garcia­ and Dacheng Tao and Xuelong Li. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tensors in Image Processing and Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Springer, pp.197-214, 2009, Advances in Pattern Recognition, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84882-299-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00384237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6622,51 +6631,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9EEDC85"/>
+    <w:nsid w:val="19B4B38B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6853,51 +6862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simone-gasparini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8239-8005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200732943" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gasparini_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Collins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pizarro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gasparini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chauvet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3027442" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Calvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Madad&#160;zadeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saboul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02151-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angladon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pribani&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Petkovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0670-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2018.05.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caglioti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-011-0435-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF72425D64C35D6DCF5BB66A3E4F0034EA37DB24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-008-9225-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SL55RNPH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amigoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2006.876925" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Anh Bui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhane Lim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Boudard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougeron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-6963-2_9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lhallabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naturel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04968-1_7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP67698.2025.11396827" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuang Shi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV66043.2025.00096" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Grethen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lebreton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.18172" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenggang Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712677.3720466" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Abdulwahab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lebreton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez Gestido" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731346v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Alcouffe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59057-3_13" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Zhao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652212.3652220" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bruneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000368" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821315v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897783" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715031v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Zell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hilsmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kazhdan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20211035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339761v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Griwodz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3458305.3478443" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386615v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Xu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayuan Liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuong Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maujean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00148" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750607v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Petkovic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pribanic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIPRO48935.2020.9245316" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73600-6_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daisy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coudrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8545350" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matea &#272;onli&#263;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41501-7_50" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2016.67" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161847v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2713168.2713196" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809402v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertolino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2013.7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Maggi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Volpatto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Boracchi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zanero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIAS.2011.6122840" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586972v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Barreto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2009.5459336" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384264v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2008.4562969" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435547v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650847" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590223v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.364121" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590230v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Taddei" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giusti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409192" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409206" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590227v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409195" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590225v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2006.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818861v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3389-3_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818872v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2005.257" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817533v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Quintarelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11546924_53" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001141303490352" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818500v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308853" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikumar Ramalingam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tardif" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nowpublishers.com/product.aspx?doi=0600000023&amp;amp;product=CGV" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/0600000023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384237v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-299-3_9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simone-gasparini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8239-8005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200732943" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gasparini_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Collins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pizarro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gasparini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chauvet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3027442" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Calvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Madad&#160;zadeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saboul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02151-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angladon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pribani&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Petkovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0670-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2018.05.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caglioti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-011-0435-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF72425D64C35D6DCF5BB66A3E4F0034EA37DB24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-008-9225-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SL55RNPH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amigoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2006.876925" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Anh Bui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhane Lim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Boudard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougeron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-6963-2_9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014222100004084" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuang Shi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV66043.2025.00096" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP67698.2025.11396827" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lhallabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naturel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04968-1_7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Grethen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lebreton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez Gestido" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Abdulwahab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenggang Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712677.3720466" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lebreton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.18172" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Alcouffe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59057-3_13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Zhao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652212.3652220" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bruneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000368" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897783" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Zell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hilsmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kazhdan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20211035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339761v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351139v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Griwodz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3458305.3478443" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386615v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Xu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayuan Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuong Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casten" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maujean" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00148" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Petkovic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pribanic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIPRO48935.2020.9245316" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73600-6_20" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daisy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coudrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8545350" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866695v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matea &#272;onli&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41501-7_50" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2016.67" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2713168.2713196" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809402v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertolino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817504v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2013.7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761669v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Maggi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Volpatto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Boracchi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zanero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIAS.2011.6122840" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Barreto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2009.5459336" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435547v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650847" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2008.4562969" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Taddei" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giusti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409192" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590223v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.364121" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590224v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409206" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590227v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409195" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2006.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3389-3_11" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2005.257" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817533v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Quintarelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11546924_53" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308853" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817540v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001141303490352" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikumar Ramalingam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tardif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nowpublishers.com/product.aspx?doi=0600000023&amp;amp;product=CGV" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/0600000023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384237v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-299-3_9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>