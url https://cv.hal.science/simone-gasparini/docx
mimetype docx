--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1172,472 +1172,472 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XROI-GS: Real-time XR Interactive Inspection of High-quality Objects of Interest in a 3D Gaussian Splats Scene</w:t>
+                <w:t xml:space="preserve">MoonAnything: A Vision Benchmark with Large-Scale Lunar Supervised Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Anh Bui</w:t>
+                <w:t xml:space="preserve">Clémentine Grethen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serhane Lim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rougeron</w:t>
+                <w:t xml:space="preserve">Yuang Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Multimedia Modeling (MMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-95-6963-2_9⟩</w:t>
+              <w:t xml:space="preserve">MMSys '26: ACM Multimedia Systems Conference 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Hong Kong Hong Kong, Hong Kong SAR China. pp.457-463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3793853.3799814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489951v1</w:t>
+                <w:t xml:space="preserve">hal-05585915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROI-NeRFs: Hi-Fi Visualization of Objects of Interest within a Scene by NeRFs Composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">XROI-GS: Real-time XR Interactive Inspection of High-quality Objects of Interest in a 3D Gaussian Splats Scene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Anh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhane Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Computer Vision Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0014222100004084⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Multimedia Modeling (MMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Prague (Czech Republic), Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-95-6963-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489854v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LapisGS: Layered Progressive 3D Gaussian Splatting for Adaptive Streaming.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuang Shi</w:t>
+                <w:t xml:space="preserve">ROI-NeRFs: Hi-Fi Visualization of Objects of Interest within a Scene by NeRFs Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Anh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2025 International Conference on 3D Vision (3DV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Singapore, Singapore. pp.991-1000, </w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain, Spain. pp.275-282, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3DV66043.2025.00096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0014222100004084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913052v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROI-GS: Interest-based Local Quality 3D Gaussian Splatting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Anh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1825,1160 +1825,1160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une méthode de reconstruction 3D du sol lunaire à partir de plusieurs images dans un contexte d'atterrissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LapisGS: Layered Progressive 3D Gaussian Splatting for Adaptive Streaming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuang Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementine Grethen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Manuel Sanchez Gestido</w:t>
+                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2025 International Conference on 3D Vision (3DV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Singapore, Singapore. pp.991-1000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DV66043.2025.00096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131264v1</w:t>
+                <w:t xml:space="preserve">hal-04913052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-FireRecon: Single-Image 3D Firearm Reconstruction Using Video-Derived Voxel Supervision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en place d'une méthode de reconstruction 3D du sol lunaire à partir de plusieurs images dans un contexte d'atterrissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Grethen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saddam Abdulwahab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simone Gasparini</w:t>
+                <w:t xml:space="preserve">Jérémy Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sanchez Gestido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEEBigData Workshop on Big Data Applications for Fight Against Crime and Terrorism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2025, Macau SAR, China</w:t>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489546v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sketch and Patch: Efficient 3D Gaussian Representation for Man-Made Scenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuang Shi</w:t>
+                <w:t xml:space="preserve">3D-FireRecon: Single-Image 3D Firearm Reconstruction Using Video-Derived Voxel Supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddam Abdulwahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMVE '25: 17th International Workshop on IMmersive Mixed and Virtual Environment Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the IEEEBigData Workshop on Big Data Applications for Fight Against Crime and Terrorism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2025, Macau SAR, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010909v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Stereo Vision From Objects To 3D Lunar Surface Reconstruction with the StereoLunar Dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sketch and Patch: Efficient 3D Gaussian Representation for Man-Made Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuang Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenggang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementine Grethen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV) Workshops 3D-VAST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2510.18172⟩</w:t>
+              <w:t xml:space="preserve">MMVE '25: 17th International Workshop on IMmersive Mixed and Virtual Environment Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stellenbosch, South Africa. pp.51-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3712677.3720466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344436v1</w:t>
+                <w:t xml:space="preserve">hal-05010909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quality-Based Criteria for Efficient View Selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting Stereo Vision From Objects To 3D Lunar Surface Reconstruction with the StereoLunar Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Grethen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Alcouffe</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Robotics, Computer Vision and Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Rome, Italy, France. pp.193-209, </w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV) Workshops 3D-VAST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Computer Vision Foundation, Oct 2025, Honololu, Hawaii, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59057-3_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2510.18172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731346v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric Video Compression Through Neural-based Representation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Quality-Based Criteria for Efficient View Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruoyu Zhao</w:t>
+                <w:t xml:space="preserve">Rémy Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop on Immersive Mixed and Virtual Environment Systems @ ACM Multimedia Systems Conference (MMSys 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Apr 2024, Bari, Italy. pp.85-91, </w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Robotics, Computer Vision and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, Italy, France. pp.193-209, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3652212.3652220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59057-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550588v1</w:t>
+                <w:t xml:space="preserve">hal-04731346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et comparaison de méthodes de reconstruction 3D fine de visages à partir de plusieurs images non calibrées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Lhallabi</w:t>
+                <w:t xml:space="preserve">Volumetric Video Compression Through Neural-based Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuang Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoyu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Workshop on Immersive Mixed and Virtual Environment Systems @ ACM Multimedia Systems Conference (MMSys 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2024, Bari, Italy. pp.85-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3652212.3652220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219395v1</w:t>
+                <w:t xml:space="preserve">hal-04550588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Shape-from-silhouette Method for 3D-reconstruction of a Convex Polyhedron</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Mélou</w:t>
+                <w:t xml:space="preserve">Évaluation et comparaison de méthodes de reconstruction 3D fine de visages à partir de plusieurs images non calibrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Lhallabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Naturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Quality Control By Artificial Vision 2023 (QCAV 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe "Signal et Image" du Laboratoire d'Informatique et Systèmes (LIS), UMR7020, May 2023, Carqueiranne, France. pp.1--8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161936v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Quality of a 3D Reconstructed Mesh</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Alcouffe</w:t>
+                <w:t xml:space="preserve">A Shape-from-silhouette Method for 3D-reconstruction of a Convex Polyhedron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897783⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Quality Control By Artificial Vision 2023 (QCAV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Albi, France. pp.1274918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3000368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821315v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité intrinsèque d'un maillage 3D reconstruit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Blind Quality of a 3D Reconstructed Mesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2990,237 +2990,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2022, Bordeaux, France. pp.3406 - 3410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715031v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric Video - Acquisition, Compression, Interaction and Perception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Castan</w:t>
+                <w:t xml:space="preserve">Qualité intrinsèque d'un maillage 3D reconstruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2021 - Tutorials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SSFAM (Société Savante Française d'Apprentissage Machine); AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2022, Vannes, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027055v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité géométrique extrinsèque d'un modèle 3D pour une application à la reconstruction itérative guidée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3248,2073 +3231,2077 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS]; Equipe REVA, IRIT : Institut de Recherche en Informatique de Toulouse, Sep 2021, Saint Ferréol, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AliceVision Meshroom: An open-source 3D reconstruction pipeline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volumetric Video - Acquisition, Compression, Interaction and Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Zell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hilsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Griwodz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabien Castan</w:t>
+                <w:t xml:space="preserve">Michael Kazhdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ACM Multimedia Systems Conference (MMSys 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3458305.3478443⟩</w:t>
+              <w:t xml:space="preserve">Eurographics 2021 - Tutorials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egt.20211035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351139v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D reconstruction of insects: an improved multifocus stacking and an evaluation of learning-based MVS approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AliceVision Meshroom: An open-source 3D reconstruction pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Griwodz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Xu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoit Maujean</w:t>
+                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on 3D Vision (3DV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/3DV53792.2021.00148⟩</w:t>
+              <w:t xml:space="preserve">12th ACM Multimedia Systems Conference (MMSys 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Istanbul, Turkey. pp.241-247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3458305.3478443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386615v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on Geometric Calibration of Multiple Cameras and Projectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D reconstruction of insects: an improved multifocus stacking and an evaluation of learning-based MVS approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Casten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomislav Petkovic</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Maujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Convention on Information, Communication and Electronic Technology (MIPRO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/MIPRO48935.2020.9245316⟩</w:t>
+              <w:t xml:space="preserve">International Conference on 3D Vision (3DV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DV53792.2021.00148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750607v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386615v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room Floor Plan Generation on a Project Tango Device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Angladon</w:t>
+                <w:t xml:space="preserve">A Note on Geometric Calibration of Multiple Cameras and Projectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomislav Petkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomislav Pribanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on MultiMedia Modeling (MMM 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-73600-6_20⟩</w:t>
+              <w:t xml:space="preserve">43rd International Convention on Information, Communication and Electronic Technology (MIPRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Opatija, Croatia. pp.1157-1162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/MIPRO48935.2020.9245316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822092v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiometric confidence criterion for patch-based inpainting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
+                <w:t xml:space="preserve">Room Floor Plan Generation on a Project Tango Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Angladon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Coudrin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2018.8545350⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on MultiMedia Modeling (MMM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Bangkok, Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-73600-6_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895288v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critère de confiance géométrique pour l'inpainting basée patch</w:t>
+                <w:t xml:space="preserve">Radiometric confidence criterion for patch-based inpainting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coudrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2018.8545350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866695v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Structured Light Scanner on the Smartphone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Angladon</w:t>
+                <w:t xml:space="preserve">Critère de confiance géométrique pour l'inpainting basée patch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Image Analysis and Recognition, ICIAR 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-41501-7_50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01420732v1</w:t>
+                <w:t xml:space="preserve">hal-01866695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Accurate Localization of Circular Fiducials under Highly Challenging Conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carsten Griwodz</w:t>
+                <w:t xml:space="preserve">3D Structured Light Scanner on the Smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomislav Pribanić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomislav Petković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matea Đonlić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Angladon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2016.67⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Image Analysis and Recognition, ICIAR 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Póvoa de Varzim, Portugal. pp.443 - 450, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-41501-7_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420665v1</w:t>
+                <w:t xml:space="preserve">hal-01420732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The toulouse vanishing points dataset</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Angladon</w:t>
+                <w:t xml:space="preserve">Detection and Accurate Localization of Circular Fiducials under Highly Challenging Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Griwodz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th ACM Multimedia Systems Conference (MMSys '15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Las Vegas, United States. pp.562 - 570, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2016.67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2713168.2713196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01130447v1</w:t>
+                <w:t xml:space="preserve">hal-01420665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TVPD : un jeu de données pour évaluer les algorithmes d'estimation de points de fuite</w:t>
+                <w:t xml:space="preserve">The toulouse vanishing points dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Angladon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 6th ACM Multimedia Systems Conference (MMSys '15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Portland, OR, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2713168.2713196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161847v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de caméra stéréo pour des applications de réalité augmentée sur téléphone mobile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TVPD : un jeu de données pour évaluer les algorithmes d'estimation de points de fuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Angladon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bertolino</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2013 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809402v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo camera tracking for mobile devices</w:t>
+                <w:t xml:space="preserve">Suivi de caméra stéréo pour des applications de réalité augmentée sur téléphone mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWMV 2013 - The Third IEEE International Workshop on Mobile Vision (IWMV 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ORASIS 2013 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPRW.2013.7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00817504v1</w:t>
+                <w:t xml:space="preserve">hal-00809402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Eavesdropping Attack Against Touchscreens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stereo camera tracking for mobile devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Zanero</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAS 2011 - 7th International Conference on Information Assurance and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIAS.2011.6122840⟩</w:t>
+              <w:t xml:space="preserve">IWMV 2013 - The Third IEEE International Workshop on Mobile Vision (IWMV 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Portland, OR, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2013.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761669v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de caméra à partir de marqueurs plans composés de cercles concentriques : paradigme et algorithmes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+                <w:t xml:space="preserve">A Fast Eavesdropping Attack Against Touchscreens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Volpatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Boracchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Sturm</w:t>
+                <w:t xml:space="preserve">Stefano Zanero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAS 2011 - 7th International Conference on Information Assurance and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Melaka, Malaysia. pp.320-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIAS.2011.6122840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00596248v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plane-Based Calibration of Central Catadioptric Cameras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de caméra à partir de marqueurs plans composés de cercles concentriques : paradigme et algorithmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joao Barreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV 2009 - 12th International Conference on Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00586972v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00596248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of methods for reducing line segments in maps: Towards a general approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plane-Based Calibration of Central Catadioptric Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Barreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2008 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650847⟩</w:t>
+              <w:t xml:space="preserve">ICCV 2009 - 12th International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Kyoto, Japan. pp.1195-1202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2009.5459336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00435547v1</w:t>
+                <w:t xml:space="preserve">inria-00586972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-View Matching Tensors from Lines for General Camera Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of methods for reducing line segments in maps: Towards a general approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Amigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Tensors in Image Processing and Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2008 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.2896-2901, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPRW.2008.4562969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00384264v1</w:t>
+                <w:t xml:space="preserve">inria-00435547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Image Calibration of Off-Axis Catadioptric Cameras Using Lines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-View Matching Tensors from Lines for General Camera Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Giusti</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Omnidirectional Vision (OMNIVIS '07)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCV.2007.4409192⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Tensors in Image Processing and Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Anchorage, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2008.4562969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00590230v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00384264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good Experimental Methodologies for Robotic Mapping: A Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Amigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5333,850 +5320,980 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA '07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2007, Rome, Italy. pp.4176--4181, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROBOT.2007.364121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position and radius of spheres from single, off-axis, catadioptric images</w:t>
+                <w:t xml:space="preserve">Single-Image Calibration of Off-Axis Catadioptric Cameras Using Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Caglioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Boracchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giusti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICCV07 Workshop on Omnidirectional Vision (OMNIVIS 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCV.2007.4409206⟩</w:t>
+              <w:t xml:space="preserve">7th Workshop on Omnidirectional Vision (OMNIVIS '07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp.1--6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2007.4409192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00590224v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00590230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for space line localization from single catadioptric images: new proposals and comparisons.</w:t>
+                <w:t xml:space="preserve">Position and radius of spheres from single, off-axis, catadioptric images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Caglioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Taddei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ICCV07 Workshop on Omnidirectional Vision (OMNIVIS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp.1--6, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2007.4409206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCV.2007.4409195⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00590227v1</w:t>
+                <w:t xml:space="preserve">inria-00590224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncalibrated visual odometry for ground plane motion without auto-calibration</w:t>
+                <w:t xml:space="preserve">Methods for space line localization from single catadioptric images: new proposals and comparisons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Caglioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Taddei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Robotic Vision (held in conjunction with VISAPP2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ICCV07 Workshop on Omnidirectional Vision (OMNIVIS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp.1--6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2007.4409195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00590225v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00590227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many planar viewing surfaces are there in noncentral catadioptric cameras?'' Towards singe-image localization of space lines</w:t>
+                <w:t xml:space="preserve">Uncalibrated visual odometry for ground plane motion without auto-calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Caglioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR '06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Robotic Vision (held in conjunction with VISAPP2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Mar 2007, Barcelona, Spain. pp.107-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00590208v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00590225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging Partial Maps Without Using Odometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Amigoni</w:t>
+                <w:t xml:space="preserve">How many planar viewing surfaces are there in noncentral catadioptric cameras?'' Towards singe-image localization of space lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Caglioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Gini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings from the 2005 International Workshop on Multi-Robot Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR '06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, New York, United States. pp.1266--1273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2006.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/1-4020-3389-3_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00818861v1</w:t>
+                <w:t xml:space="preserve">inria-00590208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the localization of straight lines in 3D space from single 2D images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Caglioti</w:t>
+                <w:t xml:space="preserve">Merging Partial Maps Without Using Odometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Amigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2005 IEEE Conference on Computer Vision and Pattern Recognition,CVPR 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings from the 2005 International Workshop on Multi-Robot Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Washington, D.C., United States. pp.133-144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-3389-3_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2005.257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00818872v1</w:t>
+                <w:t xml:space="preserve">hal-00818861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensional Query Answering to XQuery Expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the localization of straight lines in 3D space from single 2D images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Caglioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Quintarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert Systems Applications (DEXA 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Copenhagen, Denmark. pp.544-553, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 2005 IEEE Conference on Computer Vision and Pattern Recognition,CVPR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, San Diego, CA, United States. pp.1129-1134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11546924_53⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2005.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817533v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map Building without Odometry Information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intensional Query Answering to XQuery Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Gini</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Quintarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2004 IEEE International Conference on Robotics and Automation, ICRA 2004</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1308853⟩</w:t>
+              <w:t xml:space="preserve">Database and Expert Systems Applications (DEXA 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Copenhagen, Denmark. pp.544-553, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11546924_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818500v1</w:t>
+                <w:t xml:space="preserve">hal-00817533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Map Building without Odometry Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Amigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 2004 IEEE International Conference on Robotics and Automation, ICRA 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, New Orleans, LA, United States. pp.3753--3758, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1308853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scan Matching Without Odometry Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Amigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6195,70 +6312,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Informatics in Control, Automation and Robotics (ICINCO2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Setubal, Portugal. pp.349-352, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0001141303490352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6268,161 +6385,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camera Models and Fundamental Concepts Used in Geometric Computer Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikumar Ramalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Barreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Know Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6 (1-2), pp.192, 2011, Foundations and Trends® in Computer Graphics and Vision, 978-1-60198-411-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/0600000023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6432,138 +6549,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-View Matching Tensors from Lines for General Camera Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santiago Aja-Fernandez and Rodrigo de Luis Garcia­ and Dacheng Tao and Xuelong Li. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tensors in Image Processing and Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Springer, pp.197-214, 2009, Advances in Pattern Recognition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-84882-299-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00384237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6631,51 +6748,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19B4B38B"/>
+    <w:nsid w:val="C00736E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6862,51 +6979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simone-gasparini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8239-8005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200732943" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gasparini_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Collins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pizarro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gasparini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chauvet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3027442" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Calvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Madad&#160;zadeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saboul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02151-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angladon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pribani&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Petkovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0670-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2018.05.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caglioti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-011-0435-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF72425D64C35D6DCF5BB66A3E4F0034EA37DB24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-008-9225-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SL55RNPH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amigoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2006.876925" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Anh Bui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhane Lim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Boudard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougeron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-6963-2_9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014222100004084" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuang Shi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV66043.2025.00096" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP67698.2025.11396827" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lhallabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naturel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04968-1_7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Grethen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lebreton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez Gestido" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Abdulwahab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenggang Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712677.3720466" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lebreton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.18172" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Alcouffe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59057-3_13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Zhao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652212.3652220" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bruneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000368" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897783" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Zell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hilsmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kazhdan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20211035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339761v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351139v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Griwodz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3458305.3478443" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386615v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Xu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayuan Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuong Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casten" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maujean" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00148" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Petkovic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pribanic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIPRO48935.2020.9245316" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73600-6_20" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daisy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coudrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8545350" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866695v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matea &#272;onli&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41501-7_50" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2016.67" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2713168.2713196" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809402v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertolino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817504v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2013.7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761669v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Maggi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Volpatto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Boracchi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zanero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIAS.2011.6122840" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Barreto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2009.5459336" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435547v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650847" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2008.4562969" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Taddei" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giusti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409192" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590223v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.364121" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590224v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409206" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590227v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409195" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2006.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3389-3_11" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2005.257" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817533v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Quintarelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11546924_53" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308853" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817540v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001141303490352" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikumar Ramalingam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tardif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nowpublishers.com/product.aspx?doi=0600000023&amp;amp;product=CGV" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/0600000023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384237v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-299-3_9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simone-gasparini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8239-8005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200732943" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gasparini_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Collins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pizarro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gasparini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chauvet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3027442" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Calvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Madad&#160;zadeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saboul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02151-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angladon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pribani&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Petkovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0670-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2018.05.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caglioti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-011-0435-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF72425D64C35D6DCF5BB66A3E4F0034EA37DB24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-008-9225-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SL55RNPH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amigoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2006.876925" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Grethen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuang Shi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3793853.3799814" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Anh Bui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhane Lim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Boudard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougeron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-6963-2_9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014222100004084" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP67698.2025.11396827" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lhallabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naturel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04968-1_7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV66043.2025.00096" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Grethen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lebreton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez Gestido" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Abdulwahab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenggang Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712677.3720466" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lebreton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.18172" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Alcouffe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59057-3_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Zhao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652212.3652220" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219395v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bruneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000368" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897783" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339761v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027055v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Zell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hilsmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kazhdan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20211035" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Griwodz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3458305.3478443" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386615v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Xu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayuan Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuong Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maujean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00148" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Petkovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pribanic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIPRO48935.2020.9245316" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822092v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73600-6_20" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daisy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coudrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8545350" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866695v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matea &#272;onli&#263;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41501-7_50" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420665v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2016.67" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130447v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2713168.2713196" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161847v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809402v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertolino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817504v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2013.7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761669v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Maggi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Volpatto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Boracchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zanero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIAS.2011.6122840" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596248v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586972v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Barreto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2009.5459336" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650847" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2008.4562969" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590223v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.364121" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590230v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Taddei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giusti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409192" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409206" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590227v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409195" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590225v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590208v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2006.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818861v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3389-3_11" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2005.257" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Quintarelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11546924_53" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308853" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817540v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001141303490352" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590269v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikumar Ramalingam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tardif" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nowpublishers.com/product.aspx?doi=0600000023&amp;amp;product=CGV" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/0600000023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384237v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-299-3_9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>