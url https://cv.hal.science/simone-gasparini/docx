--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -6748,51 +6748,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C00736E9"/>
+    <w:nsid w:val="F3C78362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>